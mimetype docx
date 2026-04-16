--- v0 (2026-03-16)
+++ v1 (2026-04-16)
@@ -1060,239 +1060,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DataGuide : une approche pour l'implantation de schémas NoSQL</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-Time Influence Maximization in a RTB Setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Mokrani</w:t>
+                <w:t xml:space="preserve">David Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Du Mouza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chareyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Data Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (3), pp.224-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41019-020-00132-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02970476v1</w:t>
+                <w:t xml:space="preserve">hal-02970479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Influence Maximization in a RTB Setting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Du Mouza</w:t>
+                <w:t xml:space="preserve">DataGuide : une approche pour l'implantation de schémas NoSQL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Atigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Mokrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Chareyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Science and Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, EGC 2020, vol. RNTI-E-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02970479v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T-plotter: A new data structure to reconcile OLAP and OLTP models</w:t>
               </w:r>
@@ -2036,51 +2036,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Flows to Graphs: Data-Driven Insights on Latent Overtourism with Frequent Pattern Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Alatrista-Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Djebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2641,736 +2641,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FACT-DM : A Framework for Automated Cost-Based Data Model Transformation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shohreh Ahvar</w:t>
+                <w:t xml:space="preserve">Modélisation des données ouvertes au service des ODD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissal Benjira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Atigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Azough</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Grim-Yefsah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDBT'24</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Dijon, Jan 2024, Dijon, France. https://editions-rnti.fr/?lg=fr</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754183v1</w:t>
+                <w:t xml:space="preserve">hal-04603102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NeoSGG: A Scene Graph Generation Framework for Video-Surveillance Tasks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+                <w:t xml:space="preserve">MAP Inference Reasoning on TMLN with Neo4j</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Le Moal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Azough</w:t>
+                <w:t xml:space="preserve">Raphaël Fournier-S 'Niehotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDBT'24</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BDA'24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Orléans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754208v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des données ouvertes au service des ODD</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Malika Grim-Yefsah</w:t>
+                <w:t xml:space="preserve">A Multiplex Graph for Recommending Multidimensional Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuehgoh Foutse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Djebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Dijon, Jan 2024, Dijon, France. https://editions-rnti.fr/?lg=fr</w:t>
+              <w:t xml:space="preserve">BDA'24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04603102v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAP Inference Reasoning on TMLN with Neo4j</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Fournier-S 'Niehotta</w:t>
+                <w:t xml:space="preserve">Modélisation des données ouvertes au service des ODD : application aux événements sportifs en ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissal Benjira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Atigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Grim-Yefsah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA'24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Orléans, France</w:t>
+              <w:t xml:space="preserve">EGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Dijon, France. pp. 255-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753923v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multiplex Graph for Recommending Multidimensional Documents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sonia Djebali</w:t>
+                <w:t xml:space="preserve">FACT-DM : A Framework for Automated Cost-Based Data Model Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihane Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shohreh Ahvar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Atigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Azough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA'24</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EDBT'24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Peastum, Italy. pp.822-825, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48786/edbt.2024.79⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754155v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des données ouvertes au service des ODD : application aux événements sportifs en ville</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Malika Grim-Yefsah</w:t>
+                <w:t xml:space="preserve">NeoSGG: A Scene Graph Generation Framework for Video-Surveillance Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Azough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EDBT'24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Peastum, Italy. pp.838-841, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48786/edbt.2024.83⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04601853v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NeoMaPy: A Framework for Computing MAP Inference on Temporal Knowledge Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fournier-S'Niehotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3551,51 +3551,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NeoMaPy: A Parametric Framework for Reasoning with MAP Inference on Temporal Markov Logic Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Fournier-S'Niehotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4117,1061 +4117,1061 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Implement NoSQL Schemas with ModelDrivenGuide?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Azough</w:t>
+                <w:t xml:space="preserve">Indicators for Measuring Tourist Mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Djebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur la Gestion de Données – Principes, Technologies et Applications (BDA'20)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Web Information Systems Engineering – WISE 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Amsterdam, Netherlands. pp.398-413, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-62005-9_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03020532v1</w:t>
+                <w:t xml:space="preserve">hal-02970445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicators for Measuring Tourist Mobility</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Loas</w:t>
+                <w:t xml:space="preserve">ModelDrivenGuide: An Approach for Implementing NoSQL Schemas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihane Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Atigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Azough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Web Information Systems Engineering – WISE 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference, DEXA 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Bratislava, Slovakia. pp.141-151, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-59003-1_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-62005-9_29⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02970445v1</w:t>
+                <w:t xml:space="preserve">hal-02970477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ModelDrivenGuide: An Approach for Implementing NoSQL Schemas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Azough</w:t>
+                <w:t xml:space="preserve">Tourism Analysis on Graphs with Neo4Tourism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chareyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Quelhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference, DEXA 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WISE Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Hong-Kong, China. pp.37-44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-15-3281-8_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-59003-1_9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02970477v1</w:t>
+                <w:t xml:space="preserve">hal-02482567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourism Analysis on Graphs with Neo4Tourism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ugo Quelhas</w:t>
+                <w:t xml:space="preserve">Adaptive Search Engine for Heterogeneous Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WISE Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence sur la Gestion de Données – Principes, Technologies et Applications (BDA'20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-15-3281-8_4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02482567v1</w:t>
+                <w:t xml:space="preserve">hal-03020544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Search Engine for Heterogeneous Documents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rodrigues</w:t>
+                <w:t xml:space="preserve">How to Implement NoSQL Schemas with ModelDrivenGuide?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihane Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Atigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Azough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence sur la Gestion de Données – Principes, Technologies et Applications (BDA'20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">, Oct 2020, Paris, France. https://easychair.org/publications/preprint/mVv7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03020544v1</w:t>
+                <w:t xml:space="preserve">hal-03020532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RTIM: a Real-Time Influence Maximization Strategy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Dupuis</w:t>
+                <w:t xml:space="preserve">Community-based Recommendations on Twitter: Avoiding The Filter Bubble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Grossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Du Mouza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Chareyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Web Information Systems Engineering – WISE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Hong-Kong, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-34223-4_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-34223-4_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02465784v1</w:t>
+                <w:t xml:space="preserve">hal-02465790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community-based Recommendations on Twitter: Avoiding The Filter Bubble</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Du Mouza</w:t>
+                <w:t xml:space="preserve">Neo4Tourism - A framework for Graph Data Analysis on Tourism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chareyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Quelhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Web Information Systems Engineering – WISE 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bases de Données Avancées (BDA'19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02465790v1</w:t>
+                <w:t xml:space="preserve">hal-03020510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neo4Tourism - A framework for Graph Data Analysis on Tourism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Influence Maximization in a Real-Time Bidding Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Du Mouza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chareyron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bases de Données Avancées (BDA'19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03020510v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence Maximization in a Real-Time Bidding Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Dupuis</w:t>
+                <w:t xml:space="preserve">Scalable Searching and Ranking for Melodic Pattern Queries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaël Chareyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bases de Données Avancées (BDA'19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Intl. Conf. of the International Society for Music Information Retrieval (ISMIR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03020362v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Searching and Ranking for Melodic Pattern Queries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rigaux</w:t>
+                <w:t xml:space="preserve">RTIM: a Real-Time Influence Maximization Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Du Mouza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chareyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intl. Conf. of the International Society for Music Information Retrieval (ISMIR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Web Information Systems Engineering – WISE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Hong-Kong, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-34223-4_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289196v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Homophily-based Approach for Fast Post Recommendation in Microblogging Systems</w:t>
               </w:r>
@@ -5614,330 +5614,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Querying XML score databases: XQuery is not enough</w:t>
+                <w:t xml:space="preserve">A Digital Score Library Based on MEI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(ISMIR'16) International Society for Music Information Retrieval Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">(MEC'16) Music Encoding Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montréal, Canada. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568655v1</w:t>
+                <w:t xml:space="preserve">hal-01568653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Querying Music Notation</w:t>
+                <w:t xml:space="preserve">Querying XML score databases: XQuery is not enough</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(TIME'16) International Symposium on Temporal Representation and Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIME.2016.13⟩</w:t>
+              <w:t xml:space="preserve">(ISMIR'16) International Society for Music Information Retrieval Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, New-York, USA, Unknown Region. pp.723--729, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.1416976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568656v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Digital Score Library Based on MEI</w:t>
+                <w:t xml:space="preserve">Querying Music Notation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(MEC'16) Music Encoding Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">(TIME'16) International Symposium on Temporal Representation and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Kongens Lyngby, Denmark. pp.1--9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIME.2016.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568653v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is There a Data Model in Music Notation?</w:t>
               </w:r>
@@ -6202,273 +6202,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01093708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Desktop Interface over Distributed Document Repositories</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Subscription Indexes for Web Syndication Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Hmedeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harris Kourdounakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilis Christophides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Du Mouza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Scholl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Extending Database Technology (EDBT'12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Berlin, Germany. pp.104-107</w:t>
+              <w:t xml:space="preserve">EDBT'12, International Conference on Extending Database Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Berlin, Germany. pp.311-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01126006v1</w:t>
+                <w:t xml:space="preserve">hal-00737202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subscription Indexes for Web Syndication Systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Desktop Interface over Distributed Document Repositories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Du Mouza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Thion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Travers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDBT'12, International Conference on Extending Database Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Berlin, Germany. pp.311-322</w:t>
+              <w:t xml:space="preserve">International Conference on Extending Database Technology (EDBT'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Berlin, Germany. pp.104-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737202v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01126006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Browse Your Content-Based Distributed Repository!</w:t>
               </w:r>
@@ -6588,51 +6588,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indexes Analysis for Matching Subscriptions in RSS feeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeinab Hmedeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harris Kourdounakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilis Christophides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6694,277 +6694,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00737232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RoSeS: A Continuous Content-Based Query Engine for RSS Feeds</w:t>
+                <w:t xml:space="preserve">Optimizing large collections of continuous content-based RSS aggregation queries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Creus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Amann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilis Christophides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Vodislav</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEXA - Database and Expert Systems Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27èmes journées Bases de Données Avancées (BDA 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Rabat, Morocco. pp.1-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00625541v1</w:t>
+                <w:t xml:space="preserve">hal-00765361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing large collections of continuous content-based RSS aggregation queries</w:t>
+                <w:t xml:space="preserve">RoSeS: A Continuous Content-Based Query Engine for RSS Feeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Creus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Amann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vassilis Christophides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Vodislav</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27èmes journées Bases de Données Avancées (BDA 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DEXA - Database and Expert Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Toulouse, France. pp.203-218, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23091-2_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00765361v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00625541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RoSeS: a continuous query processor for large-scale RSS filtering and aggregation</w:t>
               </w:r>
@@ -7436,368 +7436,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree Graph Views for a Distributed Pervasive Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TGV: a Tree Graph View for Modelling untyped XQuery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuyet-Tram Dang-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Travers</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianxiao Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Network-Based Information Systems (NBIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Regensburg, Germany</w:t>
+              <w:t xml:space="preserve">12th International Conference on Database Systems for Advanced Applications(DASFAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733455v1</w:t>
+                <w:t xml:space="preserve">hal-00733459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TGV: a Tree Graph View for Modelling untyped XQuery</w:t>
+                <w:t xml:space="preserve">An Extensible Rule Transformation Model for XQuery Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuyet-Tram Dang-Ngoc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tianxiao Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Database Systems for Advanced Applications(DASFAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">9th International Conference on Enterprise Information Systems (ICEIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733459v1</w:t>
+                <w:t xml:space="preserve">hal-00733450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Extensible Rule Transformation Model for XQuery Optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tree Graph Views for a Distributed Pervasive Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuyet-Tram Dang-Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tuyet-Tram Dang-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Enterprise Information Systems (ICEIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Madeira, Portugal</w:t>
+              <w:t xml:space="preserve">1st International Conference on Network-Based Information Systems (NBIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Regensburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733450v1</w:t>
+                <w:t xml:space="preserve">hal-00733447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree Graph Views for a Distributed Pervasive Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Full Untyped XQuery Canonisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuyet-Tram Dang-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Travers</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianxiao Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Network-Based Information Systems (NBIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Regensburg, Germany</w:t>
+              <w:t xml:space="preserve">International workshop on Emerging Trends of Web Technologies and Applications -WebETrends (APWeb/WAIM Workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Huangshan, China. pp.109-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733447v1</w:t>
+                <w:t xml:space="preserve">hal-00733440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Evaluation of XQuery with TGV</w:t>
               </w:r>
@@ -7872,122 +7885,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full Untyped XQuery Canonisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tree Graph Views for a Distributed Pervasive Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuyet-Tram Dang-Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tianxiao Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on Emerging Trends of Web Technologies and Applications -WebETrends (APWeb/WAIM Workshop)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Huangshan, China. pp.109-127</w:t>
+              <w:t xml:space="preserve">1st International Conference on Network-Based Information Systems (NBIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Regensburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733440v1</w:t>
+                <w:t xml:space="preserve">hal-00733455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XLive: An XML Light Integration Virtual Engine</w:t>
               </w:r>
@@ -8877,64 +8877,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NeoMaPy: calcul de MAP inference sur des graphs de connaissance temporels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Fournier-S 'Niehotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9409,51 +9409,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameterisation of Reasoning on Temporal Markov Logic Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Fournier-S'Niehotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10000,51 +10000,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C4D999A"/>
+    <w:nsid w:val="387F5EAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10231,51 +10231,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866754v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Benjira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Atigui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Grim-Yefsah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Travers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2024.102405" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225758v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Mali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohreh Ahvar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Azough" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2025.102598" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754166v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuehgoh Foutse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Djebali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJWIS-05-2024-0137" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347068v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ayoub" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodrigues" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJWIS-07-2023-0109" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678103v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiange Zhu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fournier-S'Niehotta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bdcc6010023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582396v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grossetti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Du Mouza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Constantin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJWIS-06-2021-0065" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261952v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kembellec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970476v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mokrani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970479v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dupuis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chareyron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41019-020-00132-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469237v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chaalal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Belbachir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MGS-190311" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02435620v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2017.12.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01411848v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Hmedeh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Kourdounakis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Christophides" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Scholl" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11390-016-1632-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062290v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Vouzoukidou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJWIS-06-2014-0023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765315v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Creus" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Amann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.17.5.57-85" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-PWP0HNW0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733420v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyet-Tram Dang-Ngoc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianxiao Liu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273636v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Alatrista-Salas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ouled-Dlala" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05727-3_28" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986681v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-1483-7_7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264743v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Bougamza" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheireddin Kadri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/avss65446.2025.11149946" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264726v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3750601.3750673" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316900v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3083979" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754183v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48786/edbt.2024.79" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754208v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Moal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48786/edbt.2024.83" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603102v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753923v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor David" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fournier-S 'Niehotta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754155v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601853v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347093v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Fournier-S'Niehotta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2023/831" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601895v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347088v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583780.3614757" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678093v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prevoteau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Laiping" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507070" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790796v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foutse Yuehgoh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15743-1_32" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091719v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martin-Prin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ouled Dlala" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Jabbour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22137-8_31" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678086v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05760-1_31" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020532v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970445v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62005-9_29" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970477v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59003-1_9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482567v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Quelhas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-3281-8_4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020544v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02465784v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34223-4_18" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02465790v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34223-4_14" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020510v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020362v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02289196v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01679120v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2018.21" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640311v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475753v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Si-Said Cherfi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Hamdi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thion" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454536v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillotel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3148011.3148038" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568655v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fournier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Travers" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1416976" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568656v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2016.13" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568653v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568654v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568652v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093708v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinah Hmedeh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Du Mouza" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126006v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737202v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harris Kourdounakis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126166v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737232v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625541v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23091-2_19" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5KBZVR14-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765361v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639719v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2063576.2064016" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737243v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737239v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324575v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chatalic" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gardarin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Ghitescu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733455v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733459v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733450v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733447v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733462v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733440v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733490v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jamard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866799v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733494v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324683v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125952v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01828183v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00131338v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754030v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754136v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754144v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091130v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091140v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125825v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141348v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyet Tram Dang Ngoc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386491v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125696v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Horincar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125695v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125697v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Yeh" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125698v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866754v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Benjira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Atigui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Grim-Yefsah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Travers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2024.102405" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225758v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Mali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohreh Ahvar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Azough" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2025.102598" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754166v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuehgoh Foutse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Djebali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJWIS-05-2024-0137" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347068v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ayoub" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodrigues" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJWIS-07-2023-0109" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678103v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiange Zhu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fournier-S'Niehotta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bdcc6010023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582396v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grossetti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Du Mouza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Constantin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJWIS-06-2021-0065" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261952v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kembellec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970479v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dupuis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chareyron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41019-020-00132-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970476v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mokrani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469237v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chaalal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Belbachir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MGS-190311" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02435620v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2017.12.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01411848v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Hmedeh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Kourdounakis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Christophides" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Scholl" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11390-016-1632-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062290v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Vouzoukidou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJWIS-06-2014-0023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765315v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Creus" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Amann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.17.5.57-85" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-PWP0HNW0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733420v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyet-Tram Dang-Ngoc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianxiao Liu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273636v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Alatrista-Salas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ouled-Dlala" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05727-3_28" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986681v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-1483-7_7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264743v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Bougamza" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheireddin Kadri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/avss65446.2025.11149946" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264726v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3750601.3750673" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316900v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3083979" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603102v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753923v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor David" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fournier-S 'Niehotta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754155v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601853v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754183v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48786/edbt.2024.79" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754208v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Moal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48786/edbt.2024.83" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347093v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Fournier-S'Niehotta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2023/831" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601895v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347088v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583780.3614757" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678093v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prevoteau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Laiping" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507070" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790796v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foutse Yuehgoh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15743-1_32" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091719v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martin-Prin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ouled Dlala" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Jabbour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22137-8_31" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678086v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05760-1_31" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970445v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62005-9_29" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970477v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59003-1_9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482567v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Quelhas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-3281-8_4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020544v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020532v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02465790v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34223-4_14" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020510v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020362v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02289196v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02465784v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34223-4_18" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01679120v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2018.21" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640311v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475753v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Si-Said Cherfi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Hamdi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thion" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454536v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillotel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3148011.3148038" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568653v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fournier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Travers" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568655v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1416976" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568656v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2016.13" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568654v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568652v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093708v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinah Hmedeh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Du Mouza" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737202v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harris Kourdounakis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126006v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126166v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737232v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765361v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625541v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23091-2_19" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5KBZVR14-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639719v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2063576.2064016" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737243v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737239v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324575v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chatalic" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gardarin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Ghitescu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733459v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733450v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733447v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733440v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733462v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733455v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733490v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jamard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866799v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733494v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324683v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125952v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01828183v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00131338v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754030v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754136v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754144v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091130v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091140v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125825v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141348v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyet Tram Dang Ngoc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386491v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125696v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Horincar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125695v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125697v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Yeh" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125698v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>