--- v1 (2026-04-16)
+++ v2 (2026-05-16)
@@ -2277,317 +2277,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DualGait: A Model-Based Approach to Gait Recognition using Joint and Edge-to-Vertex Dual Graph Representations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Azough</w:t>
+                <w:t xml:space="preserve">SDG-KG: A Framework to Compute SDG Indicators with Open Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissal Benjira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kheireddin Kadri</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Atigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Grim-Yefsah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Conference on Advanced Visual and Signal-Based Systems (AVSS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/avss65446.2025.11149946⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the VLDB Endowment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, London, United Kingdom. pp.5367-5370, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14778/3750601.3750673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05264743v1</w:t>
+                <w:t xml:space="preserve">hal-05264726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SDG-KG: A Framework to Compute SDG Indicators with Open Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wissal Benjira</w:t>
+                <w:t xml:space="preserve">DualGait: A Model-Based Approach to Gait Recognition using Joint and Edge-to-Vertex Dual Graph Representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Azough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Malika Grim-Yefsah</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Bougamza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kheireddin Kadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the VLDB Endowment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, London, United Kingdom. pp.5367-5370, </w:t>
+              <w:t xml:space="preserve">2025 IEEE International Conference on Advanced Visual and Signal-Based Systems (AVSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Tainan, Taiwan. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14778/3750601.3750673⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/avss65446.2025.11149946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05264726v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIR-VD: bimodal CNN-BiLSTM with attention for robust violence detection in thermal infrared videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Azough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3209,51 +3209,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NeoSGG: A Scene Graph Generation Framework for Video-Surveillance Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3339,128 +3339,128 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NeoMaPy: A Framework for Computing MAP Inference on Temporal Knowledge Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphael Fournier-S'Niehotta</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Fournier-S 'Niehotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IJCAI-23 - Thirty-Second International Joint Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Macau, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24963/ijcai.2023/831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un graphe de données pour mesurer les Objectifs de Développement Durable et comprendre l'héritage des événements sportifs sur les villes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissal Benjira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3515,73 +3515,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39ème Conférence sur la Gestion de Données – Principes, Technologies et Applications (BDA’23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NeoMaPy: A Parametric Framework for Reasoning with MAP Inference on Temporal Markov Logic Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3600,430 +3600,430 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIKM 2023 - International Conference on Information and Knowledge Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Birmingham (UK), United Kingdom. pp.400-409, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3583780.3614757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation measure on circulation graphs for tourism behavior analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Prevoteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Djebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhao Laiping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAC '22: The 37th ACM/SIGAPP Symposium on Applied Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Virtual Event, Czech Republic. pp.556-563, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3477314.3507070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multiplex Network Framework Based Recommendation Systems for Technology Intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foutse Yuehgoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Djebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DOING@ADBIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Turin, Italy. pp.344-352, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-15743-1_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Distributed SAT-Based Framework for Closed Frequent Itemset Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Martin-Prin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Martin-Prin</w:t>
+                <w:t xml:space="preserve">Imen Ouled Dlala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Jabbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Data Mining and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Brisbane (AU), Australia. pp.419-433, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-22137-8_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Global Model-Driven Denormalization Approach for Schema Migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihane Mali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4068,196 +4068,196 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RCIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Barcelona, Spain. pp.529-545, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-05760-1_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicators for Measuring Tourist Mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Djebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Web Information Systems Engineering – WISE 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Amsterdam, Netherlands. pp.398-413, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-62005-9_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ModelDrivenGuide: An Approach for Implementing NoSQL Schemas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihane Mali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4289,196 +4289,196 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference, DEXA 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Bratislava, Slovakia. pp.141-151, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-59003-1_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourism Analysis on Graphs with Neo4Tourism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Quelhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WISE Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Hong-Kong, China. pp.37-44, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-15-3281-8_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Search Engine for Heterogeneous Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4507,73 +4507,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence sur la Gestion de Données – Principes, Technologies et Applications (BDA'20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Implement NoSQL Schemas with ModelDrivenGuide?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihane Mali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4615,73 +4615,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence sur la Gestion de Données – Principes, Technologies et Applications (BDA'20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Paris, France. https://easychair.org/publications/preprint/mVv7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community-based Recommendations on Twitter: Avoiding The Filter Bubble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Grossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4700,187 +4700,187 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Web Information Systems Engineering – WISE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Hong-Kong, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-34223-4_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neo4Tourism - A framework for Graph Data Analysis on Tourism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Quelhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bases de Données Avancées (BDA'19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence Maximization in a Real-Time Bidding Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4922,73 +4922,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bases de Données Avancées (BDA'19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable Searching and Ranking for Melodic Pattern Queries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5004,73 +5004,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intl. Conf. of the International Society for Music Information Retrieval (ISMIR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RTIM: a Real-Time Influence Maximization Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5102,92 +5102,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chareyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Web Information Systems Engineering – WISE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Hong-Kong, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-34223-4_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Homophily-based Approach for Fast Post Recommendation in Microblogging Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Grossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5219,92 +5219,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Extending Database Technology (EDBT 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Vienne, Austria. pp.229-240, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5441/002/edbt.2018.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01679120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tweet, Retweet et Follower : que recommander et à qui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Grossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5333,736 +5333,736 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AISR2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalizing quality rules on music notation. An ontology-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
+                <w:t xml:space="preserve">Fayçal Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Technologies for Music Notation and Representation - TENOR'17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Coruna, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02475753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology-Based Annotation of Music Scores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guillotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge Capture Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Austin, France. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3148011.3148038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Digital Score Library Based on MEI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Querying XML score databases: XQuery is not enough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(MEC'16) Music Encoding Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">(ISMIR'16) International Society for Music Information Retrieval Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, New-York, USA, Unknown Region. pp.723--729, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.1416976⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568653v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Querying XML score databases: XQuery is not enough</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Querying Music Notation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(ISMIR'16) International Society for Music Information Retrieval Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, New-York, USA, Unknown Region. pp.723--729, </w:t>
+              <w:t xml:space="preserve">(TIME'16) International Symposium on Temporal Representation and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Kongens Lyngby, Denmark. pp.1--9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.1416976⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIME.2016.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568655v1</w:t>
+                <w:t xml:space="preserve">hal-01568656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Querying Music Notation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Digital Score Library Based on MEI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(TIME'16) International Symposium on Temporal Representation and Reasoning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">(MEC'16) Music Encoding Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montréal, Canada. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568656v1</w:t>
+                <w:t xml:space="preserve">hal-01568653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is There a Data Model in Music Notation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(TENOR'16) International Conference on Technologies for Music Notation and Representation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Cambridge, UK, Unknown Region. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un Traitement Algébrique de la Notation Musicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6077,562 +6077,562 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(JIM'16) Journées d'Informatique Musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Albi, France. pp.61-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Intelligent PubSub Filtering System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Hmedeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Du Mouza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bases de Données Avancées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01093708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subscription Indexes for Web Syndication Systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Desktop Interface over Distributed Document Repositories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Du Mouza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Thion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Travers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDBT'12, International Conference on Extending Database Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Berlin, Germany. pp.311-322</w:t>
+              <w:t xml:space="preserve">International Conference on Extending Database Technology (EDBT'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Berlin, Germany. pp.104-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737202v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01126006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Desktop Interface over Distributed Document Repositories</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Subscription Indexes for Web Syndication Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Hmedeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harris Kourdounakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilis Christophides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Du Mouza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Scholl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Extending Database Technology (EDBT'12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Berlin, Germany. pp.104-107</w:t>
+              <w:t xml:space="preserve">EDBT'12, International Conference on Extending Database Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Berlin, Germany. pp.311-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01126006v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Browse Your Content-Based Distributed Repository!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Du Mouza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BDA'12, Bases de Données Avancées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France. pp.1--5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indexes Analysis for Matching Subscriptions in RSS feeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeinab Hmedeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harris Kourdounakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilis Christophides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6664,323 +6664,323 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bases de Données Avancées, BDA'2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00737232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing large collections of continuous content-based RSS aggregation queries</w:t>
+                <w:t xml:space="preserve">RoSeS: A Continuous Content-Based Query Engine for RSS Feeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Creus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Amann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vassilis Christophides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Vodislav</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27èmes journées Bases de Données Avancées (BDA 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DEXA - Database and Expert Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Toulouse, France. pp.203-218, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23091-2_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00765361v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00625541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RoSeS: A Continuous Content-Based Query Engine for RSS Feeds</w:t>
+                <w:t xml:space="preserve">Optimizing large collections of continuous content-based RSS aggregation queries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Creus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Amann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilis Christophides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Vodislav</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEXA - Database and Expert Systems Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27èmes journées Bases de Données Avancées (BDA 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Rabat, Morocco. pp.1-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00625541v1</w:t>
+                <w:t xml:space="preserve">hal-00765361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RoSeS: a continuous query processor for large-scale RSS filtering and aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Creus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7012,92 +7012,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Vodislav</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIKM '11 - 20th ACM international conference on Information and knowledge management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Glasgow, United Kingdom. pp.2549--2552, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2063576.2064016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Everything you would like to know about RSS feeds and you are afraid to ask</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeinab Hmedeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7156,73 +7156,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BDA'11, Base de Données Avancées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Rabat, Morocco. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00737243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing Web Syndication Behavior and Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeinab Hmedeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7281,198 +7281,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WISE'11, The 12th International Conference on Web Information System Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Sydney, Australia. pp.29-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00737239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WebContent: Efficient P2P Warehousing of Web Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Abiteboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Abiteboul</w:t>
+                <w:t xml:space="preserve">Philippe Chatalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Allard</w:t>
+                <w:t xml:space="preserve">Georges Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Ghitescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Very Large Databases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TGV: a Tree Graph View for Modelling untyped XQuery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7501,73 +7501,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Database Systems for Advanced Applications(DASFAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Extensible Rule Transformation Model for XQuery Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7583,73 +7583,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Enterprise Information Systems (ICEIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree Graph Views for a Distributed Pervasive Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuyet-Tram Dang-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7665,73 +7665,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Network-Based Information Systems (NBIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Regensburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full Untyped XQuery Canonisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7760,73 +7760,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on Emerging Trends of Web Technologies and Applications -WebETrends (APWeb/WAIM Workshop)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Huangshan, China. pp.109-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Evaluation of XQuery with TGV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7855,73 +7855,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference of WEB Information Systems and Technologies (Web-IST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree Graph Views for a Distributed Pervasive Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuyet-Tram Dang-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7937,431 +7937,431 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Network-Based Information Systems (NBIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Regensburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XLive: An XML Light Integration Virtual Engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuyet-Tram Dang-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Jamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bases de Données Avancées (BDA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree Graph View: On Efficient Evaluation of XQuery in an XML Mediator.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuyet-Tram Dang-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème conférence Bases de Données Avancées (BDA 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Montpellier, France. p. 429-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04866799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree Graph View: On Efficient Evaluation of XQuery in an XML Mediator.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuyet-Tram Dang-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème conférence Bases de Données Avancées (BDA 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Montpellier, France. p. 429-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree Graph Views: On Efficient Evaluation of XQuery in an XML Mediator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuyet-Tram Dang-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BDA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, France. pp.429-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8371,102 +8371,102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Putting into Practice: Full-Text Indexing with LUCENE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cambridge University Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Web Data Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.355--363, 2012, 9781107012431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8476,91 +8476,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulation de données : un curseur entre la modélisation et l'optimisation de requêtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Base de données [cs.DB]. Sorbonne Universites, UPMC University of Paris 6, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01828183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8570,100 +8570,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation Extensible dans un Mediateur de Données Semi-Structurées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cs.OH]. Université de Versailles-Saint Quentin en Yvelines, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00131338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8673,51 +8673,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to recommend Multidimensional Documents with a Multiplex Graph?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuehgoh Foutse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8746,73 +8746,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Learning Indaba</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Dakar (Sénégal), Senegal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LoGE: Expansion Locale-Globale de document non supervise avec un moteur de recherche Extensible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8841,73 +8841,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TextMine @ EGC'23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NeoMaPy: calcul de MAP inference sur des graphs de connaissance temporels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8936,87 +8936,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BDA'23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Technology Intelligence Recommendation System based on Multiplex Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foutse Yuehgoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9031,87 +9031,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrième édition du Symposium MaDICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Technology Intelligence Recommendation System based on Multiplex Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foutse Yuehgoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9126,73 +9126,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Women in Machine Learning Workshop (WiML 2022), co-located with NeurIPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Louisiana, United States. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RoSeS : Un agrégateur de flux avancé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Creus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9234,51 +9234,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BDA'10 - Bases de Données Avancées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Toulouse, France. pp.1-6, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9288,104 +9288,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canonization for Full Untyped-XQuery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuyet Tram Dang Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00141348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9395,117 +9395,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameterisation of Reasoning on Temporal Markov Logic Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Fournier-S'Niehotta</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Fournier-S 'Niehotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04386491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9515,169 +9515,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D2.1 State-of-the art of XML data stream models, Livrable 2.1 ANR RoSeS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Creus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Du Mouza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Horincar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CEDRIC-09-1799, CEDRIC Lab/CNAM. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle et Algèbre ROSES. Livrable D2.2 ANR RoSeS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Vodislav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9716,223 +9716,223 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CEDRIC-09-1798, CEDRIC Lab/CNAM. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D3.3, Definition of a wrapper adapted to blastfeed, Livrable 3.3 ANR RoSeS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Yeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CEDRIC-09-1800, CEDRIC Lab/CNAM. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D3.4 Implementation of the XQuery wrapper, Livrable 3.4 ANR RoSeS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CEDRIC-08-1801, CEDRIC Lab/CNAM. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId204"/>
+      <w:footerReference w:type="default" r:id="rId202"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10000,51 +10000,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="387F5EAE"/>
+    <w:nsid w:val="74DBC8C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10231,51 +10231,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866754v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Benjira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Atigui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Grim-Yefsah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Travers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2024.102405" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225758v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Mali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohreh Ahvar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Azough" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2025.102598" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754166v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuehgoh Foutse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Djebali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJWIS-05-2024-0137" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347068v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ayoub" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodrigues" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJWIS-07-2023-0109" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678103v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiange Zhu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fournier-S'Niehotta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bdcc6010023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582396v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grossetti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Du Mouza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Constantin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJWIS-06-2021-0065" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261952v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kembellec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970479v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dupuis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chareyron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41019-020-00132-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970476v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mokrani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469237v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chaalal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Belbachir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MGS-190311" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02435620v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2017.12.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01411848v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Hmedeh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Kourdounakis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Christophides" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Scholl" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11390-016-1632-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062290v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Vouzoukidou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJWIS-06-2014-0023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765315v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Creus" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Amann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.17.5.57-85" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-PWP0HNW0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733420v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyet-Tram Dang-Ngoc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianxiao Liu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273636v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Alatrista-Salas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ouled-Dlala" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05727-3_28" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986681v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-1483-7_7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264743v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Bougamza" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheireddin Kadri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/avss65446.2025.11149946" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264726v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3750601.3750673" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316900v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3083979" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603102v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753923v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor David" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fournier-S 'Niehotta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754155v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601853v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754183v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48786/edbt.2024.79" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754208v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Moal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48786/edbt.2024.83" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347093v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Fournier-S'Niehotta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2023/831" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601895v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347088v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583780.3614757" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678093v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prevoteau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Laiping" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507070" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790796v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foutse Yuehgoh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15743-1_32" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091719v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martin-Prin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ouled Dlala" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Jabbour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22137-8_31" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678086v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05760-1_31" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970445v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62005-9_29" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970477v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59003-1_9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482567v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Quelhas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-3281-8_4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020544v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020532v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02465790v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34223-4_14" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020510v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020362v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02289196v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02465784v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34223-4_18" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01679120v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2018.21" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640311v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475753v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Si-Said Cherfi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Hamdi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thion" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454536v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillotel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3148011.3148038" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568653v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fournier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Travers" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568655v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1416976" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568656v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2016.13" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568654v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568652v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093708v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinah Hmedeh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Du Mouza" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737202v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harris Kourdounakis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126006v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126166v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737232v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765361v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625541v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23091-2_19" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5KBZVR14-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639719v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2063576.2064016" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737243v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737239v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324575v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chatalic" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gardarin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Ghitescu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733459v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733450v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733447v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733440v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733462v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733455v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733490v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jamard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866799v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733494v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324683v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125952v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01828183v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00131338v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754030v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754136v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754144v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091130v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091140v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125825v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141348v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyet Tram Dang Ngoc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386491v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125696v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Horincar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125695v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125697v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Yeh" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125698v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866754v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Benjira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Atigui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Grim-Yefsah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Travers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2024.102405" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225758v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Mali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohreh Ahvar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Azough" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2025.102598" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754166v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuehgoh Foutse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Djebali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJWIS-05-2024-0137" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347068v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ayoub" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodrigues" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJWIS-07-2023-0109" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678103v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiange Zhu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fournier-S'Niehotta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bdcc6010023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582396v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grossetti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Du Mouza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Constantin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJWIS-06-2021-0065" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261952v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kembellec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970479v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dupuis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chareyron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41019-020-00132-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970476v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mokrani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469237v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chaalal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Belbachir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MGS-190311" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02435620v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2017.12.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01411848v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Hmedeh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Kourdounakis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Christophides" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Scholl" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11390-016-1632-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062290v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Vouzoukidou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJWIS-06-2014-0023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765315v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Creus" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Amann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.17.5.57-85" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-PWP0HNW0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733420v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyet-Tram Dang-Ngoc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianxiao Liu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273636v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Alatrista-Salas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ouled-Dlala" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05727-3_28" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986681v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-1483-7_7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264726v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3750601.3750673" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264743v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Bougamza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheireddin Kadri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/avss65446.2025.11149946" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316900v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3083979" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603102v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753923v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor David" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fournier-S 'Niehotta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754155v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601853v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754183v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48786/edbt.2024.79" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754208v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Moal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48786/edbt.2024.83" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347093v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2023/831" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601895v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347088v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583780.3614757" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678093v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prevoteau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Laiping" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507070" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790796v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foutse Yuehgoh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15743-1_32" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091719v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martin-Prin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ouled Dlala" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Jabbour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22137-8_31" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678086v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05760-1_31" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970445v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62005-9_29" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970477v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59003-1_9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482567v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Quelhas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-3281-8_4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020544v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020532v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02465790v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34223-4_14" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020510v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020362v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02289196v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02465784v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34223-4_18" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01679120v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2018.21" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640311v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475753v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Si-Said Cherfi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Hamdi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thion" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454536v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillotel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3148011.3148038" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568655v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fournier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Travers" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1416976" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568656v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2016.13" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568653v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568654v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568652v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093708v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Du Mouza" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126006v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737202v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harris Kourdounakis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126166v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737232v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625541v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23091-2_19" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5KBZVR14-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765361v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639719v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2063576.2064016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737243v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737239v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324575v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chatalic" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gardarin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Ghitescu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733459v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733450v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733447v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733440v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733462v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733455v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733490v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jamard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866799v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733494v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324683v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125952v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01828183v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00131338v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754030v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754136v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754144v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091130v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091140v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125825v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141348v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyet Tram Dang Ngoc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386491v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125696v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Horincar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125695v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125697v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Yeh" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125698v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>