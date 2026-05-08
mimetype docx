--- v0 (2026-03-16)
+++ v1 (2026-05-08)
@@ -232,51 +232,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -665,845 +665,737 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Human Systems Engineering and Design: Future Trends and Applications (IHSED 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.142-148, </w:t>
+              <w:t xml:space="preserve">, Universität des Bunderswehr München, Sep 2019, Munich, Germany. pp.142-148, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-27928-8_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-Robot Cooperation: Link between acceptance and modes of cooperation chosen by operator with the robot</w:t>
+                <w:t xml:space="preserve">Impact of Machine’s Robotisation on the Activity of an Operator in Picking Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Couvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Almasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2dn International Conference on Human Systems Engineering and Design : Future Trends and Applications - IHSED 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universität des Bunderswehr München, Sep 2019, Munich, Germany. IHSED 2019 Application</w:t>
+              <w:t xml:space="preserve">1st International Conference on Human Systems Engineering and Design: Future Trends and Applications (IHSED2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Reims, France. pp.387-393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02273745v1</w:t>
+                <w:t xml:space="preserve">halshs-01906631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Machine’s Robotisation on the Activity of an Operator in Picking Tasks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple model adaptive estimation for blocked wheel fault detection on mobile robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Dridi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Debain</w:t>
+                <w:t xml:space="preserve">Mahmoud Almasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Human Systems Engineering and Design: Future Trends and Applications (IHSED2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Reims, France. pp.387-393</w:t>
+              <w:t xml:space="preserve">29th International Workshop on Principles of Diagnosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Warsaw (Poland), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01906631v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From acceptability assessment during design process to acceptance in real world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Couvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Dridi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Almasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chalhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Human Systems Engineering and Design: Future Trends and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01906624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple model adaptive estimation for blocked wheel fault detection on mobile robots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Dysfonctionnement d’AGV - Solutions basées sur la reprise en main par un opérateur humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Almasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Workshop on Principles of Diagnosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Warsaw (Poland), Poland</w:t>
+              <w:t xml:space="preserve">Journée des Jeunes Chercheurs en Robotique JJCR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GdR Robotique, Nov 2017, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780603v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysfonctionnement d’AGV - Solutions basées sur la reprise en main par un opérateur humain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Almasri</w:t>
+                <w:t xml:space="preserve">ESTIMATION QUANTITATIVE DES RISQUES LIÉS À L'UTILISATION D'UN SYSTÈME LORS DE SA CONCEPTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Al Bassit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roland Lenain</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyla Sadeghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Jeunes Chercheurs en Robotique JJCR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GdR Robotique, Nov 2017, Bayonne, France</w:t>
+              <w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782896v1</w:t>
+                <w:t xml:space="preserve">hal-01166608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESTIMATION QUANTITATIVE DES RISQUES LIÉS À L'UTILISATION D'UN SYSTÈME LORS DE SA CONCEPTION</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lama Al Bassit</w:t>
+                <w:t xml:space="preserve">Alternative Action Plan Generator (A2PG) for elaboration an anticipated feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wided Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...80 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wided Ben Yahia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tricot</w:t>
+                <w:t xml:space="preserve">Philippe Polet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vanderhaegen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IFAC Symposium on Analysis, Design, and Evaluation of Human-Machine Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Las Vegas, Nevada, United States. pp.296-303, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20130811-5-US-2037.00069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1513,159 +1405,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving fault detection and isolation in agricultural robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Almasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Burleigh Dodds Science Publishing. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Agri-Food Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9781835451281. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.19103/AS.2023.0124.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04778656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approach to Estimate the Skills of an Operator During Human-Robot Cooperation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Couvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1684,92 +1576,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Interaction, Emerging Technologies and Future Systems V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 319, Springer International Publishing, pp.282-288, 2022, Lecture Notes in Networks and Systems, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-85540-6_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-Robot Cooperation: Link Between Acceptance and Modes of Cooperation Chosen by Operator with a Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Couvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1815,51 +1707,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Nature Switzerland AG. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Systems Engineering and Design II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland AG, pp.142-148, 2020, 978-3-030-27927-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02273708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1869,1587 +1761,1587 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LambdAgrIoT: a New Architecture for Agricultural Autonomous Robots' Scheduling: from Design to Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldine André</w:t>
+                <w:t xml:space="preserve">Bruno Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Bachelet</w:t>
+                <w:t xml:space="preserve">Pietro Battistoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Battistoni</w:t>
+                <w:t xml:space="preserve">Amina Belhassena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Bimonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cluster Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26, pp.2993-3015. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10586-022-03592-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-centric UML profile for agroecology applications: Agricultural autonomous robots monitoring case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Bimonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Badir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Battistoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Badir</w:t>
+                <w:t xml:space="preserve">Houssam Bazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Belhassena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Science and Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20 (1), pp.459-489. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2298/CSIS220301064B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04071100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Architecture for Online Scheduling of Autonomous Robots in Agriculture: Open Issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Bachelet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pietro Battistoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Bimonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chalhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Smart Vehicles and Smart Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5 (1), pp.1-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/IJSVST.313059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter estimation based-FDI method enhancement with mixed particle filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Almasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurocomputing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 403, pp.441-451. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neucom.2020.04.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La robotique agricole : l'essor de nouveaux outils pour l'agroécologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roland Lenain</w:t>
+                <w:t xml:space="preserve">Impact de la robotisation des machines sur l'activité d'un opérateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Couvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Berducat</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Debain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 29, pp.64-67. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.3.14⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 29, pp.68-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.3.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780447v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la robotisation des machines sur l'activité d'un opérateur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrian Couvent</w:t>
+                <w:t xml:space="preserve">La robotique agricole : l'essor de nouveaux outils pour l'agroécologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Debain</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Berducat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 29, pp.68-73. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.3.15⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 29, pp.64-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.3.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780463v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and application of a tool for structuring, capitalizing and making more accessible information and lessons learned from accidents involving machinery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PERFBET -Développement de connaissances sur les consommations d'énergies et les utilisations des machines agricoles -Application à l'amélioration de la production des chantiers de récolte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Blocaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira Sadeghi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Luc Mathieu</w:t>
+                <w:t xml:space="preserve">Stéphanie Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Voyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guiscafré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Occupational Safety and Ergonomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10803548.2016.1231785⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49, pp.99-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.4622767073090938E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668602v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERFBET -Développement de connaissances sur les consommations d'énergies et les utilisations des machines agricoles -Application à l'amélioration de la production des chantiers de récolte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Blocaille</w:t>
+                <w:t xml:space="preserve">Design and application of a tool for structuring, capitalizing and making more accessible information and lessons learned from accidents involving machinery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Sadeghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyla Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Guiscafré</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.4622767073090938E12⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Occupational Safety and Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (4), pp.457 - 471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10803548.2016.1231785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662090v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PERFBET - Développement de connaissances sur les consommations d'énergies et les utilisations des machines agricoles - Application à l'amélioration de la production des chantiers de récolte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Blocaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Voyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guiscafré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49, pp.99-109. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.4622767073090938E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a safety indicator to measure the safety level during design for safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyla Sadeghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leyla Sadeghi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luc Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Al Bassit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safety Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 80, pp.252-263. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ssci.2015.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A2PG: alternative action plan generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wided Ben Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vanderhaegen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Polet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition, Technology and Work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17, pp.95-109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10111-014-0287-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design method for systematic safety integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Ghemraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 58 (1), pp.161-164. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cirp.2009.03.073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cirp.2009.03.073⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and evaluation of an advanced driver assistance system: the case of auto-adaptive cruise control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bako Rajaonah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bako Rajaonah</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Popieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 69 (2), pp.129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/th.692.0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3459,918 +3351,918 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécurisation du contrôle à distance d’une machine agricole hautement automatisée - Rapport final</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Apprentissage de la conduite des engins agricoles par simulation - Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Al Bassit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CCMSA. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780742v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de la conduite des engins agricoles par simulation - Rapport final</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Sécurisation du contrôle à distance d’une machine agricole hautement automatisée - Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Kouakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Al Bassit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CCMSA. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780726v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sécurisation du contrôle à distance d’une machine agricole hautement automatisée - Rapport d’étape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Al Bassit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CCMSA. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage de la conduite des engins agricoles par simulation - Rapport d’étape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Al Bassit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CCMSA. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outil de dimensionnement des systèmes de sécurité FOPS/ROPS/Ceintures de sécurité pour les tracteurs en service - Rapport final</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sécurisation du contrôle à distance d’une machine agricole hautement automatisée - Rapport d’étape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Al Bassit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ministere Agriculture Alimentation et Forêt. 2020</w:t>
+              <w:t xml:space="preserve">CCMSA. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780902v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécurisation du contrôle à distance d’une machine agricole hautement automatisée - Rapport d’étape</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Apprentissage de la conduite des engins agricoles par simulation - Rapport d'étape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Al Bassit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CCMSA. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780910v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de la conduite des engins agricoles par simulation - Rapport d'étape</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outil de dimensionnement des systèmes de sécurité FOPS/ROPS/Ceintures de sécurité pour les tracteurs en service - Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CCMSA. 2020</w:t>
+              <w:t xml:space="preserve">Ministere Agriculture Alimentation et Forêt. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780907v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visibilité au poste de conduite et détection des personnes autour des machines agricoles - Rapport final</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Sécurisation du contrôle à distance d’une machine agricole hautement automatisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okba Safsaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Al Bassit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Irstea - TSCF. 2019</w:t>
+              <w:t xml:space="preserve">Irstea - TSCF. 2019, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625926v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage de la conduite des engins agricoles par simulation - Rapport d'étape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CCMSA. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécurisation du contrôle à distance d’une machine agricole hautement automatisée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Visibilité au poste de conduite et détection des personnes autour des machines agricoles - Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Al Bassit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Irstea - TSCF. 2019, pp.24</w:t>
+              <w:t xml:space="preserve">Irstea - TSCF. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625860v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visibilité au poste de conduite et détection des personnes autour des machines agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Al Bassit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Irstea - TSCF. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4380,163 +4272,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Machine’s Robotisation on the Activity of an Operator in Picking Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Couvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Almasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Systems Engineering and Design (IHSED2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Reims, France. 876, Springer International Publishing, pp.387-393, 2019, Advances in Intelligent Systems and Computing, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-02053-8_59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4546,104 +4438,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IHM adaptative suivant le niveau du chauffeur et le risque d'accident - Interface Homme-Machine automatiquement reconfigurable : la machine G7 de Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Doukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Académiques Francophones. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4653,114 +4545,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et évaluation de systèmes coopératifs avancés d'aide à la conduite automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Valenciennes et du Hainaut-Cambrésis, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04783404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId116"/>
+      <w:footerReference w:type="default" r:id="rId115"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4828,51 +4720,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F2C57CD"/>
+    <w:nsid w:val="812EB524"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4976,51 +4868,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B82A2234"/>
+    <w:nsid w:val="B891157D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5210,51 +5102,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-tricot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8527-0530" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098462997" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292762v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Por&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mujica" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tricot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cadenat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMR65884.2025.11163014" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721627v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brunet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409428v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780442v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Couvent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27928-8_22" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273745v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906631v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dridi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Almasri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906624v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chalhoub" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil de Sousa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780603v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lenain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04782896v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166608v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Al Bassit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Sadeghi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mathieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03612502v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Ben Yahia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Polet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vanderhaegen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130811-5-US-2037.00069" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778656v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2023.0124.16" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780366v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85540-6_36" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273708v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072372v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Andr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachelet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Battistoni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Belhassena" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-022-03592-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071100v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Badir" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Bazza" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/CSIS220301064B" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780414v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cariou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJSVST.313059" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780435v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2020.04.048" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780447v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berducat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.3.14" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780463v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.3.15" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668602v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Sadeghi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10803548.2016.1231785" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662090v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Blocaille" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lacour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Voyez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guiscafr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622767073090938E12" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780482v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie O.L. Lacour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359471v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2015.08.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600865v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-014-0287-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781967v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Ghemraoui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2009.03.073" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLNMT2LN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781982v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bako Rajaonah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Popieul" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Millot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.692.0129" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780742v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kouakou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780726v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bellanger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780893v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780747v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780902v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780910v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780907v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625926v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Perez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780917v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625860v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okba Safsaf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625901v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780394v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dridi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02053-8_59" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783414v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Doukari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04783404v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-tricot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8527-0530" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098462997" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292762v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Por&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mujica" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tricot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cadenat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMR65884.2025.11163014" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721627v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brunet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409428v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780442v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Couvent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27928-8_22" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906631v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dridi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Almasri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780603v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lenain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906624v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chalhoub" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil de Sousa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04782896v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166608v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Al Bassit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Sadeghi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mathieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03612502v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Ben Yahia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Polet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vanderhaegen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130811-5-US-2037.00069" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778656v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2023.0124.16" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780366v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85540-6_36" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273708v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072372v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Andr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachelet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Battistoni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Belhassena" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-022-03592-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071100v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Badir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Bazza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/CSIS220301064B" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780414v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cariou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJSVST.313059" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780435v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2020.04.048" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780463v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.3.15" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780447v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berducat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.3.14" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662090v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Blocaille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lacour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Voyez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guiscafr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622767073090938E12" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668602v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Sadeghi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10803548.2016.1231785" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780482v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie O.L. Lacour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359471v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2015.08.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600865v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-014-0287-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781967v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Ghemraoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2009.03.073" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLNMT2LN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781982v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bako Rajaonah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Popieul" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Millot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.692.0129" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780726v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bellanger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780742v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kouakou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780893v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780747v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780910v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780907v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780902v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625860v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okba Safsaf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780917v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625926v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Perez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625901v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780394v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dridi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02053-8_59" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783414v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Doukari" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04783404v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>