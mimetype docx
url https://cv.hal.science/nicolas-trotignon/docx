--- v0 (2026-03-23)
+++ v1 (2026-05-07)
@@ -595,455 +595,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05359652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burling graphs revisited, part II: Structure</w:t>
+                <w:t xml:space="preserve">A class of graphs with large rankwidth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pegah Pournajafi</w:t>
+                <w:t xml:space="preserve">Chính Hoàng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Trotignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 347 (1), pp.113699</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04253853v1</w:t>
+                <w:t xml:space="preserve">hal-04253810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burling graphs revisited, part III: Applications to χ -boundedness</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Graphs with all holes the same length</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jake Horsfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Preissmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléophée Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Seymour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejc.2023.103850⟩</w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 168, pp.96-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jctb.2024.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253858v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A class of graphs with large rankwidth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chính Hoàng</w:t>
+                <w:t xml:space="preserve">Burling graphs revisited, part III: Applications to χ -boundedness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pegah Pournajafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Trotignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 116, pp.103850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejc.2023.103850⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253810v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphs with all holes the same length</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Burling graphs revisited, part II: Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jake Horsfield</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pegah Pournajafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Trotignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 168, pp.96-158. </w:t>
+              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 116, pp.103849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jctb.2024.04.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejc.2023.103849.⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04575208v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burling graphs revisited, part I: New characterizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Pournajafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Trotignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1991,64 +1991,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the complexity of colouring antiprismatic graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Preissmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléophée Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Trotignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2539,334 +2539,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01993783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Triangle-Free Graphs That Do Not Contain a Subdivision of the Complete Graph on Four Vertices as an Induced Subgraph</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On rank-width of even-hole-free graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolde Adler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Khang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiko Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Radovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Trotignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01482299v1</w:t>
+                <w:t xml:space="preserve">hal-01719181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On rank-width of even-hole-free graphs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marko Radovanovic</w:t>
+                <w:t xml:space="preserve">Equistarable Graphs and Counterexamples to Three Conjectures on Equistable Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Milanič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Trotignon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 84 (3), pp.536 - 551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgt.22040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01719181v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equistarable Graphs and Counterexamples to Three Conjectures on Equistable Graphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Triangle-Free Graphs That Do Not Contain a Subdivision of the Complete Graph on Four Vertices as an Induced Subgraph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Trotignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Vušković</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Graph Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 84 (3), pp.536 - 551. </w:t>
+              <w:t xml:space="preserve">, 2017, 84 (3), pp.233 - 248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jgt.22040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jgt.22023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01391694v1</w:t>
+                <w:t xml:space="preserve">hal-01482299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colouring graphs with constraints on connectivity</w:t>
               </w:r>
@@ -3652,712 +3652,712 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting wheels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Tavenas</w:t>
+                <w:t xml:space="preserve">Linear Balanceable and Subcubic Balanceable Graphs*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aboulker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Radovanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Trotignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Trunck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Vušković</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applicable Analysis and Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2298/AADM131128023D⟩</w:t>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 75 (2), pp.150 - 166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgt.21728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230785v1</w:t>
+                <w:t xml:space="preserve">hal-01719196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity of colouring problems restricted to unichord-free and { square,unichord }-free graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Celina M.H. de Figueiredo</w:t>
+                <w:t xml:space="preserve">Detecting wheels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tavenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Trotignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2012.02.016⟩</w:t>
+              <w:t xml:space="preserve">Applicable Analysis and Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2298/AADM131128023D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230809v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Balanceable and Subcubic Balanceable Graphs*</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marko Radovanović</w:t>
+                <w:t xml:space="preserve">Complexity of colouring problems restricted to unichord-free and { square,unichord }-free graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael C.S. Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celina M.H. de Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Trotignon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kristina Vušković</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 75 (2), pp.150 - 166. </w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 164, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jgt.21728⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2012.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01719196v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge-colouring and total-colouring chordless graphs</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Complements of nearly perfect graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andras Gyarfas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhentao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">András Sebő</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Thomassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2013.03.020⟩</w:t>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (3), pp.299 - 310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/JOC.2013.v4.n3.a2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04633209v1</w:t>
+                <w:t xml:space="preserve">hal-01592744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complements of nearly perfect graphs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edge-colouring and total-colouring chordless graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael C.S. Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celina M.H. de Figueiredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Trotignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4 (3), pp.299 - 310. </w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 313 (14), pp.1547-1552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4310/JOC.2013.v4.n3.a2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2013.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592744v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complements of nearly perfect graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">András Gyárfás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhentao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">András Sebő</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Thomassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (3), pp.299 - 310. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4310/JOC.2013.v4.n3.a2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909511v1</w:t>
@@ -4574,373 +4574,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00749187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On graphs with no induced subdivision of K4</w:t>
+                <w:t xml:space="preserve">Detecting 2-joins faster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Lévêque</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Trotignon</w:t>
+                <w:t xml:space="preserve">Charbit Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trotignon Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuskovic Kristina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17, pp.60-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00736503v1</w:t>
+                <w:t xml:space="preserve">ensl-00800019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting 2-joins faster</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combinatorial optimization with 2-joins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Trotignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vuskovic Kristina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 102, pp.153-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jctb.2011.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00800019v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial optimization with 2-joins.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On graphs with no induced subdivision of K4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Maffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Trotignon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vuskovic Kristina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 102, pp.153-185. </w:t>
+              <w:t xml:space="preserve">, 2012, 102, pp.924-947. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jctb.2011.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jctb.2012.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800197v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00736503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The chromatic gap and its extremes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andras Gyarfas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">András Sebő</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Trotignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5000,51 +5000,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphs that do not contain a cycle with a node that has at least two neighbors on it.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aboulker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Radovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Trotignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5465,152 +5465,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00536450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The four-in-a-tree problem for triangle-free graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detecting induced subgraphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Y. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Maffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Trotignon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Derhy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphs and Combinatorics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 157 (17), pp.3540-3551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2009.02.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00536448v1</w:t>
+                <w:t xml:space="preserve">hal-00432782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coloring Artemis graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5677,326 +5699,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00004741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting induced subgraphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lévêque</w:t>
+                <w:t xml:space="preserve">The four-in-a-tree problem for triangle-free graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Trotignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Y. Lin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Trotignon</w:t>
+                <w:t xml:space="preserve">Christophe Picouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Derhy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Graphs and Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25, pp.489-502</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00432782v1</w:t>
+                <w:t xml:space="preserve">hal-00536448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposing Berge graphs and detecting balanced skew partitions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Algorithms for square-3PC(*,*)-free Berge graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Maffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Trotignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Vuskovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 98 (1), pp.173-225. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (1), pp.51-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jctb.2007.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/050628520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186951v1</w:t>
+                <w:t xml:space="preserve">hal-00258343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms for square-3PC(*,*)-free Berge graphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decomposing Berge graphs and detecting balanced skew partitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Trotignon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kristina Vuskovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 22 (1), pp.51-71. </w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 98 (1), pp.173-225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/050628520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jctb.2007.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00258343v1</w:t>
+                <w:t xml:space="preserve">hal-00186951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A class of perfectly contractile graphs</w:t>
               </w:r>
@@ -6916,247 +6916,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00638464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odd pair of cliques</w:t>
+                <w:t xml:space="preserve">Decomposing Berge graphs and detecting balanced skew partitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Trotignon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Burlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graph Theory 2004, a Conference in Memory of Claude Berge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Paris, France. pp.85-95</w:t>
+              <w:t xml:space="preserve">Graph Theory, organized by: Reinhard Diestel, Alexander Schrijver and Paul Seymour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Oberwolfach, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00166915v1</w:t>
+                <w:t xml:space="preserve">hal-00265245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposing Berge graphs and detecting balanced skew partitions</w:t>
+                <w:t xml:space="preserve">Odd pair of cliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Trotignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Maffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Burlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graph Theory, organized by: Reinhard Diestel, Alexander Schrijver and Paul Seymour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Oberwolfach, Germany</w:t>
+              <w:t xml:space="preserve">Graph Theory 2004, a Conference in Memory of Claude Berge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Paris, France. pp.85-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00265245v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00166915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting induced subgraphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Trotignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Y. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7491,64 +7491,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The four-in-a-tree problem in triangle-free graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derhy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Trotignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7654,64 +7654,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting induced subgraphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Y. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7755,51 +7755,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On graphs that do not contain a subdivision of the complete graph on four vertices as an induced subgraph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7925,151 +7925,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00130439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposing Berge graphs</w:t>
+                <w:t xml:space="preserve">Decomposing Berge graphs and detecting balanced skew partitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Trotignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00082823v1</w:t>
+                <w:t xml:space="preserve">halshs-00115625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposing Berge graphs and detecting balanced skew partitions</w:t>
+                <w:t xml:space="preserve">Decomposing Berge graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Trotignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00115625v1</w:t>
+                <w:t xml:space="preserve">halshs-00082823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new decomposition theorem for Berge graphs</w:t>
               </w:r>
@@ -9296,51 +9296,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400316v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dallard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Dumas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hilaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Milani&#269;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2025.103738" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359637v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chudnovsky" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Hatzel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuukka Korhonen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trotignon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wiederrecht" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1660437" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359641v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/igt.11" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359652v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Bonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Feghali" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Scott" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Seymour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/13181" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253853v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegah Pournajafi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2023.103849." TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253858v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2023.103850" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253810v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#237;nh Ho&#224;ng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575208v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cook" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Horsfield" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Preissmann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;oph&#233;e Robin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2024.04.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253838v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2023.103686" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046989v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Abrishami" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cemil Dibek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2021.10.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060185v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Radovanovi&#263;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Vu&#353;kovi&#263;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2020.06.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255160v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Luh Dewi Sintiari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Pilipczuk" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22675" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255154v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22666" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367072v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aboulker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isolde Adler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jung Kim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2021.103394" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060182v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2019.07.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060180v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Diot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2017.12.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060183v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2019.07.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392476v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-020-00767-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993462v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maffray" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2018.07.010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904093v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Penev" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-016-0255-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904081v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Anh Pham" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22214" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993783v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun&#8208;hung Liu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schaudt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Spirkl" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482299v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22023" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719181v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Khang Le" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiko M&#252;ller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Radovanovic" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391694v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22040" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01570035v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Brettell" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Havet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;niel Marx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22109" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324052v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2015.09.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324067v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140981939" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230782v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2015.02.027" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222922v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Trunck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2015.04.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482301v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-015-0083-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230783v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2014.12.014" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230785v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tavenas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/AADM131128023D" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230809v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael C.S. Machado" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina M.H. de Figueiredo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2012.02.016" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719196v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21728" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633209v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2013.03.020" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592744v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Gyarfas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhentao Li" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Machado" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Seb&#337;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/JOC.2013.v4.n3.a2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909511v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Gy&#225;rf&#225;s" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659750v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2013.02.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749187v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Bang-Jensen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736503v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2012.04.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00800019v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbit Pierre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trotignon Nicolas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuskovic Kristina" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800197v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2011.06.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00800043v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2012.06.001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00800037v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Vuskovic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00800048v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Scott" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.20631" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839758v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pouzet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Si Kaddour" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536454v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536450v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536448v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picouleau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derhy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004741v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Reed" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2009.02.012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432782v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Y. Lin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2009.02.015" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186951v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2007.07.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258343v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/050628520" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166912v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2005.06.011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166911v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0895480104442522" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363765v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160012v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Renault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369280v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Picavet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659728v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Perez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63021-7_12" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635919v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edin Husi&#263;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2019.21" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993372v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638464v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166915v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Burlet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265245v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265499v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265500v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265501v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995745v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270623v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265957v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180953v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180961v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130439v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082823v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115625v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196448v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369781v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Alecu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Bureo Villafana" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369814v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourneuf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duron" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Geniet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092640v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Esperet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107567v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424059v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029483v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#237;nh T Ho&#224;ng" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190126v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00602079v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527518v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008558v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400316v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dallard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Dumas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hilaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Milani&#269;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2025.103738" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359637v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chudnovsky" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Hatzel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuukka Korhonen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trotignon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wiederrecht" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1660437" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359641v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/igt.11" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359652v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Bonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Feghali" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Scott" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Seymour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/13181" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253810v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#237;nh Ho&#224;ng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575208v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cook" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Horsfield" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Preissmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;oph&#233;e Robin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2024.04.006" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253858v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegah Pournajafi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2023.103850" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253853v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2023.103849." TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253838v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2023.103686" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046989v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Abrishami" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cemil Dibek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2021.10.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060185v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Radovanovi&#263;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Vu&#353;kovi&#263;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2020.06.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255160v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Luh Dewi Sintiari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Pilipczuk" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22675" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255154v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22666" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367072v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aboulker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isolde Adler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jung Kim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2021.103394" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060182v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2019.07.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060180v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Diot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2017.12.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060183v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2019.07.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392476v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-020-00767-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993462v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maffray" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2018.07.010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904093v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Penev" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-016-0255-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904081v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Anh Pham" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22214" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993783v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun&#8208;hung Liu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schaudt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Spirkl" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719181v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Khang Le" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiko M&#252;ller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Radovanovic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391694v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22040" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482299v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22023" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01570035v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Brettell" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Havet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;niel Marx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22109" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324052v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2015.09.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324067v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140981939" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230782v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2015.02.027" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222922v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Trunck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2015.04.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482301v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-015-0083-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230783v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2014.12.014" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719196v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21728" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230785v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tavenas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/AADM131128023D" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230809v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael C.S. Machado" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina M.H. de Figueiredo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2012.02.016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592744v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Gyarfas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhentao Li" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Machado" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Seb&#337;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/JOC.2013.v4.n3.a2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633209v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2013.03.020" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909511v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Gy&#225;rf&#225;s" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659750v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2013.02.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749187v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Bang-Jensen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00800019v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbit Pierre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trotignon Nicolas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuskovic Kristina" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800197v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2011.06.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736503v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2012.04.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00800043v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2012.06.001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00800037v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Vuskovic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00800048v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Scott" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.20631" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839758v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pouzet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Si Kaddour" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536454v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536450v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432782v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Y. Lin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2009.02.015" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004741v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Reed" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2009.02.012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536448v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picouleau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derhy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258343v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/050628520" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186951v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2007.07.004" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166912v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2005.06.011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166911v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0895480104442522" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363765v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160012v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Renault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369280v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Picavet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659728v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Perez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63021-7_12" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635919v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edin Husi&#263;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2019.21" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993372v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638464v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265245v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166915v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Burlet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265499v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265500v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265501v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995745v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270623v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265957v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180953v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180961v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130439v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115625v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082823v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196448v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369781v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Alecu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Bureo Villafana" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369814v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourneuf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duron" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Geniet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092640v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Esperet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107567v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424059v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029483v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#237;nh T Ho&#224;ng" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190126v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00602079v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527518v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008558v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>