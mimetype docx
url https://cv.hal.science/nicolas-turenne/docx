--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:96.614583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> nicolas turenne </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1229-5590</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">168615738</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">turenne_n_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">² Research fellow INRAE at IRD UMMISCO (Paris area)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE: French National Research Institute for Agriculture, Food and EnvironmentIRD: French National Research Institute in Sustainable DevelopmentUMMISCO: International Unit of Mathematical and Computer Modeling of Complex Systems(afiliation to Sorbonne University for PhD students)Since September 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">² Associate professor in Computer Science , atGuangdong University of Foreign Studies (GDUFS) (Guangzhou, China) ( </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sist.gdufs.edu.cn/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> )School of Information Science and Technology - Software Engineering Group (SIST)August 2022 – August 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">² Assistant Professor in Data Science , atBeijing Normal University – Hong Kong Baptist University UIC United International College (Zhuhai, China) ( </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://uic.edu.cn/en/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> )Data Science group – Division of Science and Technology (DST)August 2019 – August 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">² Senior Research Fellow in applied computer science , atINRAE (LISIS lab) – Université Gustave Eiffel, Paris Area (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.inrae.fr/en</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.univ-gustave-eiffel.fr/en/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)Text & Knowledge Analytics groupJanuary 2011- July 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">² Senior Research Fellow in applied computer science , atINRAE (MIG lab) , Paris Area (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.inrae.fr/en</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)Text & Knowledge Analytics groupSeptember 2001-December 2010</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net activism and whistleblowing on YouTube: a text mining analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-022-13777-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining an English-Chinese parallel Dataset of Financial News</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziwei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guitao Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianlong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiwen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Humanities Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.9. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/johd.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the Abstract a Mere Teaser? Evaluating Generosity of Article Abstracts in the Environmental Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3, pp.16 - 16. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frma.2018.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rumour spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (1), pp.e0189080.1-27. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0189080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l'épidémiosurveillance apporte ou n'apporte pas encore à la moindre dépendance aux produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (Août), pp.81-91. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5138439824957573E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche semi-automatique pour la définition de motifs d'argumentation utilisés dans les résumés de projets scientifiques du domaine de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Cetro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Breucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde Eggermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Fouille de Données et Humanités Numériques, RNTI-SHS-2 (2), pp.47-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090607v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering and Relational Ambiguity: from Text Data to Natural Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (1), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptus elongation in cattle: Genes, models and questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 134 (1-2), pp. 19-28. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2012.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding biomarkers in non-model species: literature mining of transcription factors involved in bovine embryo development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeniy Tiys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Ivanisenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Yudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ignatieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioData Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (12), [non paginé]. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-0381-5-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of a web-based software platform for systems biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Science &amp; Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (3), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/jcsb.1000101e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Noun-Phrases Dynamics in Specialized Text Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (3), pp.212-228. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09296174.2010.485447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combinatorics-based data-mining approach to time-series microarray alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informacionnyj Vestnik VOGiS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (1), pp.109-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Mining, a Tool for Systems Biology or a Systems Biology Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Science &amp; Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (4), pp.216-218. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/jcsb.1000034e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal representation for gene networks: towards a qualitative temporal data mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.R. Schwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Mining and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (1), pp.36-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage d'un ensemble pré-structuré de concepts d'un domaine : l'outil Galex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathématiques et Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 148, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/msh.2788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of a Balanced Reference Corpus with a Wide Variety of Text Mining Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bokai Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xindi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACAI 2020: 2020 3rd International Conference on Algorithms, Computing and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Sanya China, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3446132.3446192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Женщины-исследователи в открытой научной коммуникации » (en français: Les femmes chercheuses dans l'espace ouvert de communication scientifique ou Open Access)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Sokolova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Zassoursky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Журналистика в 2017 году: творчество, профессия, индустрия" (en français: "Le journalisme en 2017 : innovation, métier, industrie")</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using smog-related data of Chinese Sina Weibo to explore correlation between health issues and relevant regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinran Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Natural Language Processing and Cognitive Science, (NLPCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Kraków, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des influences réciproques entre médias sociaux et médias traditionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">atelier Journalisme Computationnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal evolution of pathogen stresses in bread wheat in France: study of rusts and septoria coexistence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Stetzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. journée IDEEV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Gif-sur-Yvette, FRA. Université Paris Sud - Paris 11 (UP11), FRA. AgroParisTech, FRA. Institut National de la Recherche Agronomique (INRA). Institut de Recherche pour le Développement (IRD)., Oct 2015, Gif-sur-Yvette, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptus elongation in cattle: genes, models and questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Embryo Genomics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rheinische Friedrich-Wilhelms-Universität Bonn. Bonn, DEU., Sep 2011, Bonn, Germany. pp.19-28, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2012.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KASKAD : a plat-form to extract temporal and interaction relations for genes in texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Meszaros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">St. Petersburg International Workshop on NanoBioTechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, St. Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BELUGA : un outil pour l'analyse dynamique des connaissances de la littérature scientifique d'un domaine. Première application au cas des maladies à prions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion de Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning semantic classes for improving email classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIGHTEENTH INTERNATIONAL JOINT CONFERENCE ON ARTIFICIAL INTELLIGENCE - Text-Mining &amp; Link-Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marko Grobelnik ; Natasa Milic-Frayling, Aug 2003, acapulco, Mexico. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Term clusters labelling by consensus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales d'Analyse Statistique des Données Textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Discriminant Analysis for Lexical Semantic Tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Cybernetics and Systems Research (EMCSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Term Clusters Evaluation by MonteCarlo Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales d'Analyse Statistique des Données Textuelles (JADT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of clustering in a system of query reformulation. Presentation of Saros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rousselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Knowledge Acquisition, Modeling and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of four clustering methods used in text mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Machine Learning (ECML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, chemnitz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TeDE-OM: Text data extraction & OMics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-supervised Learning Approach to find equivalent long-string Organization Names</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Feugueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque- Forum PEPS EXIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Champs sur Marne, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la Chine et son empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bookelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, ISBN : 979-10-359-5730-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDHn 2018 atelier Sciences des Données et Humanités Numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de données textuelles sous R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions, 318 p., 2016, Collection Sciences cognitives (ISTE), 978-1-78406-107-4 (ebook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins informationnels et extraction d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science Publications, 288 p., 2013, 978-2746245075</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Needs and Information Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE, 269 p., 2013, Computer Engineering and IT series, 978-1-84821-515-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionary of 20,000 terms in science and computing with definitions (French, English, Russian). Publisher : La Maison du Dictionnaire CD-ROM. LexPro 3.0 ISBN 2-85608-154-1 1998.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Table-Binning Approach for Visualizing the Past</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">svcR: An R Package for Support Vector Clustering improved with Geometric Hashing applied to Lexical Pattern Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a Possible Similarity between Gene and Semantic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Data Platform for Knowledge Access in Plant Health Domain : VESPA Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien T. Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duplicate Detection with Efficient Language Models for Automatic Bibliographic Heterogeneous Data Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">x.ent: R Package for Entities and Relations Extraction based on Unsupervised Learning and Document Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille de textes et analyse des tendances thématiques d'une crise alimentaire. Cas des maladies à prions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mail classification with term clusters acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage statistique pour l'extraction de concepts à partir de textes : application au filtrage d'informations textuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_stic.gest. Université Louis Pasteur - Strasbourg I, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00006210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId128"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:96.614583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> nicolas turenne </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1229-5590</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">168615738</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">turenne_n_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">² Research fellow INRAE at IRD UMMISCO (Paris area)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE: French National Research Institute for Agriculture, Food and EnvironmentIRD: French National Research Institute in Sustainable DevelopmentUMMISCO: International Unit of Mathematical and Computer Modeling of Complex Systems(afiliation to Sorbonne University for PhD students)Since September 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">² Associate professor in Computer Science , atGuangdong University of Foreign Studies (GDUFS) (Guangzhou, China) ( </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sist.gdufs.edu.cn/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> )School of Information Science and Technology - Software Engineering Group (SIST)August 2022 – August 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">² Assistant Professor in Data Science , atBeijing Normal University – Hong Kong Baptist University UIC United International College (Zhuhai, China) ( </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://uic.edu.cn/en/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> )Data Science group – Division of Science and Technology (DST)August 2019 – August 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">² Senior Research Fellow in applied computer science , atINRAE (LISIS lab) – Université Gustave Eiffel, Paris Area (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.inrae.fr/en</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.univ-gustave-eiffel.fr/en/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)Text & Knowledge Analytics groupJanuary 2011- July 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">² Senior Research Fellow in applied computer science , atINRAE (MIG lab) , Paris Area (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.inrae.fr/en</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)Text & Knowledge Analytics groupSeptember 2001-December 2010</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net activism and whistleblowing on YouTube: a text mining analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-022-13777-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining an English-Chinese parallel Dataset of Financial News</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziwei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guitao Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianlong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiwen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Humanities Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.9. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/johd.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rumour spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (1), pp.e0189080.1-27. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0189080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the Abstract a Mere Teaser? Evaluating Generosity of Article Abstracts in the Environmental Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3, pp.16 - 16. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frma.2018.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l'épidémiosurveillance apporte ou n'apporte pas encore à la moindre dépendance aux produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (Août), pp.81-91. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5138439824957573E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche semi-automatique pour la définition de motifs d'argumentation utilisés dans les résumés de projets scientifiques du domaine de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Cetro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Breucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde Eggermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Fouille de Données et Humanités Numériques, RNTI-SHS-2 (2), pp.47-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090607v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering and Relational Ambiguity: from Text Data to Natural Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (1), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding biomarkers in non-model species: literature mining of transcription factors involved in bovine embryo development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeniy Tiys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Ivanisenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Yudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ignatieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioData Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (12), [non paginé]. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-0381-5-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptus elongation in cattle: Genes, models and questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 134 (1-2), pp. 19-28. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2012.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of a web-based software platform for systems biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Science &amp; Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (3), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/jcsb.1000101e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Noun-Phrases Dynamics in Specialized Text Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (3), pp.212-228. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09296174.2010.485447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Mining, a Tool for Systems Biology or a Systems Biology Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Science &amp; Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (4), pp.216-218. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/jcsb.1000034e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combinatorics-based data-mining approach to time-series microarray alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informacionnyj Vestnik VOGiS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (1), pp.109-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal representation for gene networks: towards a qualitative temporal data mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.R. Schwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Mining and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (1), pp.36-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage d'un ensemble pré-structuré de concepts d'un domaine : l'outil Galex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathématiques et Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 148, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/msh.2788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of a Balanced Reference Corpus with a Wide Variety of Text Mining Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bokai Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xindi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACAI 2020: 2020 3rd International Conference on Algorithms, Computing and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Sanya China, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3446132.3446192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Женщины-исследователи в открытой научной коммуникации » (en français: Les femmes chercheuses dans l'espace ouvert de communication scientifique ou Open Access)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Sokolova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Zassoursky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Журналистика в 2017 году: творчество, профессия, индустрия" (en français: "Le journalisme en 2017 : innovation, métier, industrie")</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using smog-related data of Chinese Sina Weibo to explore correlation between health issues and relevant regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinran Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Natural Language Processing and Cognitive Science, (NLPCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Kraków, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des influences réciproques entre médias sociaux et médias traditionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">atelier Journalisme Computationnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal evolution of pathogen stresses in bread wheat in France: study of rusts and septoria coexistence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Stetzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. journée IDEEV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Gif-sur-Yvette, FRA. Université Paris Sud - Paris 11 (UP11), FRA. AgroParisTech, FRA. Institut National de la Recherche Agronomique (INRA). Institut de Recherche pour le Développement (IRD)., Oct 2015, Gif-sur-Yvette, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KASKAD : a plat-form to extract temporal and interaction relations for genes in texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Meszaros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">St. Petersburg International Workshop on NanoBioTechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, St. Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BELUGA : un outil pour l'analyse dynamique des connaissances de la littérature scientifique d'un domaine. Première application au cas des maladies à prions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion de Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning semantic classes for improving email classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIGHTEENTH INTERNATIONAL JOINT CONFERENCE ON ARTIFICIAL INTELLIGENCE - Text-Mining &amp; Link-Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marko Grobelnik ; Natasa Milic-Frayling, Aug 2003, acapulco, Mexico. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Term clusters labelling by consensus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales d'Analyse Statistique des Données Textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Discriminant Analysis for Lexical Semantic Tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Cybernetics and Systems Research (EMCSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Term Clusters Evaluation by MonteCarlo Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales d'Analyse Statistique des Données Textuelles (JADT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of clustering in a system of query reformulation. Presentation of Saros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rousselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Knowledge Acquisition, Modeling and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of four clustering methods used in text mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Machine Learning (ECML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, chemnitz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-supervised Learning Approach to find equivalent long-string Organization Names</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Feugueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque- Forum PEPS EXIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Champs sur Marne, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TeDE-OM: Text data extraction & OMics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la Chine et son empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bookelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, ISBN : 979-10-359-5730-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDHn 2018 atelier Sciences des Données et Humanités Numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de données textuelles sous R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions, 318 p., 2016, Collection Sciences cognitives (ISTE), 978-1-78406-107-4 (ebook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Needs and Information Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE, 269 p., 2013, Computer Engineering and IT series, 978-1-84821-515-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins informationnels et extraction d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science Publications, 288 p., 2013, 978-2746245075</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionary of 20,000 terms in science and computing with definitions (French, English, Russian). Publisher : La Maison du Dictionnaire CD-ROM. LexPro 3.0 ISBN 2-85608-154-1 1998.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duplicate Detection with Efficient Language Models for Automatic Bibliographic Heterogeneous Data Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Table-Binning Approach for Visualizing the Past</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">svcR: An R Package for Support Vector Clustering improved with Geometric Hashing applied to Lexical Pattern Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a Possible Similarity between Gene and Semantic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Data Platform for Knowledge Access in Plant Health Domain : VESPA Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien T. Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">x.ent: R Package for Entities and Relations Extraction based on Unsupervised Learning and Document Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille de textes et analyse des tendances thématiques d'une crise alimentaire. Cas des maladies à prions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mail classification with term clusters acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage statistique pour l'extraction de concepts à partir de textes : application au filtrage d'informations textuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_stic.gest. Université Louis Pasteur - Strasbourg I, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00006210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId126"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A04D48C0"/>
+    <w:nsid w:val="E19F0F53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-turenne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1229-5590" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168615738" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/turenne_n_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sist.gdufs.edu.cn/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uic.edu.cn/en/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/en" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-gustave-eiffel.fr/en/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791712v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turenne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-022-13777-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614527v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziwei Chen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guitao Fan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianlong Li" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.62" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01792860v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Ermakova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bordignon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Turenne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Noel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2018.00016" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691934v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189080" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593199v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138439824957573E12" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090607v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cetro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Breucker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Eggermont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920423v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373739v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A. Degrelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2012.08.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0NJ5CFQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189832v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Tiys" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ivanisenko" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Yudin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ignatieva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0381-5-12" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641956v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/jcsb.1000101e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054488v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09296174.2010.485447" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660788v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653741v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/jcsb.1000034e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654451v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Schwer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373767v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/msh.2788" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373795v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bokai Xu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyue Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xindi Xu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Liu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3446132.3446192" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691979v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Sokolova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Zassoursky" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691971v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinran Dang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691967v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mazoyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Viaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713759v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stetzler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001311v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373868v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislav Meszaros" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373884v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829044v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373944v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373905v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373953v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373962v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rousselot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373966v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousselot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412831v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02310298v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Feugueur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779893v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bookelis.com/sciences-humaines/52938-Comprendre-la-Chine-et-son-empire.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691918v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292349v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808646v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804243v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374003v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471081v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373979v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373977v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145489v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Corbi&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien T. Phan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373972v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373969v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Phan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828922v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825154v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006210v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-turenne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1229-5590" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168615738" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/turenne_n_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sist.gdufs.edu.cn/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uic.edu.cn/en/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/en" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-gustave-eiffel.fr/en/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791712v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turenne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-022-13777-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614527v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziwei Chen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guitao Fan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianlong Li" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.62" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691934v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Turenne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189080" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01792860v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Ermakova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bordignon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Noel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2018.00016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593199v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138439824957573E12" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090607v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cetro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Breucker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Eggermont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920423v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189832v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Tiys" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ivanisenko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Yudin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ignatieva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0381-5-12" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373739v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A. Degrelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2012.08.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0NJ5CFQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641956v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/jcsb.1000101e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054488v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09296174.2010.485447" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653741v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/jcsb.1000034e" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660788v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654451v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Schwer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373767v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/msh.2788" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373795v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bokai Xu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyue Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xindi Xu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Liu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3446132.3446192" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691979v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Sokolova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Zassoursky" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691971v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinran Dang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691967v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mazoyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Viaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713759v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stetzler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373868v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislav Meszaros" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373884v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829044v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373944v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373905v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373953v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373962v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rousselot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373966v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousselot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02310298v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Feugueur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412831v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779893v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bookelis.com/sciences-humaines/52938-Comprendre-la-Chine-et-son-empire.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691918v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292349v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804243v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808646v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374003v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373972v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471081v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373979v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373977v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145489v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Corbi&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien T. Phan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373969v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Phan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828922v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825154v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006210v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>