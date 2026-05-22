--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:96.614583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> nicolas turenne </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1229-5590</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">168615738</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">turenne_n_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">² Research fellow INRAE at IRD UMMISCO (Paris area)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE: French National Research Institute for Agriculture, Food and EnvironmentIRD: French National Research Institute in Sustainable DevelopmentUMMISCO: International Unit of Mathematical and Computer Modeling of Complex Systems(afiliation to Sorbonne University for PhD students)Since September 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">² Associate professor in Computer Science , atGuangdong University of Foreign Studies (GDUFS) (Guangzhou, China) ( </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sist.gdufs.edu.cn/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> )School of Information Science and Technology - Software Engineering Group (SIST)August 2022 – August 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">² Assistant Professor in Data Science , atBeijing Normal University – Hong Kong Baptist University UIC United International College (Zhuhai, China) ( </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://uic.edu.cn/en/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> )Data Science group – Division of Science and Technology (DST)August 2019 – August 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">² Senior Research Fellow in applied computer science , atINRAE (LISIS lab) – Université Gustave Eiffel, Paris Area (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.inrae.fr/en</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.univ-gustave-eiffel.fr/en/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)Text & Knowledge Analytics groupJanuary 2011- July 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">² Senior Research Fellow in applied computer science , atINRAE (MIG lab) , Paris Area (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.inrae.fr/en</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)Text & Knowledge Analytics groupSeptember 2001-December 2010</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net activism and whistleblowing on YouTube: a text mining analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-022-13777-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining an English-Chinese parallel Dataset of Financial News</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziwei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guitao Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianlong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiwen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Humanities Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.9. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/johd.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rumour spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (1), pp.e0189080.1-27. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0189080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the Abstract a Mere Teaser? Evaluating Generosity of Article Abstracts in the Environmental Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3, pp.16 - 16. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frma.2018.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l'épidémiosurveillance apporte ou n'apporte pas encore à la moindre dépendance aux produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (Août), pp.81-91. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5138439824957573E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche semi-automatique pour la définition de motifs d'argumentation utilisés dans les résumés de projets scientifiques du domaine de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Cetro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Breucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde Eggermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Fouille de Données et Humanités Numériques, RNTI-SHS-2 (2), pp.47-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090607v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering and Relational Ambiguity: from Text Data to Natural Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (1), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding biomarkers in non-model species: literature mining of transcription factors involved in bovine embryo development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeniy Tiys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Ivanisenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Yudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ignatieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioData Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (12), [non paginé]. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-0381-5-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptus elongation in cattle: Genes, models and questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 134 (1-2), pp. 19-28. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2012.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of a web-based software platform for systems biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Science &amp; Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (3), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/jcsb.1000101e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Noun-Phrases Dynamics in Specialized Text Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (3), pp.212-228. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09296174.2010.485447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Mining, a Tool for Systems Biology or a Systems Biology Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Science &amp; Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (4), pp.216-218. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/jcsb.1000034e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combinatorics-based data-mining approach to time-series microarray alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informacionnyj Vestnik VOGiS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (1), pp.109-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal representation for gene networks: towards a qualitative temporal data mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.R. Schwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Mining and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (1), pp.36-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage d'un ensemble pré-structuré de concepts d'un domaine : l'outil Galex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathématiques et Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 148, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/msh.2788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of a Balanced Reference Corpus with a Wide Variety of Text Mining Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bokai Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xindi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACAI 2020: 2020 3rd International Conference on Algorithms, Computing and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Sanya China, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3446132.3446192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Женщины-исследователи в открытой научной коммуникации » (en français: Les femmes chercheuses dans l'espace ouvert de communication scientifique ou Open Access)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Sokolova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Zassoursky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Журналистика в 2017 году: творчество, профессия, индустрия" (en français: "Le journalisme en 2017 : innovation, métier, industrie")</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using smog-related data of Chinese Sina Weibo to explore correlation between health issues and relevant regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinran Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Natural Language Processing and Cognitive Science, (NLPCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Kraków, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des influences réciproques entre médias sociaux et médias traditionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">atelier Journalisme Computationnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal evolution of pathogen stresses in bread wheat in France: study of rusts and septoria coexistence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Stetzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. journée IDEEV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Gif-sur-Yvette, FRA. Université Paris Sud - Paris 11 (UP11), FRA. AgroParisTech, FRA. Institut National de la Recherche Agronomique (INRA). Institut de Recherche pour le Développement (IRD)., Oct 2015, Gif-sur-Yvette, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KASKAD : a plat-form to extract temporal and interaction relations for genes in texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Meszaros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">St. Petersburg International Workshop on NanoBioTechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, St. Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BELUGA : un outil pour l'analyse dynamique des connaissances de la littérature scientifique d'un domaine. Première application au cas des maladies à prions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion de Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning semantic classes for improving email classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIGHTEENTH INTERNATIONAL JOINT CONFERENCE ON ARTIFICIAL INTELLIGENCE - Text-Mining &amp; Link-Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marko Grobelnik ; Natasa Milic-Frayling, Aug 2003, acapulco, Mexico. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Term clusters labelling by consensus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales d'Analyse Statistique des Données Textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Discriminant Analysis for Lexical Semantic Tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Cybernetics and Systems Research (EMCSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Term Clusters Evaluation by MonteCarlo Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales d'Analyse Statistique des Données Textuelles (JADT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of clustering in a system of query reformulation. Presentation of Saros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rousselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Knowledge Acquisition, Modeling and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of four clustering methods used in text mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Machine Learning (ECML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, chemnitz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-supervised Learning Approach to find equivalent long-string Organization Names</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Feugueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque- Forum PEPS EXIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Champs sur Marne, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TeDE-OM: Text data extraction & OMics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la Chine et son empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bookelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, ISBN : 979-10-359-5730-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDHn 2018 atelier Sciences des Données et Humanités Numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de données textuelles sous R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions, 318 p., 2016, Collection Sciences cognitives (ISTE), 978-1-78406-107-4 (ebook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Needs and Information Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE, 269 p., 2013, Computer Engineering and IT series, 978-1-84821-515-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins informationnels et extraction d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science Publications, 288 p., 2013, 978-2746245075</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionary of 20,000 terms in science and computing with definitions (French, English, Russian). Publisher : La Maison du Dictionnaire CD-ROM. LexPro 3.0 ISBN 2-85608-154-1 1998.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duplicate Detection with Efficient Language Models for Automatic Bibliographic Heterogeneous Data Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Table-Binning Approach for Visualizing the Past</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">svcR: An R Package for Support Vector Clustering improved with Geometric Hashing applied to Lexical Pattern Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a Possible Similarity between Gene and Semantic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Data Platform for Knowledge Access in Plant Health Domain : VESPA Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien T. Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">x.ent: R Package for Entities and Relations Extraction based on Unsupervised Learning and Document Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille de textes et analyse des tendances thématiques d'une crise alimentaire. Cas des maladies à prions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mail classification with term clusters acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage statistique pour l'extraction de concepts à partir de textes : application au filtrage d'informations textuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_stic.gest. Université Louis Pasteur - Strasbourg I, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00006210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId126"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:96.614583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> nicolas turenne </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1229-5590</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">168615738</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">turenne_n_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?hl=fr&user=bT6mm6cAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">² Research fellow INRAE at IRD UMMISCO (Paris area)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE: French National Research Institute for Agriculture, Food and EnvironmentIRD: French National Research Institute in Sustainable DevelopmentUMMISCO: International Unit of Mathematical and Computer Modeling of Complex Systems(afiliation to Sorbonne University for PhD students)Since September 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">² Associate professor in Computer Science , atGuangdong University of Foreign Studies (GDUFS) (Guangzhou, China) ( </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sist.gdufs.edu.cn/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> )School of Information Science and Technology - Software Engineering Group (SIST)August 2022 – August 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">² Assistant Professor in Data Science , atBeijing Normal University – Hong Kong Baptist University UIC United International College (Zhuhai, China) ( </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://uic.edu.cn/en/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> )Data Science group – Division of Science and Technology (DST)August 2019 – August 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">² Senior Research Fellow in applied computer science , atINRAE (LISIS lab) – Université Gustave Eiffel, Paris Area (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.inrae.fr/en</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.univ-gustave-eiffel.fr/en/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)Text & Knowledge Analytics groupJanuary 2011- July 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">² Senior Research Fellow in applied computer science , atINRAE (MIG lab) , Paris Area (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.inrae.fr/en</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)Text & Knowledge Analytics groupSeptember 2001-December 2010</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net activism and whistleblowing on YouTube: a text mining analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-022-13777-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining an English-Chinese parallel Dataset of Financial News</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziwei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guitao Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianlong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiwen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Humanities Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.9. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/johd.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rumour spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (1), pp.e0189080.1-27. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0189080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the Abstract a Mere Teaser? Evaluating Generosity of Article Abstracts in the Environmental Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3, pp.16 - 16. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frma.2018.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l'épidémiosurveillance apporte ou n'apporte pas encore à la moindre dépendance aux produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (Août), pp.81-91. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5138439824957573E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche semi-automatique pour la définition de motifs d'argumentation utilisés dans les résumés de projets scientifiques du domaine de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Cetro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Breucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde Eggermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Fouille de Données et Humanités Numériques, RNTI-SHS-2 (2), pp.47-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090607v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering and Relational Ambiguity: from Text Data to Natural Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (1), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding biomarkers in non-model species: literature mining of transcription factors involved in bovine embryo development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeniy Tiys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Ivanisenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Yudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ignatieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioData Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (12), [non paginé]. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-0381-5-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptus elongation in cattle: Genes, models and questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 134 (1-2), pp. 19-28. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2012.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of a web-based software platform for systems biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Science &amp; Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (3), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/jcsb.1000101e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Noun-Phrases Dynamics in Specialized Text Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (3), pp.212-228. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09296174.2010.485447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combinatorics-based data-mining approach to time-series microarray alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informacionnyj Vestnik VOGiS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (1), pp.109-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Mining, a Tool for Systems Biology or a Systems Biology Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Science &amp; Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (4), pp.216-218. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/jcsb.1000034e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal representation for gene networks: towards a qualitative temporal data mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.R. Schwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Mining and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (1), pp.36-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage d'un ensemble pré-structuré de concepts d'un domaine : l'outil Galex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathématiques et Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 148, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/msh.2788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of a Balanced Reference Corpus with a Wide Variety of Text Mining Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bokai Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xindi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACAI 2020: 2020 3rd International Conference on Algorithms, Computing and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Sanya China, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3446132.3446192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Женщины-исследователи в открытой научной коммуникации » (en français: Les femmes chercheuses dans l'espace ouvert de communication scientifique ou Open Access)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Sokolova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Zassoursky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Журналистика в 2017 году: творчество, профессия, индустрия" (en français: "Le journalisme en 2017 : innovation, métier, industrie")</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using smog-related data of Chinese Sina Weibo to explore correlation between health issues and relevant regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinran Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Natural Language Processing and Cognitive Science, (NLPCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Kraków, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des influences réciproques entre médias sociaux et médias traditionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">atelier Journalisme Computationnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal evolution of pathogen stresses in bread wheat in France: study of rusts and septoria coexistence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Stetzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. journée IDEEV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Gif-sur-Yvette, FRA. Université Paris Sud - Paris 11 (UP11), FRA. AgroParisTech, FRA. Institut National de la Recherche Agronomique (INRA). Institut de Recherche pour le Développement (IRD)., Oct 2015, Gif-sur-Yvette, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KASKAD : a plat-form to extract temporal and interaction relations for genes in texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Meszaros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">St. Petersburg International Workshop on NanoBioTechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, St. Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BELUGA : un outil pour l'analyse dynamique des connaissances de la littérature scientifique d'un domaine. Première application au cas des maladies à prions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion de Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning semantic classes for improving email classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIGHTEENTH INTERNATIONAL JOINT CONFERENCE ON ARTIFICIAL INTELLIGENCE - Text-Mining &amp; Link-Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marko Grobelnik ; Natasa Milic-Frayling, Aug 2003, acapulco, Mexico. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Term clusters labelling by consensus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales d'Analyse Statistique des Données Textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Discriminant Analysis for Lexical Semantic Tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Cybernetics and Systems Research (EMCSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Term Clusters Evaluation by MonteCarlo Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales d'Analyse Statistique des Données Textuelles (JADT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of clustering in a system of query reformulation. Presentation of Saros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rousselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Knowledge Acquisition, Modeling and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of four clustering methods used in text mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Machine Learning (ECML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, chemnitz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TeDE-OM: Text data extraction & OMics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-supervised Learning Approach to find equivalent long-string Organization Names</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Feugueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque- Forum PEPS EXIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Champs sur Marne, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la Chine et son empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bookelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, ISBN : 979-10-359-5730-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDHn 2018 atelier Sciences des Données et Humanités Numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de données textuelles sous R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions, 318 p., 2016, Collection Sciences cognitives (ISTE), 978-1-78406-107-4 (ebook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins informationnels et extraction d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science Publications, 288 p., 2013, 978-2746245075</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Needs and Information Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE, 269 p., 2013, Computer Engineering and IT series, 978-1-84821-515-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionary of 20,000 terms in science and computing with definitions (French, English, Russian). Publisher : La Maison du Dictionnaire CD-ROM. LexPro 3.0 ISBN 2-85608-154-1 1998.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Data Platform for Knowledge Access in Plant Health Domain : VESPA Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien T. Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Table-Binning Approach for Visualizing the Past</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">svcR: An R Package for Support Vector Clustering improved with Geometric Hashing applied to Lexical Pattern Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a Possible Similarity between Gene and Semantic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duplicate Detection with Efficient Language Models for Automatic Bibliographic Heterogeneous Data Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">x.ent: R Package for Entities and Relations Extraction based on Unsupervised Learning and Document Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille de textes et analyse des tendances thématiques d'une crise alimentaire. Cas des maladies à prions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mail classification with term clusters acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage statistique pour l'extraction de concepts à partir de textes : application au filtrage d'informations textuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_stic.gest. Université Louis Pasteur - Strasbourg I, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00006210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E19F0F53"/>
+    <w:nsid w:val="3810E938"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-turenne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1229-5590" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168615738" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/turenne_n_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sist.gdufs.edu.cn/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uic.edu.cn/en/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/en" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-gustave-eiffel.fr/en/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791712v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turenne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-022-13777-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614527v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziwei Chen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guitao Fan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianlong Li" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.62" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691934v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Turenne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189080" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01792860v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Ermakova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bordignon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Noel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2018.00016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593199v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138439824957573E12" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090607v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cetro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Breucker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Eggermont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920423v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189832v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Tiys" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ivanisenko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Yudin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ignatieva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0381-5-12" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373739v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A. Degrelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2012.08.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0NJ5CFQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641956v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/jcsb.1000101e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054488v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09296174.2010.485447" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653741v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/jcsb.1000034e" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660788v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654451v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Schwer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373767v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/msh.2788" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373795v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bokai Xu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyue Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xindi Xu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Liu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3446132.3446192" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691979v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Sokolova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Zassoursky" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691971v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinran Dang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691967v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mazoyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Viaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713759v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stetzler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373868v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislav Meszaros" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373884v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829044v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373944v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373905v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373953v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373962v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rousselot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373966v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousselot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02310298v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Feugueur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412831v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779893v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bookelis.com/sciences-humaines/52938-Comprendre-la-Chine-et-son-empire.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691918v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292349v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804243v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808646v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374003v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373972v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471081v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373979v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373977v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145489v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Corbi&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien T. Phan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373969v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Phan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828922v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825154v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006210v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-turenne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1229-5590" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168615738" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/turenne_n_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?hl=fr&amp;user=bT6mm6cAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sist.gdufs.edu.cn/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uic.edu.cn/en/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/en" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-gustave-eiffel.fr/en/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791712v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-022-13777-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614527v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziwei Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guitao Fan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianlong Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Li" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.62" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691934v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Turenne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189080" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01792860v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Ermakova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bordignon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Noel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2018.00016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593199v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138439824957573E12" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090607v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cetro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Breucker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Eggermont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920423v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189832v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Tiys" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ivanisenko" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Yudin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ignatieva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0381-5-12" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373739v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A. Degrelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2012.08.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0NJ5CFQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641956v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/jcsb.1000101e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054488v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09296174.2010.485447" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660788v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653741v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/jcsb.1000034e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654451v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Schwer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373767v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/msh.2788" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373795v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bokai Xu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyue Li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xindi Xu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Liu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3446132.3446192" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691979v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Sokolova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Zassoursky" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691971v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinran Dang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691967v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mazoyer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Viaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713759v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stetzler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373868v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislav Meszaros" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373884v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829044v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373944v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373905v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373953v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373962v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rousselot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373966v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousselot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412831v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02310298v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Feugueur" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779893v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bookelis.com/sciences-humaines/52938-Comprendre-la-Chine-et-son-empire.html" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691918v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292349v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808646v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804243v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374003v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145489v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Corbi&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien T. Phan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471081v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373979v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373977v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373972v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373969v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Phan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828922v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825154v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006210v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>