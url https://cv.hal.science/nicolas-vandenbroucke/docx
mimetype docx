--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -3932,248 +3932,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color space selection for color image segmentation by spectral clustering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jiambo Shi</w:t>
+                <w:t xml:space="preserve">Selection of color texture features from reduced size chromatic co-occurrence matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Porebski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Signal and Image Processing Applications (ICSIPA'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2009, unknown, Malaysia. pp.262 - 267, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICSIPA.2009.5478603⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2009, unknown, Malaysia. pp.273 - 278, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSIPA.2009.5478602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00732828v1</w:t>
+                <w:t xml:space="preserve">hal-00732826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of color texture features from reduced size chromatic co-occurrence matrices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Porebski</w:t>
+                <w:t xml:space="preserve">Color space selection for color image segmentation by spectral clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Busin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiambo Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Signal and Image Processing Applications (ICSIPA'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2009, unknown, Malaysia. pp.273 - 278, </w:t>
+              <w:t xml:space="preserve">, Nov 2009, unknown, Malaysia. pp.262 - 267, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSIPA.2009.5478602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICSIPA.2009.5478603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00732826v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neighborhood and Haralick feature extraction for color texture analysis</w:t>
               </w:r>
@@ -6964,193 +6964,193 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces couleurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N Vandenbroucke</w:t>
+                <w:t xml:space="preserve">Représentation de la couleur en analyse d’images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...1 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techniques de l'ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-s7602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01937694v1</w:t>
+                <w:t xml:space="preserve">hal-01937693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation de la couleur en analyse d’images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vandenbroucke</w:t>
+                <w:t xml:space="preserve">Les espaces couleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...8 lines deleted...]
-            </w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51257/a-v1-s7602⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01937693v1</w:t>
+                <w:t xml:space="preserve">hal-01937694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un algorithme de classification couleur. Application à la reconnaissance de joueurs de football, Colloque International sur le Traitement d'Images et les Systèmes de Vision Artificielle,</w:t>
               </w:r>
@@ -7481,51 +7481,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418225v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Porebski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souraya Ouaidar Hadir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gensane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vandenbroucke" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2025.112335" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074113v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam El Bergui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117965" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157245v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahed Alboody" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Sawan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Viudes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15143455" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533749v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Haddad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boudet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyrodie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poupart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22030724" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766412v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alimoussa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2022.08.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766407v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa El Fkihi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Oulad Haj Thami" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8080217" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110487v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hautecoeur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-020-02141-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031173v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Truong Hoang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hamad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging6060053" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032039v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.27.1.011010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031171v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Kalakech" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging4100112" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145224v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Busin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Macaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.2.023032" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794488v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-013-1418-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799371v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Losson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2013.03.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Q04KS1J-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852567v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ludovic.Macaire@univ-Lille1.Fr Macaire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.22.3.033016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732490v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-012-0291-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BPKX671N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732488v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1076-5670(07)00402-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937691v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-G&#233;rard Postaire" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2005.12.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPN6Z1RT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937695v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.206.2005.2.206-2782" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937698v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937703v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1077-3142(03)00025-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZML5KVHD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350126v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145466v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010259501220132" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150845v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68790-8_25" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031984v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alimoussa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thami" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Fkihi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007578704360443" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031140v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS.2016.7880063" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032041v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006128204760483" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031129v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367138" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031132v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367140" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108753v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ben Soltana" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Ahmad" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS.2014.7043325" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108745v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Bensoltana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031120v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738667" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732801v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586760" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732796v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732828v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiambo Shi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSIPA.2009.5478603" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732826v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSIPA.2009.5478602" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937687v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937686v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743780" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937689v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Busin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vandenbroucke" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-G Postaire" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tahon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.736737" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031114v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2007.4379358" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937690v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639388v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937696v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2004.1418725" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937713v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2000.899830" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937712v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937714v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2000.903622" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937722v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.1998.723452" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937726v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Gerard Postaire" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.280606" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937727v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieren" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1997.633237" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506929v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978174v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sellier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Doyen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981544v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585221123687" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157257v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498819v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alata" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Lecomte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imtnan-Ul-Haque Qazi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767465v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498823v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157352v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7799" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937683v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7603" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499027v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937684v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508335v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937694v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937693v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7602" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937724v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jg Postaire" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937728v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418225v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Porebski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souraya Ouaidar Hadir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gensane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vandenbroucke" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2025.112335" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074113v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam El Bergui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117965" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157245v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahed Alboody" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Sawan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Viudes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15143455" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533749v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Haddad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boudet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyrodie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poupart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22030724" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766412v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alimoussa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2022.08.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766407v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa El Fkihi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Oulad Haj Thami" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8080217" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110487v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hautecoeur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-020-02141-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031173v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Truong Hoang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hamad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging6060053" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032039v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.27.1.011010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031171v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Kalakech" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging4100112" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145224v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Busin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Macaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.2.023032" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794488v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-013-1418-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799371v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Losson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2013.03.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Q04KS1J-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852567v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ludovic.Macaire@univ-Lille1.Fr Macaire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.22.3.033016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732490v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-012-0291-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BPKX671N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732488v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1076-5670(07)00402-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937691v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-G&#233;rard Postaire" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2005.12.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPN6Z1RT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937695v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.206.2005.2.206-2782" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937698v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937703v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1077-3142(03)00025-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZML5KVHD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350126v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145466v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010259501220132" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150845v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68790-8_25" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031984v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alimoussa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thami" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Fkihi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007578704360443" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031140v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS.2016.7880063" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032041v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006128204760483" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031129v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367138" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031132v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367140" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108753v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ben Soltana" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Ahmad" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS.2014.7043325" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108745v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Bensoltana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031120v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738667" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732801v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586760" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732796v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732826v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSIPA.2009.5478602" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732828v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiambo Shi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSIPA.2009.5478603" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937687v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937686v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743780" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937689v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Busin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vandenbroucke" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-G Postaire" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tahon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.736737" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031114v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2007.4379358" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937690v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639388v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937696v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2004.1418725" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937713v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2000.899830" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937712v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937714v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2000.903622" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937722v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.1998.723452" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937726v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Gerard Postaire" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.280606" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937727v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieren" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1997.633237" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506929v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978174v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sellier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Doyen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981544v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585221123687" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157257v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498819v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alata" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Lecomte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imtnan-Ul-Haque Qazi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767465v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498823v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157352v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7799" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937683v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7603" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499027v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937684v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508335v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937693v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7602" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937694v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937724v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jg Postaire" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937728v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>