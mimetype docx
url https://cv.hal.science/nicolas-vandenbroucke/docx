--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -1842,85 +1842,73 @@
               <w:t xml:space="preserve">Pattern Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10044-012-0291-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Color spaces and image segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Busin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1939,208 +1927,208 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Imaging and Electron Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 151, pp.65-168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1076-5670(07)00402-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Color image segmentation by analysis of subset connectedness and color homogeneity properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack-Gérard Postaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 102 (1), pp.105--116. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2005.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cviu.2005.12.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colour space selection for unsupervised colour image segmentation by analysis of connectedness properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Busin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2149,304 +2137,304 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack-Gérard Postaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 20 (2), pp.70--77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2316/Journal.206.2005.2.206-2782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation d'images par classification spatio-colorimétrique des pixels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack-Gérard Postaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Color image segmentation by pixel classification in an adapted hybrid color space. Application to soccer image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack-Gérard Postaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 90 (2), pp.190--216. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1077-3142(03)00025-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1077-3142(03)00025-0⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2456,51 +2444,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Order and Difference Local Binary Pattern for Hyperspectral Texture Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam El Bergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2519,92 +2507,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twelfth International Conference on Image Processing Theory, Tools and Applications (IPTA 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IPTA59101.2023.10320002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering-based Sequential Feature Selection Approach for High Dimensional Data Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Alimoussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2649,317 +2637,317 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanaa El Fkihi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Computer Vision Theory and Applications (VISAPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Online Streaming, France. pp.122-132, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0010259501220132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi Color Channel vs. Multi Spectral Band Representations for Texture Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Porebski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25 th International Conference on Pattern Recognition, ICPR 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, (Virtual) Milano, Italy. pp.310-324, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-68790-8_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact Color Texture Representation by Feature Selection in Multiple Color Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alimoussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vandenbroucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Porebski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Alimoussa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alice Porebski</w:t>
+                <w:t xml:space="preserve">R. Thami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. El Fkihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VISAPP 2019 : 14th International Conference on Computer Vision Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.436-443, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0007578704360443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03031984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LBP parameter tuning for texture analysis of lace images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Truong Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2991,92 +2979,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hamad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 International Image Processing, Applications and Systems (IPAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, SFAX, Tunisia. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IPAS.2016.7880063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03031140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LBP Histogram Selection based on Sparse Representation for Color Texture Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Truong Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3108,92 +3096,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hamad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VISAPP 2017 : 12th International Conference on Computer Vision Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Porto, Portugal. pp.476-483, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0006128204760483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new LBP histogram selection score for color texture classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Kalakech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3225,92 +3213,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hamad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Orleans, France. pp.242-247, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IPTA.2015.7367138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03031129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast embedded selection approach for color texture classification using degraded LBP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Porebski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3329,343 +3317,343 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hamad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Orleans, France. pp.254-259, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IPTA.2015.7367140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03031132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture analysis of lace images using histogram and local binary patterns under rotation variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Ben Soltana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Porebski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vandenbroucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hamad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Image Processing, Applications and Systems conference (IEEE-IPAS'14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Sfax, Tunisia. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IPAS.2014.7043325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des descripteurs de texture LBP à la classification d'images de dentelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Bensoltana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Porebski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hamad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème édition du colloque CORESA (Compression et Représentation des Signaux Audiovisuels), Image, Groupement de recherche Informatique géométrique et graphique, réalité virtuelle et visualisation (GdR IG-RV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherche en Sciences et Technologies de l'Information et de la Communication (CReSTIC); Maison de la Simulation (MaSCA) de l'Université de Reims Champagne-Ardenne, Nov 2014, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LBP histogram selection for supervised color texture classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Porebski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3684,92 +3672,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hamad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 20th IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Melbourne, France. pp.3239-3243, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2013.6738667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03031120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of feature selection schemes for color texture classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Porebski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3788,92 +3776,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Workshops on Image Processing Theory, Tools and Applications (IEEE-IPTA'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Orléans, France. pp.32-37, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IPTA.2010.5586760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi color space approach for texture classification: experiments with outex, vistex and barktex image databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Porebski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3902,294 +3890,294 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Conference on Colour in Graphics, Imaging, and Vision and 12th International Symposium on Multispectral Colour Science 2010 (CGIV 2010/MCS'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Joensuu, Finland. pp.314-319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of color texture features from reduced size chromatic co-occurrence matrices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Porebski</w:t>
+                <w:t xml:space="preserve">Color space selection for color image segmentation by spectral clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Busin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiambo Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Signal and Image Processing Applications (ICSIPA'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2009, unknown, Malaysia. pp.273 - 278, </w:t>
+              <w:t xml:space="preserve">, Nov 2009, unknown, Malaysia. pp.262 - 267, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSIPA.2009.5478602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICSIPA.2009.5478603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00732826v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color space selection for color image segmentation by spectral clustering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jiambo Shi</w:t>
+                <w:t xml:space="preserve">Selection of color texture features from reduced size chromatic co-occurrence matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Porebski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Signal and Image Processing Applications (ICSIPA'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2009, unknown, Malaysia. pp.262 - 267, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICSIPA.2009.5478603⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2009, unknown, Malaysia. pp.273 - 278, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSIPA.2009.5478602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00732828v1</w:t>
+                <w:t xml:space="preserve">hal-00732826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neighborhood and Haralick feature extraction for color texture analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Porebski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4218,73 +4206,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Colour in Graphics, Imaging, and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Unknown, Unknown Region. pp.316--321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haralick feature extraction from LBP images for color texture classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Porebski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4303,222 +4291,222 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image Processing Theory, Tools and Applications, 2008. IEEE IPTA 2008. First Workshops On</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Unknown, Unknown Region. pp.1--8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IPTA.2008.4743780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flaw detection on decorated glasses by color image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Busin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Busin</w:t>
+                <w:t xml:space="preserve">N Vandenbroucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Vandenbroucke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Macaire</w:t>
+                <w:t xml:space="preserve">J-G Postaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Tahon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eighth International Conference on Quality Control by Artificial Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Unknown, Unknown Region. pp.63560F, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.736737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative Feature Selection for Color Texture Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Porebski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4537,92 +4525,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, San Antonio, United States. pp.III - 509-III - 512, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2007.4379358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03031114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale space filter based on homogeneity degree for color image segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Busin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4631,106 +4619,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-G Postaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Colour in Graphics, Imaging, and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Unknown, Unknown Region. pp.12--17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Color space selection for unsupervised color image segmentation by analysis of connectedness properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Busin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4739,106 +4727,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack-Gérard Postaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Complex Systems Intelligence and Modern Technological Applications (CSIMTA’04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03639388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Color space selection for unsupervised color image segmentation by histogram multi-thresholding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Busin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4847,721 +4835,721 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack-Gérard Postaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2004 International Conference on Image Processing (ICIP 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Singapour, Singapore. pp.203--206, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2004.1418725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised color texture feature extraction and selection for soccer image segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-G Postaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image Processing, 2000. Proceedings. 2000 International IEEE Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Unknown, Unknown Region. pp.800--803, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2000.899830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Color systems coding for color image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack-Gérard Postaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Color in Graphics and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Unknown, Unknown Region. pp.180--185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Color image segmentation by supervised pixel classification in a color texture feature space. Application to soccer image segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-G Postaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition, 2000. Proceedings. 15th International IEEE Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Unknown, Unknown Region. pp.621--624, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICPR.2000.903622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Color pixels classification in an hybrid color space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-G Postaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image Processing, 1998. ICIP 98. Proceedings. 1998 International IEEE Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Unknown, Unknown Region. pp.176--180, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.1998.723452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soccer player recognition by pixel classification in a hybrid color space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack-Gerard Postaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithms for Multispectral and Hyperspectral Imagery III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Unknown, Unknown Region. pp.23--34, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.280606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of a color classification to soccer players tracking with snakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vieren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-G Postaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems, Man, and Cybernetics, 1997. Computational Cybernetics and Simulation., 1997 IEEE International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Unknown, Unknown Region. pp.3660--3665, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSMC.1997.633237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5571,51 +5559,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système d'imagerie hyperspectrale embarqué sur un véhicule téléopéré aquatique pour la détection et l'identification automatique de déchets marins flottants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5674,198 +5662,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Régionales Drones et Véhicules Autonomes (JRDVA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark dataset and classification of marine plastic waste acquired by a remote hyperspectral imaging system embedded on an aquatic drone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam El Bergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Porebski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vandenbroucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Périne Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Edition of the International Conference MICRO 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Lanzarote Canary Islands, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of two automatic image-processing approaches for oligoclonal band detection: an expert system and a deep learning model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5914,92 +5902,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th Congress of the European Committee for Treatment and Research in Multiple Sclerosis – ECTRIMS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Amsterdam, Netherlands. Multiple Sclerosis Journal, 28 (3S), pp.130-691, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/13524585221123687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Feature Clustering-Based Sequential Selection Approach for Color Texture Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Alimoussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6054,51 +6042,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Machine Learning Methods for Computer Vision Applications (ICMLMCVA 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6108,391 +6096,391 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descripteurs de textures couleur</w:t>
+                <w:t xml:space="preserve">Color Texture Attributes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Alata</w:t>
+                <w:t xml:space="preserve">Christèle Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Porebski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christèle Lecomte</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Christine Fernandez-Maloigne; Ludovic Macaire; Frédérique Robert-Inacio. </w:t>
+              <w:t xml:space="preserve">Fernandez-Maloigne, Christine;; Robert-Inacio, frédérique;; Macaire, Ludovic;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imagerie couleur numérique : Avancées et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chapitre 7, Hermès-Lavoisier, pp.227-266, 2012, Collection Traité IC2. Série Traitement du signal et de l'image, 2746232057</w:t>
+              <w:t xml:space="preserve">Digital Color Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE; J. Wiley, pp.193-240, 2012, 9781848213470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05498819v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color Texture Attributes</w:t>
+                <w:t xml:space="preserve">Descripteurs de textures couleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Alata</w:t>
+                <w:t xml:space="preserve">Christèle Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Porebski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christèle Lecomte</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fernandez-Maloigne, Christine;; Robert-Inacio, frédérique;; Macaire, Ludovic;. </w:t>
+              <w:t xml:space="preserve">Christine Fernandez-Maloigne; Ludovic Macaire; Frédérique Robert-Inacio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Color Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE; J. Wiley, pp.193-240, 2012, 9781848213470</w:t>
+              <w:t xml:space="preserve">Imagerie couleur numérique : Avancées et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapitre 7, Hermès-Lavoisier, pp.227-266, 2012, Collection Traité IC2. Série Traitement du signal et de l'image, 2746232057</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767465v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de séquences d’images couleur de matchs de football pour le suivi des joueurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vieren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack-Gérard Postaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Trémeau; Christine Fernandez-Maloigne; Pierre Bonton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image numérique couleur - de l’acquisition au traitement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 9.3, Dunod, pp.342-352, 2004, Sciences Sup, 2100068431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6502,129 +6490,129 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de vision industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.Réf : S7799 v1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v1-s7799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle d'aspect par vision linéaire couleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Busin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6643,92 +6631,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v1-s7603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation numérique des couleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6744,73 +6732,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de l’Ecole d’Hiver sur l’Imagerie Numérique Couleur (EHINC’09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.26-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attributs de texture couleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Porebski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6839,73 +6827,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de l’Ecole d’Hiver sur l’Imagerie Numérique Couleur (EHINC’09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.95-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection automatique d’attributs pour la classification de textures couleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Porebski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6934,407 +6922,407 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Onzième congrès francophone des jeunes chercheurs en vision par ordinateur (ORASIS’07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation de la couleur en analyse d’images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vandenbroucke</w:t>
+                <w:t xml:space="preserve">Les espaces couleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...17 lines deleted...]
-            </w:hyperlink>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01937693v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces couleurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N Vandenbroucke</w:t>
+                <w:t xml:space="preserve">Représentation de la couleur en analyse d’images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...1 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techniques de l'ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-s7602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01937694v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un algorithme de classification couleur. Application à la reconnaissance de joueurs de football, Colloque International sur le Traitement d'Images et les Systèmes de Vision Artificielle,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jg Postaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998, pp.121--133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi automatique de personnes en mouvement par analyse d'images couleurs successives. Application au suivi de joueurs de football. 16∞ Colloque sur le traitement du signal et des images.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vieren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId163"/>
+      <w:footerReference w:type="default" r:id="rId162"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7481,51 +7469,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418225v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Porebski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souraya Ouaidar Hadir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gensane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vandenbroucke" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2025.112335" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074113v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam El Bergui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117965" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157245v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahed Alboody" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Sawan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Viudes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15143455" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533749v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Haddad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boudet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyrodie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poupart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22030724" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766412v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alimoussa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2022.08.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766407v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa El Fkihi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Oulad Haj Thami" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8080217" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110487v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hautecoeur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-020-02141-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031173v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Truong Hoang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hamad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging6060053" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032039v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.27.1.011010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031171v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Kalakech" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging4100112" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145224v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Busin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Macaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.2.023032" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794488v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-013-1418-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799371v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Losson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2013.03.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Q04KS1J-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852567v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ludovic.Macaire@univ-Lille1.Fr Macaire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.22.3.033016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732490v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-012-0291-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BPKX671N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732488v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1076-5670(07)00402-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937691v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-G&#233;rard Postaire" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2005.12.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPN6Z1RT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937695v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.206.2005.2.206-2782" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937698v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937703v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1077-3142(03)00025-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZML5KVHD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350126v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145466v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010259501220132" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150845v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68790-8_25" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031984v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alimoussa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thami" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Fkihi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007578704360443" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031140v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS.2016.7880063" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032041v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006128204760483" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031129v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367138" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031132v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367140" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108753v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ben Soltana" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Ahmad" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS.2014.7043325" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108745v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Bensoltana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031120v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738667" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732801v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586760" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732796v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732826v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSIPA.2009.5478602" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732828v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiambo Shi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSIPA.2009.5478603" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937687v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937686v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743780" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937689v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Busin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vandenbroucke" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-G Postaire" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tahon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.736737" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031114v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2007.4379358" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937690v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639388v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937696v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2004.1418725" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937713v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2000.899830" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937712v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937714v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2000.903622" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937722v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.1998.723452" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937726v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Gerard Postaire" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.280606" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937727v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieren" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1997.633237" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506929v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978174v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sellier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Doyen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981544v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585221123687" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157257v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498819v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alata" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Lecomte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imtnan-Ul-Haque Qazi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767465v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498823v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157352v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7799" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937683v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7603" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499027v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937684v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508335v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937693v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7602" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937694v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937724v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jg Postaire" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937728v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418225v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Porebski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souraya Ouaidar Hadir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gensane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vandenbroucke" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2025.112335" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074113v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam El Bergui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117965" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157245v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahed Alboody" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Sawan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Viudes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15143455" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533749v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Haddad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boudet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyrodie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poupart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22030724" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766412v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alimoussa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2022.08.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766407v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa El Fkihi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Oulad Haj Thami" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8080217" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110487v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hautecoeur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-020-02141-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031173v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Truong Hoang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hamad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging6060053" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032039v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.27.1.011010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031171v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Kalakech" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging4100112" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145224v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Busin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Macaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.2.023032" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794488v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-013-1418-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799371v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Losson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2013.03.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Q04KS1J-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852567v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ludovic.Macaire@univ-Lille1.Fr Macaire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.22.3.033016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732490v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-012-0291-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732488v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1076-5670(07)00402-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937691v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-G&#233;rard Postaire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2005.12.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPN6Z1RT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937695v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.206.2005.2.206-2782" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937698v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937703v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1077-3142(03)00025-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZML5KVHD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350126v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145466v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010259501220132" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150845v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68790-8_25" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031984v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alimoussa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thami" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Fkihi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007578704360443" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031140v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS.2016.7880063" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032041v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006128204760483" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031129v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367138" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031132v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367140" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108753v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ben Soltana" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Ahmad" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS.2014.7043325" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108745v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Bensoltana" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031120v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738667" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732801v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586760" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732796v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732828v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiambo Shi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSIPA.2009.5478603" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732826v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSIPA.2009.5478602" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937687v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937686v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743780" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937689v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Busin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vandenbroucke" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-G Postaire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tahon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.736737" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031114v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2007.4379358" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937690v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639388v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937696v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2004.1418725" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937713v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2000.899830" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937712v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937714v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2000.903622" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937722v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.1998.723452" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937726v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Gerard Postaire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.280606" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937727v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieren" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1997.633237" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506929v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978174v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sellier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Doyen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981544v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585221123687" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157257v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767465v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alata" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Lecomte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imtnan-Ul-Haque Qazi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498819v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498823v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157352v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7799" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937683v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7603" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499027v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937684v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508335v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937694v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937693v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7602" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937724v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jg Postaire" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937728v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>