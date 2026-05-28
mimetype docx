--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -3920,248 +3920,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color space selection for color image segmentation by spectral clustering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jiambo Shi</w:t>
+                <w:t xml:space="preserve">Selection of color texture features from reduced size chromatic co-occurrence matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Porebski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Signal and Image Processing Applications (ICSIPA'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2009, unknown, Malaysia. pp.262 - 267, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICSIPA.2009.5478603⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2009, unknown, Malaysia. pp.273 - 278, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSIPA.2009.5478602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00732828v1</w:t>
+                <w:t xml:space="preserve">hal-00732826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of color texture features from reduced size chromatic co-occurrence matrices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Porebski</w:t>
+                <w:t xml:space="preserve">Color space selection for color image segmentation by spectral clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Busin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiambo Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Signal and Image Processing Applications (ICSIPA'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2009, unknown, Malaysia. pp.273 - 278, </w:t>
+              <w:t xml:space="preserve">, Nov 2009, unknown, Malaysia. pp.262 - 267, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSIPA.2009.5478602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICSIPA.2009.5478603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00732826v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neighborhood and Haralick feature extraction for color texture analysis</w:t>
               </w:r>
@@ -6104,51 +6104,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color Texture Attributes</w:t>
+                <w:t xml:space="preserve">Descripteurs de textures couleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alata</w:t>
@@ -6176,104 +6176,104 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Porebski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fernandez-Maloigne, Christine;; Robert-Inacio, frédérique;; Macaire, Ludovic;. </w:t>
+              <w:t xml:space="preserve">Christine Fernandez-Maloigne; Ludovic Macaire; Frédérique Robert-Inacio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Color Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE; J. Wiley, pp.193-240, 2012, 9781848213470</w:t>
+              <w:t xml:space="preserve">Imagerie couleur numérique : Avancées et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapitre 7, Hermès-Lavoisier, pp.227-266, 2012, Collection Traité IC2. Série Traitement du signal et de l'image, 2746232057</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767465v1</w:t>
+                <w:t xml:space="preserve">hal-05498819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descripteurs de textures couleur</w:t>
+                <w:t xml:space="preserve">Color Texture Attributes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alata</w:t>
@@ -6301,80 +6301,80 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Porebski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Christine Fernandez-Maloigne; Ludovic Macaire; Frédérique Robert-Inacio. </w:t>
+              <w:t xml:space="preserve">Fernandez-Maloigne, Christine;; Robert-Inacio, frédérique;; Macaire, Ludovic;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imagerie couleur numérique : Avancées et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chapitre 7, Hermès-Lavoisier, pp.227-266, 2012, Collection Traité IC2. Série Traitement du signal et de l'image, 2746232057</w:t>
+              <w:t xml:space="preserve">Digital Color Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE; J. Wiley, pp.193-240, 2012, 9781848213470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05498819v1</w:t>
+                <w:t xml:space="preserve">hal-00767465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de séquences d’images couleur de matchs de football pour le suivi des joueurs</w:t>
               </w:r>
@@ -6952,193 +6952,193 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces couleurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N Vandenbroucke</w:t>
+                <w:t xml:space="preserve">Représentation de la couleur en analyse d’images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...1 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techniques de l'ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-s7602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01937694v1</w:t>
+                <w:t xml:space="preserve">hal-01937693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation de la couleur en analyse d’images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vandenbroucke</w:t>
+                <w:t xml:space="preserve">Les espaces couleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...8 lines deleted...]
-            </w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51257/a-v1-s7602⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01937693v1</w:t>
+                <w:t xml:space="preserve">hal-01937694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un algorithme de classification couleur. Application à la reconnaissance de joueurs de football, Colloque International sur le Traitement d'Images et les Systèmes de Vision Artificielle,</w:t>
               </w:r>
@@ -7469,51 +7469,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418225v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Porebski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souraya Ouaidar Hadir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gensane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vandenbroucke" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2025.112335" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074113v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam El Bergui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117965" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157245v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahed Alboody" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Sawan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Viudes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15143455" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533749v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Haddad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boudet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyrodie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poupart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22030724" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766412v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alimoussa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2022.08.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766407v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa El Fkihi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Oulad Haj Thami" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8080217" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110487v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hautecoeur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-020-02141-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031173v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Truong Hoang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hamad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging6060053" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032039v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.27.1.011010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031171v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Kalakech" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging4100112" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145224v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Busin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Macaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.2.023032" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794488v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-013-1418-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799371v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Losson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2013.03.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Q04KS1J-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852567v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ludovic.Macaire@univ-Lille1.Fr Macaire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.22.3.033016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732490v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-012-0291-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732488v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1076-5670(07)00402-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937691v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-G&#233;rard Postaire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2005.12.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPN6Z1RT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937695v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.206.2005.2.206-2782" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937698v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937703v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1077-3142(03)00025-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZML5KVHD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350126v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145466v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010259501220132" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150845v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68790-8_25" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031984v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alimoussa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thami" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Fkihi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007578704360443" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031140v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS.2016.7880063" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032041v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006128204760483" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031129v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367138" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031132v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367140" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108753v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ben Soltana" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Ahmad" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS.2014.7043325" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108745v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Bensoltana" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031120v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738667" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732801v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586760" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732796v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732828v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiambo Shi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSIPA.2009.5478603" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732826v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSIPA.2009.5478602" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937687v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937686v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743780" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937689v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Busin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vandenbroucke" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-G Postaire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tahon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.736737" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031114v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2007.4379358" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937690v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639388v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937696v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2004.1418725" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937713v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2000.899830" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937712v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937714v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2000.903622" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937722v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.1998.723452" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937726v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Gerard Postaire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.280606" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937727v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieren" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1997.633237" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506929v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978174v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sellier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Doyen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981544v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585221123687" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157257v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767465v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alata" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Lecomte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imtnan-Ul-Haque Qazi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498819v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498823v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157352v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7799" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937683v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7603" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499027v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937684v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508335v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937694v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937693v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7602" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937724v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jg Postaire" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937728v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418225v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Porebski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souraya Ouaidar Hadir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gensane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vandenbroucke" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2025.112335" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074113v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam El Bergui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117965" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157245v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahed Alboody" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Sawan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Viudes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15143455" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533749v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Haddad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boudet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyrodie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poupart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22030724" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766412v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alimoussa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2022.08.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766407v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa El Fkihi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Oulad Haj Thami" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8080217" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110487v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hautecoeur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-020-02141-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031173v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Truong Hoang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hamad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging6060053" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032039v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.27.1.011010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031171v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Kalakech" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging4100112" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145224v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Busin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Macaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.2.023032" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794488v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-013-1418-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799371v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Losson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2013.03.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Q04KS1J-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852567v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ludovic.Macaire@univ-Lille1.Fr Macaire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.22.3.033016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732490v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-012-0291-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732488v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1076-5670(07)00402-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937691v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-G&#233;rard Postaire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2005.12.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPN6Z1RT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937695v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.206.2005.2.206-2782" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937698v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937703v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1077-3142(03)00025-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZML5KVHD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350126v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145466v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010259501220132" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150845v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68790-8_25" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031984v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alimoussa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thami" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Fkihi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007578704360443" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031140v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS.2016.7880063" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032041v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006128204760483" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031129v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367138" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031132v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367140" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108753v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ben Soltana" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Ahmad" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS.2014.7043325" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108745v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Bensoltana" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031120v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738667" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732801v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586760" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732796v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732826v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSIPA.2009.5478602" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732828v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiambo Shi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSIPA.2009.5478603" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937687v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937686v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743780" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937689v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Busin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vandenbroucke" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-G Postaire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tahon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.736737" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031114v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2007.4379358" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937690v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639388v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937696v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2004.1418725" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937713v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2000.899830" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937712v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937714v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2000.903622" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937722v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.1998.723452" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937726v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Gerard Postaire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.280606" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937727v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieren" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1997.633237" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506929v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978174v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sellier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Doyen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981544v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585221123687" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157257v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498819v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alata" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Lecomte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imtnan-Ul-Haque Qazi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767465v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498823v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157352v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7799" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937683v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7603" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499027v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937684v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508335v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937693v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7602" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937694v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937724v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jg Postaire" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937728v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>