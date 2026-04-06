--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Vanderesse </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroCT X-ray profile of dental biomaterials as a tool for identification in forensic odontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Colard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Science International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 379, pp.112765. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.forsciint.2025.112765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La microtomographie pour les sciences du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Société des Naturalistes et Archéologues du Nord de la Meuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the bone–sedimentary matrix interface and its influence on mechanical cleaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Valtierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Díaz-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor del Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Á. Moreno-Ibáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.70042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Grotte du Bison Neandertals (Arcy-sur-Cure, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Beauval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 199, pp.103631. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2024.103631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Histotaphonomy: A Pilot Study Using Image Analysis for Quantitative Scoring of Bone Diagenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Trenchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien van de Vijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (3), pp.e3404. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.3404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enamel–dentine junction morphology reveals population replacement and mobility in the late prehistoric Middle Nile Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thibeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Varadzinová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatella Usai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley Ambrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (15), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2419122122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning-Based Computer Vision Is Not Yet the Answer to Taphonomic Equifinality in Bone Surface Modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lloyd Austin Courtenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Applications in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/jcaa.145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How geographical origin and dietary habits interact with the shape of cortical mandibular sections? A geometric morphometrics study in an archaeological context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hadrien Decaup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Garot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Oral Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 161, pp.105938. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.archoralbio.2024.105938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Life History of Past Populations through Hypercementosis: Insights into Cementum Apposition Patterns and Possible Etiologies Using Micro-CT and Confocal Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel D’incau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (1), pp.43. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology13010043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution 3D images of sediment cores as powerful tool for exploring foraminiferal microhabitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Moller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Guilhermic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 191, pp.102394. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2024.102394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des approches histologiques et micro-tomographiques pour l’étude de la diagenèse osseuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Trenchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien van de Vijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Analyses invasives, micro-invasives et non-invasives des vestiges anthropobiologiques, 36 (1), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.14092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How geographical origin and dietary habits interact with the shape of cortical mandibular sections? A geometric morphometrics study in an archaeological context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hadrien Decaup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Garot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Oral Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 161, pp.105938. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.archoralbio.2024.105938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From hunter‐gatherers to food producers: New dental insights into the Nile Valley population history (Late Paleolithic–Neolithic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thibeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Varadzinová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley H Ambrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Biological Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.24948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Quina side: A Neanderthal bone industry at Chez-Pinaud site, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Plisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (6), pp.e0284081. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0284081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the learning of evolutionary anthropology skills by combining student‐active teaching with actual and virtual immersion of Master's students in fieldwork, laboratory practice, and dissemination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryelle Bessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (4), pp.e8825. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.8825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the characterization of roughness and geometrical irregularities of additively manufactured single titanium-alloy struts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Nuño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Yánez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Hof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.102731. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2022.102731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not so unusual Neanderthal bone tools: new examples from Abri Lartet, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elspeth Ready</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Plisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (10), pp.200. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-022-01674-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effects on high temperature oxidation of MCrAlY coatings processed via APS and HVOF depositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kalush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 440, pp.128483. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2022.128483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture mechanism of TiN coatings on Ti-6Al-4V substrates: Role of interfaces and of the residual stress depth profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Herrera-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bousser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 426 (1), pp.127747. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2021.127747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue properties of continuous wave and pulsed wave laser cold-wire welding of thick section AA6005-T6 aluminum alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Iben Houria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mirakhorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 147, pp.106184. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2021.106184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of the Interlaminar Fracture Toughness of Unidirectional Flax/Epoxy Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousef Saadati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (2), pp.66. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs4020066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of porosities on brazed martensitic steel tensile properties: 2D and 3D pre-mortem vs post-mortem characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160, pp.110084. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2019.110084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic to nanoscopic in situ investigation on yielding mechanisms in ultrafine grained medium Mn steels: Role of the austenite-ferrite interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binhan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rama Srinivas Varanasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenwen Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 178, pp.10-25. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2019.07.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IN-PLANE and out-of-plane deformation at the SUB-GRAIN scale in polycrystalline materials assessed by confocal microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.M. Pollock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 169, pp.260-274. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2019.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue performances of FSW and GMAW aluminum alloys welded joints: Competition between microstructural and structural-contact-fretting crack initiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 116, pp.20-233. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2018.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817610v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of deformation heterogeneities in additive manufactured lattice materials by Digital Image Correlation: Strain maps analysis and reliability assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nuño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 86, pp.397-408. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2018.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Assessment of High Heating Rates in Induction Heating with Temperature-Sensitive Lacquers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Larregain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (8), pp.3831-3843. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11665-018-3499-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macro-defects characterization in cast CA-6NM martensitic stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilan Meimandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Viens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 124, pp.31-39. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2016.11.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis characterization of periodic porous materials produced by additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quevedo González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nuño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92, pp.767-778. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2015.12.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter‐ and intragranular delta phase quantitative characterization in Inconel 718 by means of image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 261 (1), pp.79-87. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jmi.12317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution mapping of strain localization near twin boundaries in a nickel-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.M. Pollock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 98, pp.29-42. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2015.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for Accurate Surface Temperature Measurements During Fast Induction Heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Larregain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Arkinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (7), pp.1907-1913. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11665-013-0527-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microtomographic study and finite element analysis of the porosity harmfulness in a cast aluminium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chabod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (12), pp.1514--1525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Porosity on the Fatigue Life of a Cast Al Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Chabod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Measurements, Modeling, and Metrology, Volume 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.55--61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par microtomographie de la nocivité de la porosité sur la tenue en fatigue de pièces en Al-Si9Cu3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chabod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jy Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Vanderesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonderie, Fondeur d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 290, pp.13--24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional microtomographic study of Widmanstätten microstructures in an alpha/beta titanium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Darrieulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Montheillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Moreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 58 (6), pp.512-515. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2007.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel-die compression at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desrayaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Girard Insardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Darrieulat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 476 (1-2), pp.322-332. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2007.04.118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00475608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for needles in a haystack: AI assisted detection of foraminifera in CT-scanned sedimentary cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Karpinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geofffroy Couasnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Nardelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective Biodiversité &amp; IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille virtuelle d’urnes funéraires assistée par IA : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IA et innovations numériques : usages et enjeux en archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAP, Nov 2025, Chartres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI assisted detection of foraminifera in µCT-scanned sediment cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Karpinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Couasnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS Foraminifera Spring Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bony labyrinth morphology reveals deep population history and isolation in prehistoric northeastern Africa (44–3 ka)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Velemínský</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Urciuoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Varadzinová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESHE 2025, European Society for the study of Human Evolution, Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the early Holocene Nile Valley biological diversity: a comparison of different 3D geometric morphometrics approaches on the enamel-dentine junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thibeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Varadzinová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley H Ambrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the American Association of Biological Anthropologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Los angeles, France. pp.112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning assisted segmentation of ct-scanned ancient bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan Bizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30TH EAA ANNUAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAA, Aug 2024, Roma Sapienza Università, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental adaptive traits to herbivory in Plio-Pleistocene African wild pigs: new analyses of enamel complexity and thickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Palacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deming Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Virtual Conference for Women Archaeologists and Paleontologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Early-Career Women Archaeologists and Paleontologists (AWAP), Mar 2024, On Line, France. pp.978-2-9593099-0-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age effect on trabecular bone organisation under insertional cortical osteolysis(ico): 3d-μct analysis of enthesial changes on a juvenile osteoarchaeological sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30TH EAA ANNUAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAA, Aug 2024, Roma Sapienza Università, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICAZ Stable Isotopes in Zooarchaeology Working Group Beyond the baseline: Broadening stable isotopic horizons in zooarchaeology -Reconstructing paleoseasonality is important to understand ecosystem dynamics in ancient times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deming Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ Stable Isotopes in Zooarchaeology Working Group -Beyond the baseline: Broadening stable isotopic horizons in zooarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of post-processing on surface roughness of additively manufactured TI5553 lattice structures using X-ray computed microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shamim Pourrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Hof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Society for Mechanical Engineering International Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Sherbrooke, France. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17118/11143/20637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA-SeReOs, an interdisciplinary project towards the automatic segmentation of CT-scanned ancient bone remains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan Bizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMAHA : 1st international conference on artificIAl Intelligence and applied MAthematics for History and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPAM; INRIA Côte d'Azur; I3S, Nov 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontation des approches histologique et micro- tomographique pour l’étude de la diagenèse osseuse : application aux vestiges anthropobiologiques de l’ancien cimetière de Koekelberg (Belgique, XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Trenchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien van de Vijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1848èmes journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.11439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Defects in Materials Using Deep Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Boyadjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Toews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAR 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, VIRTUAL CONFERENCE, United States. pp.293-306, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-50347-5_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution-digital image correlation techniques to assess slip events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agathe Charpagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Colloquium on Theoretical and Experimental Micro-Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-grain scale elastic and plastic deformations in polycrystalline metallic alloys assessed via digital image correlation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and global mechanical properties of lattice materials for orthopaedic implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Nuño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Biennial Meeting of the Canadian Society for Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canadian Society for Biomechanics, Aug 2018, Halifax (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of porous TI-6AL-4V structures made by selective laser sintering for intervertebral cages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Galvez-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Aguilo Lafarga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quevedo González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Congress of the European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sevilla (Spain), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the building orientation on mechanical properties of porous structures made by additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Aguilo Lafarga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Galvez-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quevedo González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Congress of the European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Biomechanics, Jul 2017, Sevilla (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring sub-grain scale elastic and plastic deformations in polycrystalline metallic alloy by electron microscopy digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samaneh Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Microscopy &amp; Cytometry Symposium 2017; CMCS2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking defects found by non-destructive testing in stainless steel castings to the fatigue analysis of hydraulic turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilan Meimandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Viens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Fatigue Design and Material Defects (FDMD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lecco, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature history modeling and validation of fast induction hardening process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Senhaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Larregain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on heating by electromagnetic sources hes16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Padova, Italy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and simulation of manufacturing irregularities of additive manufactured well-ordered porous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Quevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Nuño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Manufacturing Canada (AMC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montreal (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopic strain and crystal rotation measurement within metallurgical grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Villechaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Materials Structure &amp; Micromechanics of Fracture (MSMF-7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Brno (Rép. Tchèque), Czech Republic. pp.493-496, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.592-593.493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression plane à chaud d'un alliage de zirconium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desrayaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darrieulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Montheillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dijon, France. pp.édition sur DVD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of taphonomic surface alterations of bone on geometric morphometrics analyses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Corselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société Anthropologique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France. Bulletins et mémoires de la Société d’Anthropologie de Paris, 37 (S), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infant death during the Iron Age: The case of El Palomar (Oliete, Iberian Peninsula)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Lucas-Aragay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Le Cabec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Rack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bratislav Lukić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Conference of the Society for the Study of Childhood in the Past (SSCIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction and measurement of apparent elastic moduli in porous additive manufactured materials for new generation of hip implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quevedo González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Nuño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Biomaterials Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montreal (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécropole ouest de Boutae : une occupation Burgonde à Annecy (39-41, avenue des Romains)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Rouzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gabayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Deguilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Tremblay-Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Auvergne Rhône-Alpes; Inrap; PACEA - De la Préhistoire à l'Actuel : Culture, Environnement et Anthropologie; Arar - Archéologie et Archéométrie. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8 - Près des pas, un ours… Avancée des recherches concernant l’hémi-mandibule prélevée en 2021 par F. Maksud. In : Jaubert J., Verheyden S. (Dir.) & Soulier M. et al. Grotte de Bruniquel (Bruniquel, Tarn-et-Garonne). Rapport intermédiaire 2022 d’opération archéologique programmée. Triennale 2022-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Occitanie (Toulouse). 2022, pp.95-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie et déformation à chaud de microstructures lamellaires dans les alliages de zirconium et de titane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Ecole Nationale Supérieure des Mines de Saint-Etienne, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00356622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId270"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Vanderesse </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enthèses immatures et ostéolyses corticales : apports de l’analyse microarchitecturale à la compréhension des contraintes biomécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 38 (s), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15him⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05573533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroCT X-ray profile of dental biomaterials as a tool for identification in forensic odontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Colard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Science International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 379, pp.112765. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.forsciint.2025.112765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La microtomographie pour les sciences du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Société des Naturalistes et Archéologues du Nord de la Meuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the bone–sedimentary matrix interface and its influence on mechanical cleaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Valtierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Díaz-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor del Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Á. Moreno-Ibáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.70042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Grotte du Bison Neandertals (Arcy-sur-Cure, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Beauval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 199, pp.103631. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2024.103631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Histotaphonomy: A Pilot Study Using Image Analysis for Quantitative Scoring of Bone Diagenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Trenchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien van de Vijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (3), pp.e3404. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.3404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enamel–dentine junction morphology reveals population replacement and mobility in the late prehistoric Middle Nile Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thibeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Varadzinová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatella Usai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley Ambrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (15), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2419122122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning-Based Computer Vision Is Not Yet the Answer to Taphonomic Equifinality in Bone Surface Modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lloyd Austin Courtenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Applications in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/jcaa.145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How geographical origin and dietary habits interact with the shape of cortical mandibular sections? A geometric morphometrics study in an archaeological context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hadrien Decaup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Garot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Oral Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 161, pp.105938. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.archoralbio.2024.105938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Life History of Past Populations through Hypercementosis: Insights into Cementum Apposition Patterns and Possible Etiologies Using Micro-CT and Confocal Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel D’incau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (1), pp.43. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology13010043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution 3D images of sediment cores as powerful tool for exploring foraminiferal microhabitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Moller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Guilhermic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 191, pp.102394. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2024.102394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des approches histologiques et micro-tomographiques pour l’étude de la diagenèse osseuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Trenchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien van de Vijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Analyses invasives, micro-invasives et non-invasives des vestiges anthropobiologiques, 36 (1), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.14092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From hunter‐gatherers to food producers: New dental insights into the Nile Valley population history (Late Paleolithic–Neolithic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thibeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Varadzinová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley H Ambrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Biological Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.24948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How geographical origin and dietary habits interact with the shape of cortical mandibular sections? A geometric morphometrics study in an archaeological context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hadrien Decaup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Garot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Oral Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 161, pp.105938. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.archoralbio.2024.105938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Quina side: A Neanderthal bone industry at Chez-Pinaud site, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Plisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (6), pp.e0284081. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0284081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the learning of evolutionary anthropology skills by combining student‐active teaching with actual and virtual immersion of Master's students in fieldwork, laboratory practice, and dissemination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryelle Bessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (4), pp.e8825. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.8825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the characterization of roughness and geometrical irregularities of additively manufactured single titanium-alloy struts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Nuño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Yánez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Hof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.102731. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2022.102731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not so unusual Neanderthal bone tools: new examples from Abri Lartet, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elspeth Ready</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Plisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (10), pp.200. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-022-01674-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effects on high temperature oxidation of MCrAlY coatings processed via APS and HVOF depositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kalush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 440, pp.128483. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2022.128483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture mechanism of TiN coatings on Ti-6Al-4V substrates: Role of interfaces and of the residual stress depth profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Herrera-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bousser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 426 (1), pp.127747. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2021.127747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue properties of continuous wave and pulsed wave laser cold-wire welding of thick section AA6005-T6 aluminum alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Iben Houria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mirakhorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 147, pp.106184. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2021.106184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of the Interlaminar Fracture Toughness of Unidirectional Flax/Epoxy Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousef Saadati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (2), pp.66. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs4020066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of porosities on brazed martensitic steel tensile properties: 2D and 3D pre-mortem vs post-mortem characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160, pp.110084. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2019.110084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic to nanoscopic in situ investigation on yielding mechanisms in ultrafine grained medium Mn steels: Role of the austenite-ferrite interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binhan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rama Srinivas Varanasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenwen Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 178, pp.10-25. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2019.07.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IN-PLANE and out-of-plane deformation at the SUB-GRAIN scale in polycrystalline materials assessed by confocal microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.M. Pollock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 169, pp.260-274. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2019.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue performances of FSW and GMAW aluminum alloys welded joints: Competition between microstructural and structural-contact-fretting crack initiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 116, pp.20-233. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2018.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817610v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of deformation heterogeneities in additive manufactured lattice materials by Digital Image Correlation: Strain maps analysis and reliability assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nuño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 86, pp.397-408. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2018.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Assessment of High Heating Rates in Induction Heating with Temperature-Sensitive Lacquers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Larregain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (8), pp.3831-3843. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11665-018-3499-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macro-defects characterization in cast CA-6NM martensitic stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilan Meimandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Viens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 124, pp.31-39. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2016.11.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis characterization of periodic porous materials produced by additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quevedo González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nuño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92, pp.767-778. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2015.12.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter‐ and intragranular delta phase quantitative characterization in Inconel 718 by means of image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 261 (1), pp.79-87. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jmi.12317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution mapping of strain localization near twin boundaries in a nickel-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.M. Pollock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 98, pp.29-42. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2015.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for Accurate Surface Temperature Measurements During Fast Induction Heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Larregain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Arkinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (7), pp.1907-1913. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11665-013-0527-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microtomographic study and finite element analysis of the porosity harmfulness in a cast aluminium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chabod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (12), pp.1514--1525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Porosity on the Fatigue Life of a Cast Al Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Chabod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Measurements, Modeling, and Metrology, Volume 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.55--61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par microtomographie de la nocivité de la porosité sur la tenue en fatigue de pièces en Al-Si9Cu3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chabod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jy Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Vanderesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonderie, Fondeur d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 290, pp.13--24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional microtomographic study of Widmanstätten microstructures in an alpha/beta titanium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Darrieulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Montheillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Moreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 58 (6), pp.512-515. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2007.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel-die compression at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desrayaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Girard Insardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Darrieulat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 476 (1-2), pp.322-332. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2007.04.118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00475608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de méthodes d’analyse de la microarchitecture osseuse appliquées à l’étude de l’insertion humérale du muscle latissimus dorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05573054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of taphonomic surface alterations of bone on geometric morphometrics analyses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Corselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société Anthropologique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France. Bulletins et mémoires de la Société d’Anthropologie de Paris, 37 (S), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’âge sur l’organisation de l’os trabéculaire en cas d’ostéolyse corticale d’insetion (OCI) : analyse 3D-µCT des changements enthéséaux sur un échantillon archéologique juvénile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05573051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infant death during the Iron Age: The case of El Palomar (Oliete, Iberian Peninsula)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Lucas-Aragay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Le Cabec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Rack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bratislav Lukić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Conference of the Society for the Study of Childhood in the Past (SSCIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction and measurement of apparent elastic moduli in porous additive manufactured materials for new generation of hip implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quevedo González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Nuño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Biomaterials Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montreal (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for needles in a haystack: AI assisted detection of foraminifera in CT-scanned sedimentary cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Karpinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geofffroy Couasnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Nardelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective Biodiversité &amp; IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille virtuelle d’urnes funéraires assistée par IA : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IA et innovations numériques : usages et enjeux en archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAP, Nov 2025, Chartres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI assisted detection of foraminifera in µCT-scanned sediment cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Karpinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Couasnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS Foraminifera Spring Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bony labyrinth morphology reveals deep population history and isolation in prehistoric northeastern Africa (44–3 ka)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Velemínský</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Urciuoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Varadzinová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESHE 2025, European Society for the study of Human Evolution, Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age effect on trabecular bone organisation under insertional cortical osteolysis: 3D-µCT analysis of enthesial changes on a juvenile osteoarchaeological sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA (European Assoiciation of Archaeologists) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the early Holocene Nile Valley biological diversity: a comparison of different 3D geometric morphometrics approaches on the enamel-dentine junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thibeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Varadzinová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley H Ambrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the American Association of Biological Anthropologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Los angeles, France. pp.112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning assisted segmentation of ct-scanned ancient bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan Bizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30TH EAA ANNUAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAA, Aug 2024, Roma Sapienza Università, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age effect on trabecular bone organisation under insertional cortical osteolysis(ico): 3d-μct analysis of enthesial changes on a juvenile osteoarchaeological sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30TH EAA ANNUAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAA, Aug 2024, Roma Sapienza Università, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental adaptive traits to herbivory in Plio-Pleistocene African wild pigs: new analyses of enamel complexity and thickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Palacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deming Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Virtual Conference for Women Archaeologists and Paleontologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Early-Career Women Archaeologists and Paleontologists (AWAP), Mar 2024, On Line, France. pp.978-2-9593099-0-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICAZ Stable Isotopes in Zooarchaeology Working Group Beyond the baseline: Broadening stable isotopic horizons in zooarchaeology -Reconstructing paleoseasonality is important to understand ecosystem dynamics in ancient times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deming Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ Stable Isotopes in Zooarchaeology Working Group -Beyond the baseline: Broadening stable isotopic horizons in zooarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of post-processing on surface roughness of additively manufactured TI5553 lattice structures using X-ray computed microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shamim Pourrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Hof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Society for Mechanical Engineering International Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Sherbrooke, France. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17118/11143/20637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA-SeReOs, an interdisciplinary project towards the automatic segmentation of CT-scanned ancient bone remains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan Bizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMAHA : 1st international conference on artificIAl Intelligence and applied MAthematics for History and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPAM; INRIA Côte d'Azur; I3S, Nov 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontation des approches histologique et micro- tomographique pour l’étude de la diagenèse osseuse : application aux vestiges anthropobiologiques de l’ancien cimetière de Koekelberg (Belgique, XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Trenchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien van de Vijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1848èmes journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.11439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Defects in Materials Using Deep Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Boyadjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Toews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAR 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, VIRTUAL CONFERENCE, United States. pp.293-306, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-50347-5_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution-digital image correlation techniques to assess slip events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agathe Charpagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Colloquium on Theoretical and Experimental Micro-Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-grain scale elastic and plastic deformations in polycrystalline metallic alloys assessed via digital image correlation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and global mechanical properties of lattice materials for orthopaedic implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Nuño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Biennial Meeting of the Canadian Society for Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canadian Society for Biomechanics, Aug 2018, Halifax (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of porous TI-6AL-4V structures made by selective laser sintering for intervertebral cages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Galvez-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Aguilo Lafarga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quevedo González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Congress of the European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sevilla (Spain), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the building orientation on mechanical properties of porous structures made by additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Aguilo Lafarga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Galvez-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quevedo González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Congress of the European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Biomechanics, Jul 2017, Sevilla (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring sub-grain scale elastic and plastic deformations in polycrystalline metallic alloy by electron microscopy digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samaneh Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Microscopy &amp; Cytometry Symposium 2017; CMCS2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking defects found by non-destructive testing in stainless steel castings to the fatigue analysis of hydraulic turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilan Meimandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Viens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Fatigue Design and Material Defects (FDMD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lecco, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature history modeling and validation of fast induction hardening process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Senhaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Larregain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on heating by electromagnetic sources hes16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Padova, Italy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and simulation of manufacturing irregularities of additive manufactured well-ordered porous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Quevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Nuño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Manufacturing Canada (AMC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montreal (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopic strain and crystal rotation measurement within metallurgical grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Villechaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Materials Structure &amp; Micromechanics of Fracture (MSMF-7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Brno (Rép. Tchèque), Czech Republic. pp.493-496, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.592-593.493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression plane à chaud d'un alliage de zirconium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desrayaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darrieulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Montheillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dijon, France. pp.édition sur DVD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécropole ouest de Boutae : une occupation Burgonde à Annecy (39-41, avenue des Romains)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Rouzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gabayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Deguilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Tremblay-Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Auvergne Rhône-Alpes; Inrap; PACEA - De la Préhistoire à l'Actuel : Culture, Environnement et Anthropologie; Arar - Archéologie et Archéométrie. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8 - Près des pas, un ours… Avancée des recherches concernant l’hémi-mandibule prélevée en 2021 par F. Maksud. In : Jaubert J., Verheyden S. (Dir.) & Soulier M. et al. Grotte de Bruniquel (Bruniquel, Tarn-et-Garonne). Rapport intermédiaire 2022 d’opération archéologique programmée. Triennale 2022-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Occitanie (Toulouse). 2022, pp.95-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie et déformation à chaud de microstructures lamellaires dans les alliages de zirconium et de titane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Ecole Nationale Supérieure des Mines de Saint-Etienne, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00356622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId275"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412827v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gerard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catteau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanderesse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2025.112765" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050415v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423930v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Valtierra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea D&#237;az-Cort&#233;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor del Valle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;. Moreno-Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.70042" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977417v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Henrion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Hublin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2024.103631" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030224v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Trenchat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pubert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lefrais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien van de Vijver" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3404" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05067931v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thibeault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Varadzinov&#225;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Usai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Ambrose" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2419122122" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003773v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Austin Courtenay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jcaa.145" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003797v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hadrien Decaup" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Garot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Couture" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2024.105938" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408002v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mass&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel D&#8217;incau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology13010043" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700039v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Nardelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vanderesse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Guilhermic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2024.102394" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668775v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.14092" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031299v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577011v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley H Ambrose" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Antoine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24948" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160643v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Plisson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Maury" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0284081" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916825v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8825" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008786v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bocher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Nu&#241;o" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Y&#225;nez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hof" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.102731" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819351v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elspeth Ready" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01674-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03659709v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kalush" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ecochard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Choquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128483" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003810v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Herrera-Jimenez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bousser" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schmitt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127747" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003814v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zedan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iben Houria" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Atmani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mirakhorli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2021.106184" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003826v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousef Saadati" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chatelain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Lebrun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Beauchamp" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs4020066" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02430629v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vanderesse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bocher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.110084" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009001v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binhan Sun" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ma" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rama Srinivas Varanasi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Song" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.07.043" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02064096v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Liu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Stinville" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Pollock" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.03.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817610v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nadeau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2018.06.020" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008789v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richter" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nu&#241;o" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.07.010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QGCJ7M6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008597v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Larregain" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bridier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-018-3499-z" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008982v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilan Meimandi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thibault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Viens" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2016.11.040" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008848v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ky" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quevedo Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.12.062" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009025v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anderson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12317" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008996v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Stinville" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.07.016" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008592v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Larregain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bridier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arkinson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-013-0527-x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538229v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maire" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chabod" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538232v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Chabod" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538064v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy Buffiere" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261263v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Darrieulat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Montheillet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2007.11.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1WGH6S1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00475608v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desrayaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Girard Insardi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2007.04.118" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDHTKV43-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413239v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Karpinski" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geofffroy Couasnet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413136v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Martin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rottier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244231v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couasnet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387953v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Velem&#237;nsk&#253;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Urciuoli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Honegger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676237v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008688v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Colombo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Bizon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Kuo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034004v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Palacio" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deming Yang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008763v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Navarre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298093v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Couvrat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327354v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamim Pourrahimi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/20637" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065073v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006317v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pubert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.11439" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003824v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Boyadjian" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Toews" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50347-5_26" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388431v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Stinville" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agathe Charpagne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourdin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825043v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Liu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008942v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Richter" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008907v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Galvez-Hernandez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aguilo Lafarga" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008891v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365278v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Hong Liu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Mansouri" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009022v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008950v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Senhaji" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008813v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Quevedo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008977v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.592-593.493" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293737v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desrayaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darrieulat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montheillet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934041v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Corselle" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04828914v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lucas-Aragay" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Le Cabec" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pruvost" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rack" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bratislav Luki&#263;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008989v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Barraud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661817v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Rouzic" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gabayet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tremblay-Cormier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517270v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00356622v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Navarre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanderesse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15him" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412827v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gerard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2025.112765" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050415v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423930v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Valtierra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea D&#237;az-Cort&#233;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor del Valle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;. Moreno-Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.70042" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977417v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Henrion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Hublin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2024.103631" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030224v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Trenchat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pubert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lefrais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien van de Vijver" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3404" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05067931v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thibeault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Varadzinov&#225;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Usai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Ambrose" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2419122122" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003773v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Austin Courtenay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jcaa.145" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003797v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hadrien Decaup" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Garot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Couture" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2024.105938" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408002v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mass&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel D&#8217;incau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology13010043" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700039v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Nardelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vanderesse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Guilhermic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2024.102394" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668775v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.14092" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577011v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley H Ambrose" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Antoine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24948" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031299v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160643v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Plisson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Maury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0284081" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916825v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8825" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008786v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bocher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Nu&#241;o" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Y&#225;nez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hof" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.102731" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819351v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elspeth Ready" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01674-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03659709v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kalush" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ecochard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Choquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128483" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003810v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Herrera-Jimenez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bousser" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schmitt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127747" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003814v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zedan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iben Houria" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Atmani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mirakhorli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2021.106184" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003826v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousef Saadati" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chatelain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Lebrun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Beauchamp" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs4020066" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02430629v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vanderesse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bocher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.110084" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009001v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binhan Sun" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ma" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rama Srinivas Varanasi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Song" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.07.043" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02064096v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Liu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Stinville" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Pollock" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.03.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817610v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nadeau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2018.06.020" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008789v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richter" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nu&#241;o" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.07.010" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QGCJ7M6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008597v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Larregain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bridier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-018-3499-z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008982v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilan Meimandi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thibault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Viens" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2016.11.040" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008848v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ky" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quevedo Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.12.062" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009025v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anderson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12317" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008996v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Stinville" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.07.016" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008592v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Larregain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bridier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arkinson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-013-0527-x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538229v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chabod" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538232v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Chabod" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538064v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy Buffiere" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261263v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Darrieulat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Montheillet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2007.11.005" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1WGH6S1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00475608v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desrayaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Girard Insardi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2007.04.118" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDHTKV43-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573054v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934041v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Corselle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rottier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573051v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04828914v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lucas-Aragay" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Le Cabec" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pruvost" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rack" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bratislav Luki&#263;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008989v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Barraud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413239v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Karpinski" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geofffroy Couasnet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413136v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Martin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244231v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couasnet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387953v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Velem&#237;nsk&#253;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Urciuoli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Honegger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574400v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676237v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008688v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Colombo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Bizon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Kuo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008763v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034004v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Palacio" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deming Yang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298093v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Couvrat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327354v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamim Pourrahimi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/20637" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065073v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006317v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pubert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.11439" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003824v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Boyadjian" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Toews" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50347-5_26" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388431v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Stinville" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valle" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agathe Charpagne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourdin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825043v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Liu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008942v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Richter" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008907v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Galvez-Hernandez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aguilo Lafarga" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008891v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365278v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Hong Liu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Mansouri" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009022v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008950v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Senhaji" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008813v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Quevedo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008977v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.592-593.493" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293737v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desrayaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darrieulat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montheillet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661817v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Rouzic" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gabayet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tremblay-Cormier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517270v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00356622v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>