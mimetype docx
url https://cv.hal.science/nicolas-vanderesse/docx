--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Vanderesse </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enthèses immatures et ostéolyses corticales : apports de l’analyse microarchitecturale à la compréhension des contraintes biomécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 38 (s), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15him⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05573533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroCT X-ray profile of dental biomaterials as a tool for identification in forensic odontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Colard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Science International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 379, pp.112765. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.forsciint.2025.112765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La microtomographie pour les sciences du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Société des Naturalistes et Archéologues du Nord de la Meuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the bone–sedimentary matrix interface and its influence on mechanical cleaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Valtierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Díaz-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor del Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Á. Moreno-Ibáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.70042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Grotte du Bison Neandertals (Arcy-sur-Cure, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Beauval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 199, pp.103631. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2024.103631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Histotaphonomy: A Pilot Study Using Image Analysis for Quantitative Scoring of Bone Diagenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Trenchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien van de Vijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (3), pp.e3404. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.3404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enamel–dentine junction morphology reveals population replacement and mobility in the late prehistoric Middle Nile Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thibeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Varadzinová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatella Usai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley Ambrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (15), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2419122122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning-Based Computer Vision Is Not Yet the Answer to Taphonomic Equifinality in Bone Surface Modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lloyd Austin Courtenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Applications in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/jcaa.145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How geographical origin and dietary habits interact with the shape of cortical mandibular sections? A geometric morphometrics study in an archaeological context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hadrien Decaup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Garot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Oral Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 161, pp.105938. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.archoralbio.2024.105938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Life History of Past Populations through Hypercementosis: Insights into Cementum Apposition Patterns and Possible Etiologies Using Micro-CT and Confocal Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel D’incau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (1), pp.43. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology13010043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution 3D images of sediment cores as powerful tool for exploring foraminiferal microhabitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Moller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Guilhermic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 191, pp.102394. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2024.102394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des approches histologiques et micro-tomographiques pour l’étude de la diagenèse osseuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Trenchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien van de Vijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Analyses invasives, micro-invasives et non-invasives des vestiges anthropobiologiques, 36 (1), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.14092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From hunter‐gatherers to food producers: New dental insights into the Nile Valley population history (Late Paleolithic–Neolithic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thibeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Varadzinová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley H Ambrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Biological Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.24948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How geographical origin and dietary habits interact with the shape of cortical mandibular sections? A geometric morphometrics study in an archaeological context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hadrien Decaup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Garot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Oral Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 161, pp.105938. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.archoralbio.2024.105938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Quina side: A Neanderthal bone industry at Chez-Pinaud site, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Plisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (6), pp.e0284081. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0284081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the learning of evolutionary anthropology skills by combining student‐active teaching with actual and virtual immersion of Master's students in fieldwork, laboratory practice, and dissemination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryelle Bessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (4), pp.e8825. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.8825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the characterization of roughness and geometrical irregularities of additively manufactured single titanium-alloy struts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Nuño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Yánez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Hof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.102731. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2022.102731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not so unusual Neanderthal bone tools: new examples from Abri Lartet, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elspeth Ready</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Plisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (10), pp.200. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-022-01674-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effects on high temperature oxidation of MCrAlY coatings processed via APS and HVOF depositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kalush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 440, pp.128483. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2022.128483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture mechanism of TiN coatings on Ti-6Al-4V substrates: Role of interfaces and of the residual stress depth profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Herrera-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bousser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 426 (1), pp.127747. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2021.127747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue properties of continuous wave and pulsed wave laser cold-wire welding of thick section AA6005-T6 aluminum alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Iben Houria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mirakhorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 147, pp.106184. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2021.106184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of the Interlaminar Fracture Toughness of Unidirectional Flax/Epoxy Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousef Saadati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (2), pp.66. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs4020066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of porosities on brazed martensitic steel tensile properties: 2D and 3D pre-mortem vs post-mortem characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160, pp.110084. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2019.110084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic to nanoscopic in situ investigation on yielding mechanisms in ultrafine grained medium Mn steels: Role of the austenite-ferrite interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binhan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rama Srinivas Varanasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenwen Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 178, pp.10-25. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2019.07.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IN-PLANE and out-of-plane deformation at the SUB-GRAIN scale in polycrystalline materials assessed by confocal microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.M. Pollock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 169, pp.260-274. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2019.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue performances of FSW and GMAW aluminum alloys welded joints: Competition between microstructural and structural-contact-fretting crack initiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 116, pp.20-233. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2018.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817610v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of deformation heterogeneities in additive manufactured lattice materials by Digital Image Correlation: Strain maps analysis and reliability assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nuño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 86, pp.397-408. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2018.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Assessment of High Heating Rates in Induction Heating with Temperature-Sensitive Lacquers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Larregain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (8), pp.3831-3843. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11665-018-3499-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macro-defects characterization in cast CA-6NM martensitic stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilan Meimandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Viens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 124, pp.31-39. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2016.11.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis characterization of periodic porous materials produced by additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quevedo González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nuño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92, pp.767-778. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2015.12.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter‐ and intragranular delta phase quantitative characterization in Inconel 718 by means of image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 261 (1), pp.79-87. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jmi.12317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution mapping of strain localization near twin boundaries in a nickel-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.M. Pollock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 98, pp.29-42. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2015.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for Accurate Surface Temperature Measurements During Fast Induction Heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Larregain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Arkinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (7), pp.1907-1913. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11665-013-0527-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microtomographic study and finite element analysis of the porosity harmfulness in a cast aluminium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chabod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (12), pp.1514--1525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Porosity on the Fatigue Life of a Cast Al Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Chabod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Measurements, Modeling, and Metrology, Volume 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.55--61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par microtomographie de la nocivité de la porosité sur la tenue en fatigue de pièces en Al-Si9Cu3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chabod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jy Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Vanderesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonderie, Fondeur d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 290, pp.13--24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional microtomographic study of Widmanstätten microstructures in an alpha/beta titanium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Darrieulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Montheillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Moreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 58 (6), pp.512-515. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2007.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel-die compression at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desrayaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Girard Insardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Darrieulat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 476 (1-2), pp.322-332. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2007.04.118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00475608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de méthodes d’analyse de la microarchitecture osseuse appliquées à l’étude de l’insertion humérale du muscle latissimus dorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05573054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of taphonomic surface alterations of bone on geometric morphometrics analyses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Corselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société Anthropologique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France. Bulletins et mémoires de la Société d’Anthropologie de Paris, 37 (S), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’âge sur l’organisation de l’os trabéculaire en cas d’ostéolyse corticale d’insetion (OCI) : analyse 3D-µCT des changements enthéséaux sur un échantillon archéologique juvénile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05573051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infant death during the Iron Age: The case of El Palomar (Oliete, Iberian Peninsula)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Lucas-Aragay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Le Cabec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Rack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bratislav Lukić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Conference of the Society for the Study of Childhood in the Past (SSCIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction and measurement of apparent elastic moduli in porous additive manufactured materials for new generation of hip implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quevedo González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Nuño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Biomaterials Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montreal (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for needles in a haystack: AI assisted detection of foraminifera in CT-scanned sedimentary cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Karpinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geofffroy Couasnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Nardelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective Biodiversité &amp; IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille virtuelle d’urnes funéraires assistée par IA : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IA et innovations numériques : usages et enjeux en archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAP, Nov 2025, Chartres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI assisted detection of foraminifera in µCT-scanned sediment cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Karpinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Couasnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS Foraminifera Spring Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bony labyrinth morphology reveals deep population history and isolation in prehistoric northeastern Africa (44–3 ka)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Velemínský</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Urciuoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Varadzinová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESHE 2025, European Society for the study of Human Evolution, Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age effect on trabecular bone organisation under insertional cortical osteolysis: 3D-µCT analysis of enthesial changes on a juvenile osteoarchaeological sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA (European Assoiciation of Archaeologists) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the early Holocene Nile Valley biological diversity: a comparison of different 3D geometric morphometrics approaches on the enamel-dentine junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thibeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Varadzinová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley H Ambrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the American Association of Biological Anthropologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Los angeles, France. pp.112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning assisted segmentation of ct-scanned ancient bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan Bizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30TH EAA ANNUAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAA, Aug 2024, Roma Sapienza Università, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age effect on trabecular bone organisation under insertional cortical osteolysis(ico): 3d-μct analysis of enthesial changes on a juvenile osteoarchaeological sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30TH EAA ANNUAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAA, Aug 2024, Roma Sapienza Università, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental adaptive traits to herbivory in Plio-Pleistocene African wild pigs: new analyses of enamel complexity and thickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Palacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deming Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Virtual Conference for Women Archaeologists and Paleontologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Early-Career Women Archaeologists and Paleontologists (AWAP), Mar 2024, On Line, France. pp.978-2-9593099-0-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICAZ Stable Isotopes in Zooarchaeology Working Group Beyond the baseline: Broadening stable isotopic horizons in zooarchaeology -Reconstructing paleoseasonality is important to understand ecosystem dynamics in ancient times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deming Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ Stable Isotopes in Zooarchaeology Working Group -Beyond the baseline: Broadening stable isotopic horizons in zooarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of post-processing on surface roughness of additively manufactured TI5553 lattice structures using X-ray computed microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shamim Pourrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Hof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Society for Mechanical Engineering International Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Sherbrooke, France. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17118/11143/20637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA-SeReOs, an interdisciplinary project towards the automatic segmentation of CT-scanned ancient bone remains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan Bizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMAHA : 1st international conference on artificIAl Intelligence and applied MAthematics for History and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPAM; INRIA Côte d'Azur; I3S, Nov 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontation des approches histologique et micro- tomographique pour l’étude de la diagenèse osseuse : application aux vestiges anthropobiologiques de l’ancien cimetière de Koekelberg (Belgique, XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Trenchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien van de Vijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1848èmes journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.11439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Defects in Materials Using Deep Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Boyadjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Toews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAR 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, VIRTUAL CONFERENCE, United States. pp.293-306, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-50347-5_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution-digital image correlation techniques to assess slip events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agathe Charpagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Colloquium on Theoretical and Experimental Micro-Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-grain scale elastic and plastic deformations in polycrystalline metallic alloys assessed via digital image correlation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and global mechanical properties of lattice materials for orthopaedic implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Nuño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Biennial Meeting of the Canadian Society for Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canadian Society for Biomechanics, Aug 2018, Halifax (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of porous TI-6AL-4V structures made by selective laser sintering for intervertebral cages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Galvez-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Aguilo Lafarga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quevedo González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Congress of the European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sevilla (Spain), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the building orientation on mechanical properties of porous structures made by additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Aguilo Lafarga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Galvez-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quevedo González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Congress of the European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Biomechanics, Jul 2017, Sevilla (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring sub-grain scale elastic and plastic deformations in polycrystalline metallic alloy by electron microscopy digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samaneh Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Microscopy &amp; Cytometry Symposium 2017; CMCS2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking defects found by non-destructive testing in stainless steel castings to the fatigue analysis of hydraulic turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilan Meimandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Viens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Fatigue Design and Material Defects (FDMD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lecco, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature history modeling and validation of fast induction hardening process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Senhaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Larregain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on heating by electromagnetic sources hes16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Padova, Italy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and simulation of manufacturing irregularities of additive manufactured well-ordered porous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Quevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Nuño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Manufacturing Canada (AMC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montreal (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopic strain and crystal rotation measurement within metallurgical grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Villechaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Materials Structure &amp; Micromechanics of Fracture (MSMF-7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Brno (Rép. Tchèque), Czech Republic. pp.493-496, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.592-593.493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression plane à chaud d'un alliage de zirconium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desrayaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darrieulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Montheillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dijon, France. pp.édition sur DVD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécropole ouest de Boutae : une occupation Burgonde à Annecy (39-41, avenue des Romains)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Rouzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gabayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Deguilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Tremblay-Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Auvergne Rhône-Alpes; Inrap; PACEA - De la Préhistoire à l'Actuel : Culture, Environnement et Anthropologie; Arar - Archéologie et Archéométrie. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8 - Près des pas, un ours… Avancée des recherches concernant l’hémi-mandibule prélevée en 2021 par F. Maksud. In : Jaubert J., Verheyden S. (Dir.) & Soulier M. et al. Grotte de Bruniquel (Bruniquel, Tarn-et-Garonne). Rapport intermédiaire 2022 d’opération archéologique programmée. Triennale 2022-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Occitanie (Toulouse). 2022, pp.95-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie et déformation à chaud de microstructures lamellaires dans les alliages de zirconium et de titane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Ecole Nationale Supérieure des Mines de Saint-Etienne, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00356622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId275"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Vanderesse </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enthèses immatures et ostéolyses corticales : apports de l’analyse microarchitecturale à la compréhension des contraintes biomécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 38 (s), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15him⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05573533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroCT X-ray profile of dental biomaterials as a tool for identification in forensic odontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Colard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Science International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 379, pp.112765. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.forsciint.2025.112765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the bone–sedimentary matrix interface and its influence on mechanical cleaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Valtierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Díaz-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor del Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Á. Moreno-Ibáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.70042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La microtomographie pour les sciences du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Société des Naturalistes et Archéologues du Nord de la Meuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Grotte du Bison Neandertals (Arcy-sur-Cure, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Beauval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 199, pp.103631. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2024.103631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Histotaphonomy: A Pilot Study Using Image Analysis for Quantitative Scoring of Bone Diagenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Trenchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien van de Vijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (3), pp.e3404. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.3404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enamel–dentine junction morphology reveals population replacement and mobility in the late prehistoric Middle Nile Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thibeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Varadzinová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatella Usai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley Ambrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (15), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2419122122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How geographical origin and dietary habits interact with the shape of cortical mandibular sections? A geometric morphometrics study in an archaeological context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hadrien Decaup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Garot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Oral Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 161, pp.105938. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.archoralbio.2024.105938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Life History of Past Populations through Hypercementosis: Insights into Cementum Apposition Patterns and Possible Etiologies Using Micro-CT and Confocal Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel D’incau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (1), pp.43. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology13010043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning-Based Computer Vision Is Not Yet the Answer to Taphonomic Equifinality in Bone Surface Modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lloyd Austin Courtenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Applications in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/jcaa.145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution 3D images of sediment cores as powerful tool for exploring foraminiferal microhabitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Moller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Guilhermic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 191, pp.102394. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2024.102394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des approches histologiques et micro-tomographiques pour l’étude de la diagenèse osseuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Trenchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien van de Vijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Analyses invasives, micro-invasives et non-invasives des vestiges anthropobiologiques, 36 (1), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.14092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How geographical origin and dietary habits interact with the shape of cortical mandibular sections? A geometric morphometrics study in an archaeological context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hadrien Decaup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Garot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Oral Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 161, pp.105938. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.archoralbio.2024.105938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From hunter‐gatherers to food producers: New dental insights into the Nile Valley population history (Late Paleolithic–Neolithic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thibeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Varadzinová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley H Ambrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Biological Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.24948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Quina side: A Neanderthal bone industry at Chez-Pinaud site, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Plisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (6), pp.e0284081. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0284081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the learning of evolutionary anthropology skills by combining student‐active teaching with actual and virtual immersion of Master's students in fieldwork, laboratory practice, and dissemination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryelle Bessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (4), pp.e8825. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.8825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not so unusual Neanderthal bone tools: new examples from Abri Lartet, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elspeth Ready</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Plisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (10), pp.200. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-022-01674-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the characterization of roughness and geometrical irregularities of additively manufactured single titanium-alloy struts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Nuño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Yánez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Hof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.102731. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2022.102731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effects on high temperature oxidation of MCrAlY coatings processed via APS and HVOF depositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kalush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 440, pp.128483. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2022.128483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture mechanism of TiN coatings on Ti-6Al-4V substrates: Role of interfaces and of the residual stress depth profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Herrera-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bousser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 426 (1), pp.127747. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2021.127747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue properties of continuous wave and pulsed wave laser cold-wire welding of thick section AA6005-T6 aluminum alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Iben Houria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mirakhorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 147, pp.106184. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2021.106184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of the Interlaminar Fracture Toughness of Unidirectional Flax/Epoxy Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousef Saadati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (2), pp.66. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs4020066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of porosities on brazed martensitic steel tensile properties: 2D and 3D pre-mortem vs post-mortem characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160, pp.110084. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2019.110084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic to nanoscopic in situ investigation on yielding mechanisms in ultrafine grained medium Mn steels: Role of the austenite-ferrite interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binhan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rama Srinivas Varanasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenwen Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 178, pp.10-25. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2019.07.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IN-PLANE and out-of-plane deformation at the SUB-GRAIN scale in polycrystalline materials assessed by confocal microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.M. Pollock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 169, pp.260-274. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2019.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue performances of FSW and GMAW aluminum alloys welded joints: Competition between microstructural and structural-contact-fretting crack initiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 116, pp.20-233. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2018.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817610v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of deformation heterogeneities in additive manufactured lattice materials by Digital Image Correlation: Strain maps analysis and reliability assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nuño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 86, pp.397-408. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2018.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Assessment of High Heating Rates in Induction Heating with Temperature-Sensitive Lacquers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Larregain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (8), pp.3831-3843. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11665-018-3499-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macro-defects characterization in cast CA-6NM martensitic stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilan Meimandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Viens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 124, pp.31-39. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2016.11.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis characterization of periodic porous materials produced by additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quevedo González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nuño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92, pp.767-778. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2015.12.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter‐ and intragranular delta phase quantitative characterization in Inconel 718 by means of image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 261 (1), pp.79-87. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jmi.12317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution mapping of strain localization near twin boundaries in a nickel-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.M. Pollock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 98, pp.29-42. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2015.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for Accurate Surface Temperature Measurements During Fast Induction Heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Larregain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Arkinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (7), pp.1907-1913. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11665-013-0527-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microtomographic study and finite element analysis of the porosity harmfulness in a cast aluminium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chabod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (12), pp.1514--1525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Porosity on the Fatigue Life of a Cast Al Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Chabod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Measurements, Modeling, and Metrology, Volume 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.55--61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par microtomographie de la nocivité de la porosité sur la tenue en fatigue de pièces en Al-Si9Cu3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chabod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jy Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Vanderesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonderie, Fondeur d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 290, pp.13--24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional microtomographic study of Widmanstätten microstructures in an alpha/beta titanium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Darrieulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Montheillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Moreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 58 (6), pp.512-515. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2007.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel-die compression at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desrayaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Girard Insardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Darrieulat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 476 (1-2), pp.322-332. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2007.04.118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00475608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de méthodes d’analyse de la microarchitecture osseuse appliquées à l’étude de l’insertion humérale du muscle latissimus dorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05573054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of taphonomic surface alterations of bone on geometric morphometrics analyses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Corselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société Anthropologique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France. Bulletins et mémoires de la Société d’Anthropologie de Paris, 37 (S), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infant death during the Iron Age: The case of El Palomar (Oliete, Iberian Peninsula)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Lucas-Aragay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Le Cabec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Rack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bratislav Lukić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Conference of the Society for the Study of Childhood in the Past (SSCIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’âge sur l’organisation de l’os trabéculaire en cas d’ostéolyse corticale d’insetion (OCI) : analyse 3D-µCT des changements enthéséaux sur un échantillon archéologique juvénile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05573051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction and measurement of apparent elastic moduli in porous additive manufactured materials for new generation of hip implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quevedo González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Nuño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Biomaterials Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montreal (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for needles in a haystack: AI assisted detection of foraminifera in CT-scanned sedimentary cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Karpinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geofffroy Couasnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Nardelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective Biodiversité &amp; IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille virtuelle d’urnes funéraires assistée par IA : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IA et innovations numériques : usages et enjeux en archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAP, Nov 2025, Chartres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI assisted detection of foraminifera in µCT-scanned sediment cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Karpinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Couasnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS Foraminifera Spring Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bony labyrinth morphology reveals deep population history and isolation in prehistoric northeastern Africa (44–3 ka)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Velemínský</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Urciuoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Varadzinová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESHE 2025, European Society for the study of Human Evolution, Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age effect on trabecular bone organisation under insertional cortical osteolysis: 3D-µCT analysis of enthesial changes on a juvenile osteoarchaeological sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA (European Assoiciation of Archaeologists) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the early Holocene Nile Valley biological diversity: a comparison of different 3D geometric morphometrics approaches on the enamel-dentine junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thibeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Varadzinová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley H Ambrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the American Association of Biological Anthropologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Los angeles, France. pp.112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning assisted segmentation of ct-scanned ancient bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan Bizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30TH EAA ANNUAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAA, Aug 2024, Roma Sapienza Università, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental adaptive traits to herbivory in Plio-Pleistocene African wild pigs: new analyses of enamel complexity and thickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Palacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deming Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Virtual Conference for Women Archaeologists and Paleontologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Early-Career Women Archaeologists and Paleontologists (AWAP), Mar 2024, On Line, France. pp.978-2-9593099-0-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age effect on trabecular bone organisation under insertional cortical osteolysis(ico): 3d-μct analysis of enthesial changes on a juvenile osteoarchaeological sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30TH EAA ANNUAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAA, Aug 2024, Roma Sapienza Università, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICAZ Stable Isotopes in Zooarchaeology Working Group Beyond the baseline: Broadening stable isotopic horizons in zooarchaeology -Reconstructing paleoseasonality is important to understand ecosystem dynamics in ancient times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deming Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ Stable Isotopes in Zooarchaeology Working Group -Beyond the baseline: Broadening stable isotopic horizons in zooarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontation des approches histologique et micro- tomographique pour l’étude de la diagenèse osseuse : application aux vestiges anthropobiologiques de l’ancien cimetière de Koekelberg (Belgique, XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Trenchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien van de Vijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1848èmes journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.11439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA-SeReOs, an interdisciplinary project towards the automatic segmentation of CT-scanned ancient bone remains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan Bizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMAHA : 1st international conference on artificIAl Intelligence and applied MAthematics for History and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPAM; INRIA Côte d'Azur; I3S, Nov 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of post-processing on surface roughness of additively manufactured TI5553 lattice structures using X-ray computed microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shamim Pourrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Hof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Society for Mechanical Engineering International Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Sherbrooke, France. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17118/11143/20637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Defects in Materials Using Deep Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Boyadjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Toews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAR 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, VIRTUAL CONFERENCE, United States. pp.293-306, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-50347-5_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution-digital image correlation techniques to assess slip events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agathe Charpagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Colloquium on Theoretical and Experimental Micro-Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-grain scale elastic and plastic deformations in polycrystalline metallic alloys assessed via digital image correlation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and global mechanical properties of lattice materials for orthopaedic implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Nuño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Biennial Meeting of the Canadian Society for Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canadian Society for Biomechanics, Aug 2018, Halifax (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring sub-grain scale elastic and plastic deformations in polycrystalline metallic alloy by electron microscopy digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samaneh Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Microscopy &amp; Cytometry Symposium 2017; CMCS2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of porous TI-6AL-4V structures made by selective laser sintering for intervertebral cages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Galvez-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Aguilo Lafarga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quevedo González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Congress of the European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sevilla (Spain), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the building orientation on mechanical properties of porous structures made by additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Aguilo Lafarga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Galvez-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quevedo González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Congress of the European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Biomechanics, Jul 2017, Sevilla (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking defects found by non-destructive testing in stainless steel castings to the fatigue analysis of hydraulic turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilan Meimandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Viens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Fatigue Design and Material Defects (FDMD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lecco, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature history modeling and validation of fast induction hardening process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Senhaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Larregain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on heating by electromagnetic sources hes16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Padova, Italy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and simulation of manufacturing irregularities of additive manufactured well-ordered porous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Quevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Nuño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Manufacturing Canada (AMC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montreal (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopic strain and crystal rotation measurement within metallurgical grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Villechaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Materials Structure &amp; Micromechanics of Fracture (MSMF-7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Brno (Rép. Tchèque), Czech Republic. pp.493-496, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.592-593.493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression plane à chaud d'un alliage de zirconium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desrayaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darrieulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Montheillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dijon, France. pp.édition sur DVD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécropole ouest de Boutae : une occupation Burgonde à Annecy (39-41, avenue des Romains)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Rouzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gabayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Deguilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Tremblay-Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Auvergne Rhône-Alpes; Inrap; PACEA - De la Préhistoire à l'Actuel : Culture, Environnement et Anthropologie; Arar - Archéologie et Archéométrie. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8 - Près des pas, un ours… Avancée des recherches concernant l’hémi-mandibule prélevée en 2021 par F. Maksud. In : Jaubert J., Verheyden S. (Dir.) & Soulier M. et al. Grotte de Bruniquel (Bruniquel, Tarn-et-Garonne). Rapport intermédiaire 2022 d’opération archéologique programmée. Triennale 2022-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Occitanie (Toulouse). 2022, pp.95-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie et déformation à chaud de microstructures lamellaires dans les alliages de zirconium et de titane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Ecole Nationale Supérieure des Mines de Saint-Etienne, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00356622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId279"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Navarre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanderesse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15him" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412827v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gerard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2025.112765" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050415v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423930v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Valtierra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea D&#237;az-Cort&#233;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor del Valle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;. Moreno-Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.70042" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977417v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Henrion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Hublin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2024.103631" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030224v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Trenchat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pubert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lefrais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien van de Vijver" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3404" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05067931v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thibeault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Varadzinov&#225;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Usai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Ambrose" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2419122122" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003773v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Austin Courtenay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jcaa.145" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003797v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hadrien Decaup" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Garot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Couture" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2024.105938" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408002v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mass&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel D&#8217;incau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology13010043" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700039v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Nardelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vanderesse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Guilhermic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2024.102394" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668775v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.14092" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577011v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley H Ambrose" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Antoine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24948" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031299v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160643v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Plisson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Maury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0284081" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916825v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8825" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008786v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bocher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Nu&#241;o" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Y&#225;nez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hof" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.102731" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819351v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elspeth Ready" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01674-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03659709v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kalush" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ecochard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Choquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128483" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003810v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Herrera-Jimenez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bousser" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schmitt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127747" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003814v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zedan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iben Houria" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Atmani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mirakhorli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2021.106184" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003826v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousef Saadati" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chatelain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Lebrun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Beauchamp" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs4020066" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02430629v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vanderesse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bocher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.110084" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009001v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binhan Sun" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ma" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rama Srinivas Varanasi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Song" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.07.043" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02064096v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Liu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Stinville" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Pollock" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.03.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817610v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nadeau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2018.06.020" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008789v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richter" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nu&#241;o" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.07.010" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QGCJ7M6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008597v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Larregain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bridier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-018-3499-z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008982v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilan Meimandi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thibault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Viens" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2016.11.040" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008848v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ky" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quevedo Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.12.062" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009025v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anderson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12317" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008996v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Stinville" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.07.016" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008592v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Larregain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bridier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arkinson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-013-0527-x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538229v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chabod" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538232v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Chabod" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538064v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy Buffiere" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261263v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Darrieulat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Montheillet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2007.11.005" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1WGH6S1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00475608v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desrayaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Girard Insardi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2007.04.118" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDHTKV43-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573054v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934041v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Corselle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rottier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573051v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04828914v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lucas-Aragay" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Le Cabec" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pruvost" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rack" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bratislav Luki&#263;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008989v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Barraud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413239v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Karpinski" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geofffroy Couasnet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413136v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Martin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244231v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couasnet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387953v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Velem&#237;nsk&#253;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Urciuoli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Honegger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574400v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676237v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008688v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Colombo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Bizon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Kuo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008763v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034004v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Palacio" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deming Yang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298093v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Couvrat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327354v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamim Pourrahimi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/20637" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065073v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006317v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pubert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.11439" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003824v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Boyadjian" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Toews" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50347-5_26" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388431v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Stinville" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valle" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agathe Charpagne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourdin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825043v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Liu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008942v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Richter" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008907v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Galvez-Hernandez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aguilo Lafarga" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008891v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365278v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Hong Liu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Mansouri" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009022v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008950v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Senhaji" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008813v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Quevedo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008977v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.592-593.493" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293737v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desrayaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darrieulat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montheillet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661817v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Rouzic" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gabayet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tremblay-Cormier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517270v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00356622v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Navarre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanderesse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15him" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412827v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gerard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2025.112765" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423930v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Valtierra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea D&#237;az-Cort&#233;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor del Valle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;. Moreno-Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.70042" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050415v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977417v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Henrion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Hublin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2024.103631" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030224v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Trenchat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pubert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lefrais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien van de Vijver" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3404" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05067931v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thibeault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Varadzinov&#225;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Usai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Ambrose" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2419122122" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003797v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hadrien Decaup" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Garot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Couture" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2024.105938" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408002v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mass&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel D&#8217;incau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology13010043" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003773v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Austin Courtenay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jcaa.145" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700039v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Nardelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vanderesse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Guilhermic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2024.102394" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668775v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.14092" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031299v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577011v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley H Ambrose" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Antoine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24948" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160643v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Plisson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Maury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0284081" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916825v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8825" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819351v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elspeth Ready" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01674-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008786v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bocher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Nu&#241;o" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Y&#225;nez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hof" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.102731" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03659709v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kalush" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ecochard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Choquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128483" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003810v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Herrera-Jimenez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bousser" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schmitt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127747" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003814v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zedan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iben Houria" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Atmani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mirakhorli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2021.106184" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003826v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousef Saadati" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chatelain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Lebrun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Beauchamp" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs4020066" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02430629v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vanderesse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bocher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.110084" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009001v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binhan Sun" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ma" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rama Srinivas Varanasi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Song" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.07.043" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG9JV80F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02064096v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Liu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Stinville" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Pollock" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.03.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817610v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nadeau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2018.06.020" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008789v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richter" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nu&#241;o" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.07.010" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QGCJ7M6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008597v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Larregain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bridier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-018-3499-z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008982v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilan Meimandi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thibault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Viens" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2016.11.040" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3LJKDR9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008848v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ky" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quevedo Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.12.062" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009025v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anderson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12317" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008996v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Stinville" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.07.016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V4XSPQW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008592v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Larregain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bridier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arkinson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-013-0527-x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MS29H533-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538229v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maire" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chabod" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538232v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Chabod" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538064v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy Buffiere" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261263v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Darrieulat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Montheillet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2007.11.005" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1WGH6S1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00475608v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desrayaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Girard Insardi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2007.04.118" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDHTKV43-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573054v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934041v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Corselle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rottier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04828914v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lucas-Aragay" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Le Cabec" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pruvost" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rack" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bratislav Luki&#263;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573051v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008989v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Barraud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413239v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Karpinski" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geofffroy Couasnet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413136v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Martin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244231v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couasnet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387953v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Velem&#237;nsk&#253;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Urciuoli" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Honegger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574400v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676237v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008688v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Colombo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Bizon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Kuo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034004v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Palacio" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deming Yang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008763v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298093v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Couvrat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006317v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pubert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.11439" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065073v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327354v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamim Pourrahimi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/20637" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003824v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Boyadjian" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Toews" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50347-5_26" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388431v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Stinville" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agathe Charpagne" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourdin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825043v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Liu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008942v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Richter" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365278v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Hong Liu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Mansouri" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008907v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Galvez-Hernandez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aguilo Lafarga" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008891v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009022v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008950v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Senhaji" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008813v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Quevedo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008977v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.592-593.493" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293737v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desrayaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darrieulat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montheillet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661817v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Rouzic" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gabayet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tremblay-Cormier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517270v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00356622v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>