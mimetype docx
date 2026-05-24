--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Vanderesse </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enthèses immatures et ostéolyses corticales : apports de l’analyse microarchitecturale à la compréhension des contraintes biomécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 38 (s), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15him⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05573533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroCT X-ray profile of dental biomaterials as a tool for identification in forensic odontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Colard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Science International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 379, pp.112765. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.forsciint.2025.112765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the bone–sedimentary matrix interface and its influence on mechanical cleaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Valtierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Díaz-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor del Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Á. Moreno-Ibáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.70042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La microtomographie pour les sciences du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Société des Naturalistes et Archéologues du Nord de la Meuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Grotte du Bison Neandertals (Arcy-sur-Cure, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Beauval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 199, pp.103631. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2024.103631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Histotaphonomy: A Pilot Study Using Image Analysis for Quantitative Scoring of Bone Diagenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Trenchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien van de Vijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (3), pp.e3404. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.3404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enamel–dentine junction morphology reveals population replacement and mobility in the late prehistoric Middle Nile Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thibeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Varadzinová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatella Usai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley Ambrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (15), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2419122122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How geographical origin and dietary habits interact with the shape of cortical mandibular sections? A geometric morphometrics study in an archaeological context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hadrien Decaup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Garot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Oral Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 161, pp.105938. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.archoralbio.2024.105938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Life History of Past Populations through Hypercementosis: Insights into Cementum Apposition Patterns and Possible Etiologies Using Micro-CT and Confocal Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel D’incau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (1), pp.43. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology13010043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning-Based Computer Vision Is Not Yet the Answer to Taphonomic Equifinality in Bone Surface Modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lloyd Austin Courtenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Applications in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/jcaa.145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution 3D images of sediment cores as powerful tool for exploring foraminiferal microhabitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Moller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Guilhermic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 191, pp.102394. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2024.102394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des approches histologiques et micro-tomographiques pour l’étude de la diagenèse osseuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Trenchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien van de Vijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Analyses invasives, micro-invasives et non-invasives des vestiges anthropobiologiques, 36 (1), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.14092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How geographical origin and dietary habits interact with the shape of cortical mandibular sections? A geometric morphometrics study in an archaeological context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hadrien Decaup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Garot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Oral Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 161, pp.105938. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.archoralbio.2024.105938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From hunter‐gatherers to food producers: New dental insights into the Nile Valley population history (Late Paleolithic–Neolithic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thibeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Varadzinová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley H Ambrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Biological Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.24948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Quina side: A Neanderthal bone industry at Chez-Pinaud site, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Plisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (6), pp.e0284081. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0284081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the learning of evolutionary anthropology skills by combining student‐active teaching with actual and virtual immersion of Master's students in fieldwork, laboratory practice, and dissemination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryelle Bessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (4), pp.e8825. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.8825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not so unusual Neanderthal bone tools: new examples from Abri Lartet, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elspeth Ready</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Plisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (10), pp.200. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-022-01674-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the characterization of roughness and geometrical irregularities of additively manufactured single titanium-alloy struts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Nuño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Yánez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Hof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.102731. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2022.102731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effects on high temperature oxidation of MCrAlY coatings processed via APS and HVOF depositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kalush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 440, pp.128483. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2022.128483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture mechanism of TiN coatings on Ti-6Al-4V substrates: Role of interfaces and of the residual stress depth profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Herrera-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bousser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 426 (1), pp.127747. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2021.127747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue properties of continuous wave and pulsed wave laser cold-wire welding of thick section AA6005-T6 aluminum alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Iben Houria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mirakhorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 147, pp.106184. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2021.106184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of the Interlaminar Fracture Toughness of Unidirectional Flax/Epoxy Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousef Saadati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (2), pp.66. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs4020066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of porosities on brazed martensitic steel tensile properties: 2D and 3D pre-mortem vs post-mortem characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160, pp.110084. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2019.110084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic to nanoscopic in situ investigation on yielding mechanisms in ultrafine grained medium Mn steels: Role of the austenite-ferrite interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binhan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rama Srinivas Varanasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenwen Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 178, pp.10-25. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2019.07.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IN-PLANE and out-of-plane deformation at the SUB-GRAIN scale in polycrystalline materials assessed by confocal microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.M. Pollock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 169, pp.260-274. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2019.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue performances of FSW and GMAW aluminum alloys welded joints: Competition between microstructural and structural-contact-fretting crack initiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 116, pp.20-233. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2018.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817610v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of deformation heterogeneities in additive manufactured lattice materials by Digital Image Correlation: Strain maps analysis and reliability assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nuño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 86, pp.397-408. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2018.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Assessment of High Heating Rates in Induction Heating with Temperature-Sensitive Lacquers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Larregain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (8), pp.3831-3843. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11665-018-3499-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macro-defects characterization in cast CA-6NM martensitic stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilan Meimandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Viens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 124, pp.31-39. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2016.11.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis characterization of periodic porous materials produced by additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quevedo González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nuño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92, pp.767-778. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2015.12.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter‐ and intragranular delta phase quantitative characterization in Inconel 718 by means of image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 261 (1), pp.79-87. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jmi.12317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution mapping of strain localization near twin boundaries in a nickel-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.M. Pollock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 98, pp.29-42. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2015.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for Accurate Surface Temperature Measurements During Fast Induction Heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Larregain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Arkinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (7), pp.1907-1913. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11665-013-0527-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microtomographic study and finite element analysis of the porosity harmfulness in a cast aluminium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chabod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (12), pp.1514--1525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Porosity on the Fatigue Life of a Cast Al Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Chabod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Measurements, Modeling, and Metrology, Volume 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.55--61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par microtomographie de la nocivité de la porosité sur la tenue en fatigue de pièces en Al-Si9Cu3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chabod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jy Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Vanderesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonderie, Fondeur d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 290, pp.13--24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional microtomographic study of Widmanstätten microstructures in an alpha/beta titanium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Darrieulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Montheillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Moreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 58 (6), pp.512-515. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2007.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel-die compression at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desrayaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Girard Insardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Darrieulat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 476 (1-2), pp.322-332. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2007.04.118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00475608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de méthodes d’analyse de la microarchitecture osseuse appliquées à l’étude de l’insertion humérale du muscle latissimus dorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05573054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of taphonomic surface alterations of bone on geometric morphometrics analyses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Corselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société Anthropologique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France. Bulletins et mémoires de la Société d’Anthropologie de Paris, 37 (S), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infant death during the Iron Age: The case of El Palomar (Oliete, Iberian Peninsula)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Lucas-Aragay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Le Cabec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Rack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bratislav Lukić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Conference of the Society for the Study of Childhood in the Past (SSCIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’âge sur l’organisation de l’os trabéculaire en cas d’ostéolyse corticale d’insetion (OCI) : analyse 3D-µCT des changements enthéséaux sur un échantillon archéologique juvénile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05573051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction and measurement of apparent elastic moduli in porous additive manufactured materials for new generation of hip implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quevedo González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Nuño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Biomaterials Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montreal (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for needles in a haystack: AI assisted detection of foraminifera in CT-scanned sedimentary cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Karpinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geofffroy Couasnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Nardelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective Biodiversité &amp; IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille virtuelle d’urnes funéraires assistée par IA : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IA et innovations numériques : usages et enjeux en archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAP, Nov 2025, Chartres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI assisted detection of foraminifera in µCT-scanned sediment cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Karpinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Couasnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS Foraminifera Spring Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bony labyrinth morphology reveals deep population history and isolation in prehistoric northeastern Africa (44–3 ka)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Velemínský</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Urciuoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Varadzinová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESHE 2025, European Society for the study of Human Evolution, Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age effect on trabecular bone organisation under insertional cortical osteolysis: 3D-µCT analysis of enthesial changes on a juvenile osteoarchaeological sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA (European Assoiciation of Archaeologists) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the early Holocene Nile Valley biological diversity: a comparison of different 3D geometric morphometrics approaches on the enamel-dentine junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thibeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Varadzinová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley H Ambrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the American Association of Biological Anthropologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Los angeles, France. pp.112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning assisted segmentation of ct-scanned ancient bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan Bizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30TH EAA ANNUAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAA, Aug 2024, Roma Sapienza Università, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental adaptive traits to herbivory in Plio-Pleistocene African wild pigs: new analyses of enamel complexity and thickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Palacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deming Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Virtual Conference for Women Archaeologists and Paleontologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Early-Career Women Archaeologists and Paleontologists (AWAP), Mar 2024, On Line, France. pp.978-2-9593099-0-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age effect on trabecular bone organisation under insertional cortical osteolysis(ico): 3d-μct analysis of enthesial changes on a juvenile osteoarchaeological sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30TH EAA ANNUAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAA, Aug 2024, Roma Sapienza Università, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICAZ Stable Isotopes in Zooarchaeology Working Group Beyond the baseline: Broadening stable isotopic horizons in zooarchaeology -Reconstructing paleoseasonality is important to understand ecosystem dynamics in ancient times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deming Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ Stable Isotopes in Zooarchaeology Working Group -Beyond the baseline: Broadening stable isotopic horizons in zooarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontation des approches histologique et micro- tomographique pour l’étude de la diagenèse osseuse : application aux vestiges anthropobiologiques de l’ancien cimetière de Koekelberg (Belgique, XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Trenchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien van de Vijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1848èmes journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.11439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA-SeReOs, an interdisciplinary project towards the automatic segmentation of CT-scanned ancient bone remains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan Bizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMAHA : 1st international conference on artificIAl Intelligence and applied MAthematics for History and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPAM; INRIA Côte d'Azur; I3S, Nov 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of post-processing on surface roughness of additively manufactured TI5553 lattice structures using X-ray computed microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shamim Pourrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Hof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Society for Mechanical Engineering International Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Sherbrooke, France. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17118/11143/20637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Defects in Materials Using Deep Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Boyadjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Toews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAR 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, VIRTUAL CONFERENCE, United States. pp.293-306, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-50347-5_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution-digital image correlation techniques to assess slip events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agathe Charpagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Colloquium on Theoretical and Experimental Micro-Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-grain scale elastic and plastic deformations in polycrystalline metallic alloys assessed via digital image correlation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and global mechanical properties of lattice materials for orthopaedic implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Nuño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Biennial Meeting of the Canadian Society for Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canadian Society for Biomechanics, Aug 2018, Halifax (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring sub-grain scale elastic and plastic deformations in polycrystalline metallic alloy by electron microscopy digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samaneh Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Microscopy &amp; Cytometry Symposium 2017; CMCS2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of porous TI-6AL-4V structures made by selective laser sintering for intervertebral cages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Galvez-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Aguilo Lafarga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quevedo González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Congress of the European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sevilla (Spain), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the building orientation on mechanical properties of porous structures made by additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Aguilo Lafarga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Galvez-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quevedo González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Congress of the European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Biomechanics, Jul 2017, Sevilla (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking defects found by non-destructive testing in stainless steel castings to the fatigue analysis of hydraulic turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilan Meimandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Viens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Fatigue Design and Material Defects (FDMD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lecco, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature history modeling and validation of fast induction hardening process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Senhaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Larregain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on heating by electromagnetic sources hes16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Padova, Italy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and simulation of manufacturing irregularities of additive manufactured well-ordered porous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Quevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Nuño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Manufacturing Canada (AMC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montreal (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopic strain and crystal rotation measurement within metallurgical grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Villechaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Materials Structure &amp; Micromechanics of Fracture (MSMF-7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Brno (Rép. Tchèque), Czech Republic. pp.493-496, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.592-593.493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression plane à chaud d'un alliage de zirconium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desrayaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darrieulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Montheillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dijon, France. pp.édition sur DVD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécropole ouest de Boutae : une occupation Burgonde à Annecy (39-41, avenue des Romains)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Rouzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gabayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Deguilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Tremblay-Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Auvergne Rhône-Alpes; Inrap; PACEA - De la Préhistoire à l'Actuel : Culture, Environnement et Anthropologie; Arar - Archéologie et Archéométrie. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8 - Près des pas, un ours… Avancée des recherches concernant l’hémi-mandibule prélevée en 2021 par F. Maksud. In : Jaubert J., Verheyden S. (Dir.) & Soulier M. et al. Grotte de Bruniquel (Bruniquel, Tarn-et-Garonne). Rapport intermédiaire 2022 d’opération archéologique programmée. Triennale 2022-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Occitanie (Toulouse). 2022, pp.95-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie et déformation à chaud de microstructures lamellaires dans les alliages de zirconium et de titane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Ecole Nationale Supérieure des Mines de Saint-Etienne, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00356622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId279"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Vanderesse </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enthèses immatures et ostéolyses corticales : apports de l’analyse microarchitecturale à la compréhension des contraintes biomécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 38 (s), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15him⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05573533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroCT X-ray profile of dental biomaterials as a tool for identification in forensic odontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Colard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Science International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 379, pp.112765. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.forsciint.2025.112765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La microtomographie pour les sciences du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Société des Naturalistes et Archéologues du Nord de la Meuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the bone–sedimentary matrix interface and its influence on mechanical cleaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Valtierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Díaz-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor del Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Á. Moreno-Ibáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.70042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Grotte du Bison Neandertals (Arcy-sur-Cure, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Beauval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 199, pp.103631. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2024.103631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Histotaphonomy: A Pilot Study Using Image Analysis for Quantitative Scoring of Bone Diagenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Trenchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien van de Vijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (3), pp.e3404. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.3404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enamel–dentine junction morphology reveals population replacement and mobility in the late prehistoric Middle Nile Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thibeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Varadzinová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatella Usai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley Ambrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (15), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2419122122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning-Based Computer Vision Is Not Yet the Answer to Taphonomic Equifinality in Bone Surface Modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lloyd Austin Courtenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Applications in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/jcaa.145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Life History of Past Populations through Hypercementosis: Insights into Cementum Apposition Patterns and Possible Etiologies Using Micro-CT and Confocal Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel D’incau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (1), pp.43. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology13010043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How geographical origin and dietary habits interact with the shape of cortical mandibular sections? A geometric morphometrics study in an archaeological context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hadrien Decaup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Garot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Oral Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 161, pp.105938. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.archoralbio.2024.105938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution 3D images of sediment cores as powerful tool for exploring foraminiferal microhabitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Moller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Guilhermic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 191, pp.102394. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2024.102394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des approches histologiques et micro-tomographiques pour l’étude de la diagenèse osseuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Trenchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien van de Vijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Analyses invasives, micro-invasives et non-invasives des vestiges anthropobiologiques, 36 (1), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.14092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How geographical origin and dietary habits interact with the shape of cortical mandibular sections? A geometric morphometrics study in an archaeological context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hadrien Decaup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Garot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Oral Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 161, pp.105938. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.archoralbio.2024.105938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From hunter‐gatherers to food producers: New dental insights into the Nile Valley population history (Late Paleolithic–Neolithic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thibeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Varadzinová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley H Ambrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Biological Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.24948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Quina side: A Neanderthal bone industry at Chez-Pinaud site, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Plisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (6), pp.e0284081. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0284081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the learning of evolutionary anthropology skills by combining student‐active teaching with actual and virtual immersion of Master's students in fieldwork, laboratory practice, and dissemination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryelle Bessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (4), pp.e8825. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.8825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the characterization of roughness and geometrical irregularities of additively manufactured single titanium-alloy struts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Nuño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Yánez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Hof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.102731. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2022.102731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not so unusual Neanderthal bone tools: new examples from Abri Lartet, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elspeth Ready</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Plisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (10), pp.200. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-022-01674-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effects on high temperature oxidation of MCrAlY coatings processed via APS and HVOF depositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kalush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 440, pp.128483. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2022.128483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture mechanism of TiN coatings on Ti-6Al-4V substrates: Role of interfaces and of the residual stress depth profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Herrera-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bousser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 426 (1), pp.127747. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2021.127747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue properties of continuous wave and pulsed wave laser cold-wire welding of thick section AA6005-T6 aluminum alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Iben Houria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mirakhorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 147, pp.106184. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2021.106184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of porosities on brazed martensitic steel tensile properties: 2D and 3D pre-mortem vs post-mortem characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160, pp.110084. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2019.110084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of the Interlaminar Fracture Toughness of Unidirectional Flax/Epoxy Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousef Saadati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (2), pp.66. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs4020066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IN-PLANE and out-of-plane deformation at the SUB-GRAIN scale in polycrystalline materials assessed by confocal microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.M. Pollock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 169, pp.260-274. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2019.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic to nanoscopic in situ investigation on yielding mechanisms in ultrafine grained medium Mn steels: Role of the austenite-ferrite interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binhan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rama Srinivas Varanasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenwen Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 178, pp.10-25. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2019.07.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of deformation heterogeneities in additive manufactured lattice materials by Digital Image Correlation: Strain maps analysis and reliability assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nuño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 86, pp.397-408. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2018.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Assessment of High Heating Rates in Induction Heating with Temperature-Sensitive Lacquers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Larregain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (8), pp.3831-3843. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11665-018-3499-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue performances of FSW and GMAW aluminum alloys welded joints: Competition between microstructural and structural-contact-fretting crack initiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 116, pp.20-233. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2018.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817610v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macro-defects characterization in cast CA-6NM martensitic stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilan Meimandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Viens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 124, pp.31-39. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2016.11.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis characterization of periodic porous materials produced by additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quevedo González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nuño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92, pp.767-778. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2015.12.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter‐ and intragranular delta phase quantitative characterization in Inconel 718 by means of image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 261 (1), pp.79-87. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jmi.12317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution mapping of strain localization near twin boundaries in a nickel-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.M. Pollock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 98, pp.29-42. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2015.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for Accurate Surface Temperature Measurements During Fast Induction Heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Larregain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Arkinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (7), pp.1907-1913. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11665-013-0527-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microtomographic study and finite element analysis of the porosity harmfulness in a cast aluminium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chabod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (12), pp.1514--1525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Porosity on the Fatigue Life of a Cast Al Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Chabod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Measurements, Modeling, and Metrology, Volume 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.55--61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par microtomographie de la nocivité de la porosité sur la tenue en fatigue de pièces en Al-Si9Cu3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chabod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jy Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Vanderesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonderie, Fondeur d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 290, pp.13--24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional microtomographic study of Widmanstätten microstructures in an alpha/beta titanium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Darrieulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Montheillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Moreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 58 (6), pp.512-515. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2007.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel-die compression at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desrayaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Girard Insardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Darrieulat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 476 (1-2), pp.322-332. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2007.04.118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00475608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de méthodes d’analyse de la microarchitecture osseuse appliquées à l’étude de l’insertion humérale du muscle latissimus dorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05573054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of taphonomic surface alterations of bone on geometric morphometrics analyses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Corselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société Anthropologique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France. Bulletins et mémoires de la Société d’Anthropologie de Paris, 37 (S), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infant death during the Iron Age: The case of El Palomar (Oliete, Iberian Peninsula)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Lucas-Aragay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Le Cabec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Rack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bratislav Lukić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Conference of the Society for the Study of Childhood in the Past (SSCIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’âge sur l’organisation de l’os trabéculaire en cas d’ostéolyse corticale d’insetion (OCI) : analyse 3D-µCT des changements enthéséaux sur un échantillon archéologique juvénile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05573051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction and measurement of apparent elastic moduli in porous additive manufactured materials for new generation of hip implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quevedo González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Nuño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Biomaterials Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montreal (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille virtuelle d’urnes funéraires assistée par IA : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IA et innovations numériques : usages et enjeux en archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAP, Nov 2025, Chartres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for needles in a haystack: AI assisted detection of foraminifera in CT-scanned sedimentary cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Karpinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geofffroy Couasnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Nardelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective Biodiversité &amp; IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI assisted detection of foraminifera in µCT-scanned sediment cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Karpinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Couasnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS Foraminifera Spring Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bony labyrinth morphology reveals deep population history and isolation in prehistoric northeastern Africa (44–3 ka)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Velemínský</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Urciuoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Varadzinová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESHE 2025, European Society for the study of Human Evolution, Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning assisted segmentation of ct-scanned ancient bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan Bizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30TH EAA ANNUAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAA, Aug 2024, Roma Sapienza Università, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental adaptive traits to herbivory in Plio-Pleistocene African wild pigs: new analyses of enamel complexity and thickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Palacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deming Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Virtual Conference for Women Archaeologists and Paleontologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Early-Career Women Archaeologists and Paleontologists (AWAP), Mar 2024, On Line, France. pp.978-2-9593099-0-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age effect on trabecular bone organisation under insertional cortical osteolysis(ico): 3d-μct analysis of enthesial changes on a juvenile osteoarchaeological sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30TH EAA ANNUAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAA, Aug 2024, Roma Sapienza Università, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age effect on trabecular bone organisation under insertional cortical osteolysis: 3D-µCT analysis of enthesial changes on a juvenile osteoarchaeological sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA (European Assoiciation of Archaeologists) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the early Holocene Nile Valley biological diversity: a comparison of different 3D geometric morphometrics approaches on the enamel-dentine junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thibeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Varadzinová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley H Ambrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the American Association of Biological Anthropologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Los angeles, France. pp.112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICAZ Stable Isotopes in Zooarchaeology Working Group Beyond the baseline: Broadening stable isotopic horizons in zooarchaeology -Reconstructing paleoseasonality is important to understand ecosystem dynamics in ancient times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deming Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ Stable Isotopes in Zooarchaeology Working Group -Beyond the baseline: Broadening stable isotopic horizons in zooarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of post-processing on surface roughness of additively manufactured TI5553 lattice structures using X-ray computed microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shamim Pourrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Hof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Society for Mechanical Engineering International Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Sherbrooke, France. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17118/11143/20637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA-SeReOs, an interdisciplinary project towards the automatic segmentation of CT-scanned ancient bone remains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan Bizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMAHA : 1st international conference on artificIAl Intelligence and applied MAthematics for History and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPAM; INRIA Côte d'Azur; I3S, Nov 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontation des approches histologique et micro- tomographique pour l’étude de la diagenèse osseuse : application aux vestiges anthropobiologiques de l’ancien cimetière de Koekelberg (Belgique, XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Trenchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien van de Vijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1848èmes journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.11439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Defects in Materials Using Deep Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Boyadjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Toews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAR 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, VIRTUAL CONFERENCE, United States. pp.293-306, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-50347-5_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution-digital image correlation techniques to assess slip events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agathe Charpagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Colloquium on Theoretical and Experimental Micro-Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and global mechanical properties of lattice materials for orthopaedic implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Nuño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Biennial Meeting of the Canadian Society for Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canadian Society for Biomechanics, Aug 2018, Halifax (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-grain scale elastic and plastic deformations in polycrystalline metallic alloys assessed via digital image correlation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of porous TI-6AL-4V structures made by selective laser sintering for intervertebral cages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Galvez-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Aguilo Lafarga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quevedo González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Congress of the European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sevilla (Spain), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the building orientation on mechanical properties of porous structures made by additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Aguilo Lafarga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Galvez-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quevedo González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Congress of the European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Biomechanics, Jul 2017, Sevilla (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring sub-grain scale elastic and plastic deformations in polycrystalline metallic alloy by electron microscopy digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samaneh Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Microscopy &amp; Cytometry Symposium 2017; CMCS2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking defects found by non-destructive testing in stainless steel castings to the fatigue analysis of hydraulic turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilan Meimandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Viens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Fatigue Design and Material Defects (FDMD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lecco, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature history modeling and validation of fast induction hardening process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Senhaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Larregain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on heating by electromagnetic sources hes16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Padova, Italy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and simulation of manufacturing irregularities of additive manufactured well-ordered porous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Quevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Nuño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Manufacturing Canada (AMC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montreal (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopic strain and crystal rotation measurement within metallurgical grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Villechaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Materials Structure &amp; Micromechanics of Fracture (MSMF-7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Brno (Rép. Tchèque), Czech Republic. pp.493-496, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.592-593.493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression plane à chaud d'un alliage de zirconium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desrayaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darrieulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Montheillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dijon, France. pp.édition sur DVD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécropole ouest de Boutae : une occupation Burgonde à Annecy (39-41, avenue des Romains)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Rouzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gabayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Deguilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Tremblay-Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Auvergne Rhône-Alpes; Inrap; PACEA - De la Préhistoire à l'Actuel : Culture, Environnement et Anthropologie; Arar - Archéologie et Archéométrie. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8 - Près des pas, un ours… Avancée des recherches concernant l’hémi-mandibule prélevée en 2021 par F. Maksud. In : Jaubert J., Verheyden S. (Dir.) & Soulier M. et al. Grotte de Bruniquel (Bruniquel, Tarn-et-Garonne). Rapport intermédiaire 2022 d’opération archéologique programmée. Triennale 2022-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Occitanie (Toulouse). 2022, pp.95-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie et déformation à chaud de microstructures lamellaires dans les alliages de zirconium et de titane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Ecole Nationale Supérieure des Mines de Saint-Etienne, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00356622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId279"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Navarre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanderesse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15him" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412827v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gerard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2025.112765" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423930v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Valtierra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea D&#237;az-Cort&#233;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor del Valle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;. Moreno-Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.70042" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050415v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977417v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Henrion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Hublin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2024.103631" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030224v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Trenchat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pubert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lefrais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien van de Vijver" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3404" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05067931v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thibeault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Varadzinov&#225;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Usai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Ambrose" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2419122122" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003797v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hadrien Decaup" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Garot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Couture" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2024.105938" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408002v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mass&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel D&#8217;incau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology13010043" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003773v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Austin Courtenay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jcaa.145" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700039v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Nardelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vanderesse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Guilhermic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2024.102394" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668775v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.14092" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031299v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577011v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley H Ambrose" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Antoine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24948" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160643v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Plisson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Maury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0284081" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916825v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8825" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819351v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elspeth Ready" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01674-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008786v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bocher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Nu&#241;o" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Y&#225;nez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hof" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.102731" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03659709v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kalush" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ecochard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Choquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128483" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003810v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Herrera-Jimenez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bousser" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schmitt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127747" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003814v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zedan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iben Houria" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Atmani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mirakhorli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2021.106184" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003826v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousef Saadati" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chatelain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Lebrun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Beauchamp" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs4020066" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02430629v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vanderesse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bocher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.110084" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009001v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binhan Sun" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ma" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rama Srinivas Varanasi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Song" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.07.043" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG9JV80F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02064096v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Liu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Stinville" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Pollock" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.03.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817610v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nadeau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2018.06.020" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008789v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richter" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nu&#241;o" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.07.010" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QGCJ7M6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008597v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Larregain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bridier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-018-3499-z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008982v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilan Meimandi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thibault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Viens" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2016.11.040" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3LJKDR9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008848v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ky" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quevedo Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.12.062" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009025v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anderson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12317" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008996v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Stinville" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.07.016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V4XSPQW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008592v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Larregain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bridier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arkinson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-013-0527-x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MS29H533-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538229v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maire" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chabod" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538232v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Chabod" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538064v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy Buffiere" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261263v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Darrieulat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Montheillet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2007.11.005" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1WGH6S1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00475608v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desrayaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Girard Insardi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2007.04.118" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDHTKV43-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573054v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934041v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Corselle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rottier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04828914v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lucas-Aragay" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Le Cabec" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pruvost" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rack" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bratislav Luki&#263;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573051v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008989v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Barraud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413239v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Karpinski" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geofffroy Couasnet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413136v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Martin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244231v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couasnet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387953v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Velem&#237;nsk&#253;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Urciuoli" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Honegger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574400v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676237v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008688v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Colombo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Bizon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Kuo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034004v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Palacio" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deming Yang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008763v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298093v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Couvrat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006317v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pubert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.11439" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065073v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327354v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamim Pourrahimi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/20637" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003824v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Boyadjian" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Toews" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50347-5_26" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388431v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Stinville" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agathe Charpagne" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourdin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825043v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Liu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008942v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Richter" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365278v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Hong Liu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Mansouri" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008907v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Galvez-Hernandez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aguilo Lafarga" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008891v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009022v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008950v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Senhaji" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008813v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Quevedo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008977v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.592-593.493" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293737v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desrayaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darrieulat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montheillet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661817v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Rouzic" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gabayet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tremblay-Cormier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517270v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00356622v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Navarre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanderesse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15him" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412827v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gerard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2025.112765" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050415v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423930v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Valtierra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea D&#237;az-Cort&#233;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor del Valle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;. Moreno-Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.70042" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977417v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Henrion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Hublin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2024.103631" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030224v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Trenchat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pubert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lefrais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien van de Vijver" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3404" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05067931v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thibeault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Varadzinov&#225;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Usai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Ambrose" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2419122122" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003773v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Austin Courtenay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jcaa.145" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408002v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mass&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel D&#8217;incau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology13010043" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003797v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hadrien Decaup" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Garot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Couture" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2024.105938" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700039v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Nardelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vanderesse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Guilhermic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2024.102394" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668775v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.14092" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031299v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577011v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley H Ambrose" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Antoine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24948" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160643v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Plisson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Maury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0284081" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916825v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8825" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008786v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bocher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Nu&#241;o" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Y&#225;nez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hof" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.102731" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819351v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elspeth Ready" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01674-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03659709v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kalush" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ecochard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Choquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128483" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003810v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Herrera-Jimenez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bousser" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schmitt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127747" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003814v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zedan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iben Houria" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Atmani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mirakhorli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2021.106184" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02430629v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vanderesse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bocher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.110084" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003826v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousef Saadati" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chatelain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Lebrun" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Beauchamp" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs4020066" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02064096v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Liu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Stinville" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Pollock" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.03.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009001v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binhan Sun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ma" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rama Srinivas Varanasi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Song" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.07.043" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG9JV80F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008789v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richter" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nu&#241;o" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.07.010" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QGCJ7M6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008597v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Larregain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bridier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-018-3499-z" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817610v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nadeau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2018.06.020" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008982v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilan Meimandi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thibault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Viens" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2016.11.040" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3LJKDR9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008848v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ky" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quevedo Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.12.062" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009025v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anderson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12317" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008996v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Stinville" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.07.016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V4XSPQW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008592v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Larregain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bridier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arkinson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-013-0527-x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MS29H533-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538229v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maire" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chabod" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538232v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Chabod" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538064v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy Buffiere" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261263v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Darrieulat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Montheillet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2007.11.005" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1WGH6S1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00475608v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desrayaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Girard Insardi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2007.04.118" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDHTKV43-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573054v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934041v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Corselle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rottier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04828914v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lucas-Aragay" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Le Cabec" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pruvost" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rack" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bratislav Luki&#263;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573051v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008989v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Barraud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413136v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Martin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413239v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Karpinski" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geofffroy Couasnet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244231v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couasnet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387953v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Velem&#237;nsk&#253;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Urciuoli" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Honegger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008688v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Colombo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Bizon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Kuo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034004v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Palacio" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deming Yang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008763v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574400v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676237v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298093v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Couvrat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327354v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamim Pourrahimi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/20637" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065073v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006317v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pubert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.11439" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003824v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Boyadjian" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Toews" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50347-5_26" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388431v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Stinville" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agathe Charpagne" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourdin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008942v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Richter" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825043v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Liu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008907v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Galvez-Hernandez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aguilo Lafarga" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008891v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365278v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Hong Liu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Mansouri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009022v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008950v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Senhaji" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008813v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Quevedo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008977v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.592-593.493" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293737v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desrayaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darrieulat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montheillet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661817v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Rouzic" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gabayet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tremblay-Cormier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517270v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00356622v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>