--- v0 (2026-03-06)
+++ v1 (2026-05-16)
@@ -109,312 +109,312 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stockages distribués pour diminuer la température d’opération des réseaux de chaleur existants</w:t>
+                <w:t xml:space="preserve">Deterministic optimisation of distric heating network retrofit to reduce supply temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Geneviève Lemelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamaison</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Reneaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Congrès de la Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Chambery, France</w:t>
+              <w:t xml:space="preserve">19th International Symposium on District Heating and Cooling (DHC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Genk, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05231606v1</w:t>
+                <w:t xml:space="preserve">hal-05231604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic optimisation of distric heating network retrofit to reduce supply temperature</w:t>
+                <w:t xml:space="preserve">Les stockages distribués pour diminuer la température d’opération des réseaux de chaleur existants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Geneviève Lemelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vasset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lamaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Reneaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on District Heating and Cooling (DHC 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Genk, Belgium</w:t>
+              <w:t xml:space="preserve">33ème Congrès de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Chambery, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05231604v1</w:t>
+                <w:t xml:space="preserve">hal-05231606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de schémas d’exploitation pour des réseaux de distribution de gaz : méthode, implémentation et validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Gaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Goetgheluck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -504,64 +504,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Crevon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DHC Symposium 2023 - The 18th International Symposium on District Heating and Cooling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -599,51 +599,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion optimale d'un système de production géothermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Gaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -733,51 +733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Baviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on District Heating and Cooling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -815,51 +815,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excision technique in constrained formulations of Einstein equations: collapse scenario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Cordero-Carrión</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -977,51 +977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Baviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.123997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1068,51 +1068,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excision scheme for black holes in constrained evolution formulations: Spherically symmetric case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Cordero-Carrión</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1332,51 +1332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Cornou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 229 (2), pp.399-414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1410,51 +1410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excised black hole spacetimes: Quasilocal horizon formalism applied to the Kerr example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1683,51 +1683,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05231606v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevi&#232;ve Lemelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamaison" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vasset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reneaume" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Serra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05231604v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04523518v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Gaoua" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Goetgheluck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Metz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04247969v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Baviere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vallee" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Crevon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597214v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Parry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanna A. Varadarajan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286002v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Merlet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743503v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Cordero-Carri&#243;n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Novak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Jaramillo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/600/1/012059" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647463v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.123997" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557294v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Novak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.044062" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758569v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Berninger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Frenod" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gander" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Liebend&#246;rfer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383481v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cornou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2009.09.033" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785851v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.79.124010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05231604v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevi&#232;ve Lemelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vasset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamaison" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reneaume" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Serra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05231606v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04523518v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Gaoua" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Goetgheluck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Metz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04247969v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Baviere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vallee" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Crevon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597214v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Parry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanna A. Varadarajan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286002v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Merlet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743503v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Cordero-Carri&#243;n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Novak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Jaramillo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/600/1/012059" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647463v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.123997" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557294v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Novak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.044062" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758569v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Berninger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Frenod" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gander" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Liebend&#246;rfer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383481v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cornou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2009.09.033" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785851v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.79.124010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>