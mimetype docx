--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -230,51 +230,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignition dynamics of a hydrogen-fueled annular combustor</w:t>
+                <w:t xml:space="preserve">Azimuthal Instabilities Arising in an Annular Combustor Equipped With Pure Hydrogen Injection Units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Durox</w:t>
@@ -305,480 +305,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 41 (1), pp.105893. </w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 148 (1), pp.011008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2025.105893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4069546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05340842v1</w:t>
+                <w:t xml:space="preserve">hal-05340944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study on the impact of Nanosecond Repetitively Pulsed discharges on the lean blowout limit for a hydrogen/air swirled flame</w:t>
+                <w:t xml:space="preserve">Experimentation and simulation of a swirled burner featuring cross-flow hydrogen injection with a focus on the OH* chemiluminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kruljevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Q.E. Wang</w:t>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Durox</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 277, pp.114149. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114149⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 273, pp.113945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05040022v1</w:t>
+                <w:t xml:space="preserve">hal-04909869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azimuthal Instabilities Arising in an Annular Combustor Equipped With Pure Hydrogen Injection Units</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical study on the impact of Nanosecond Repetitively Pulsed discharges on the lean blowout limit for a hydrogen/air swirled flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kruljevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Q.E. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perrin-Terrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4069546⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 277, pp.114149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05340944v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimentation and simulation of a swirled burner featuring cross-flow hydrogen injection with a focus on the OH* chemiluminescence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+                <w:t xml:space="preserve">Ignition dynamics of a hydrogen-fueled annular combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vaysse</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 273, pp.113945. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (1), pp.105893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2025.105893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909869v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Thermo-Acoustic Instabilities Induced by Hydrogen Swirling Flames</w:t>
               </w:r>
@@ -894,51 +894,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma-assisted combustion of hydrogen swirling flames: Extension of lean blowout limit and NO$_x$ emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Perrin-Terrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1324,51 +1324,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and light emission of swirling flames produced by pure hydrogen injection in cross-flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1605,51 +1605,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460651v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaysse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vicquelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Candel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114725" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340842v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105893" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040022v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kruljevic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Q.E. Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perrin-Terrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durox" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114149" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340944v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4069546" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909869v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Darabiha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113945" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04955008v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4066242" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665064v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105546" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564503v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564363v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2023-101977" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564294v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preethi Rajendram Soundararajan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460651v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaysse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vicquelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Candel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114725" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340944v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4069546" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909869v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kruljevic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Darabiha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113945" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040022v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Q.E. Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perrin-Terrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durox" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114149" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340842v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105893" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04955008v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4066242" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665064v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105546" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564503v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564363v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2023-101977" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564294v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preethi Rajendram Soundararajan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>