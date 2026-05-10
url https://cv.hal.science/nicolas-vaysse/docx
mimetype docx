--- v1 (2026-04-07)
+++ v2 (2026-05-10)
@@ -230,555 +230,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azimuthal Instabilities Arising in an Annular Combustor Equipped With Pure Hydrogen Injection Units</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical study on the impact of Nanosecond Repetitively Pulsed discharges on the lean blowout limit for a hydrogen/air swirled flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kruljevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Q.E. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perrin-Terrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4069546⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 277, pp.114149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05340944v1</w:t>
+                <w:t xml:space="preserve">hal-05040022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimentation and simulation of a swirled burner featuring cross-flow hydrogen injection with a focus on the OH* chemiluminescence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+                <w:t xml:space="preserve">Ignition dynamics of a hydrogen-fueled annular combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vaysse</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113945⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (1), pp.105893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2025.105893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909869v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study on the impact of Nanosecond Repetitively Pulsed discharges on the lean blowout limit for a hydrogen/air swirled flame</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Azimuthal Instabilities Arising in an Annular Combustor Equipped With Pure Hydrogen Injection Units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114149⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 148 (1), pp.011008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4069546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05040022v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignition dynamics of a hydrogen-fueled annular combustor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimentation and simulation of a swirled burner featuring cross-flow hydrogen injection with a focus on the OH* chemiluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kruljevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 41 (1), pp.105893. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 273, pp.113945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2025.105893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05340842v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Thermo-Acoustic Instabilities Induced by Hydrogen Swirling Flames</w:t>
               </w:r>
@@ -894,51 +894,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma-assisted combustion of hydrogen swirling flames: Extension of lean blowout limit and NO$_x$ emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Perrin-Terrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1324,51 +1324,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and light emission of swirling flames produced by pure hydrogen injection in cross-flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1605,51 +1605,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460651v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaysse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vicquelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Candel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114725" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340944v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4069546" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909869v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kruljevic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Darabiha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113945" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040022v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Q.E. Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perrin-Terrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durox" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114149" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340842v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105893" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04955008v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4066242" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665064v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105546" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564503v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564363v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2023-101977" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564294v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preethi Rajendram Soundararajan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460651v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaysse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vicquelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Candel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114725" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040022v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kruljevic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Q.E. Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perrin-Terrin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durox" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114149" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340842v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105893" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340944v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4069546" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909869v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Darabiha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113945" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04955008v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4066242" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665064v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105546" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564503v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564363v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2023-101977" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564294v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preethi Rajendram Soundararajan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>