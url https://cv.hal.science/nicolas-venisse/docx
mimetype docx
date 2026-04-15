--- v0 (2026-03-16)
+++ v1 (2026-04-15)
@@ -72,908 +72,1026 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre Digoxine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsevier Masson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Suivi thérapeutique pharmacologique pour la personnalisation des traitements médicamenteux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9782294787935</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L-serine promotes pro-carcinogenic effects of colibactin-producing &amp;lt;i&amp;gt;E. coli&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binta Diémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut microbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (1), pp.2515480. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19490976.2025.2515480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Endocrine Disruptors in Human Placenta: A Pilot Study on Exposure and Histopathological Findings</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Therapeutic Drug Monitoring of Long-Acting Cabotegravir and Rilpivirine in a National Cohort of People With Human Immunodeficiency Virus Type 1: First Results From the ANRS-MIE CARLAPOP Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Gourgues</w:t>
+                <w:t xml:space="preserve">Nadège Néant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Albouy</w:t>
+                <w:t xml:space="preserve">Minh Lê</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Lagoutte-Renosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000001414⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.ciaf385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciaf385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05527790v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic Drug Monitoring of Long-Acting Cabotegravir and Rilpivirine in a National Cohort of People With Human Immunodeficiency Virus Type 1: First Results From the ANRS-MIE CARLAPOP Study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of Endocrine Disruptors in Human Placenta: A Pilot Study on Exposure and Histopathological Findings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Lagoutte-Renosi</w:t>
+                <w:t xml:space="preserve">Mickael Robalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Grégoire</w:t>
+                <w:t xml:space="preserve">Sarah Ayraud-Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Migeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciaf385⟩</w:t>
+              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000001414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05240572v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05527790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Endocrine Disruptors in Human Placenta: A Pilot Study on Exposure and Histopathological Findings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Robalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ayraud-Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Migeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/FTD.0000000000001414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-Ethylhexedrone: A very long and bad trip! A case series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Richeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 48 (7), pp.507-513. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jat/bkae040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in fatal poisoning among medical users of analgesics in France from 2013 to 2022: an analysis of the DTA register</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Therapeutic drug monitoring and virological response at week 48 in a cohort of HIV-1 infected-patients switching to dolutegravir/rilpivirine dual maintenance therapy (ANRS-MIE-BIRIDER Study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Manceau</w:t>
+                <w:t xml:space="preserve">Florian Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Lagoutte-Renosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Dumestre-Toulet</w:t>
+                <w:t xml:space="preserve">Marie-Claude Gagnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Gaulier</w:t>
+                <w:t xml:space="preserve">François Parant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 236, pp.381-385. </w:t>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 90 (1), pp.264-273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.puhe.2024.08.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bcp.15890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524203v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Endocrine Disruptor Exposure in Hospital Professionals Using Hair and Urine Analyses: An Awareness Campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1020,94 +1138,94 @@
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/FTD.0000000000001132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04402020v1</w:t>
+                <w:t xml:space="preserve">hal-05528254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Endocrine Disruptor Exposure in Hospital Professionals Using Hair and Urine Analyses: An Awareness Campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1154,453 +1272,453 @@
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/FTD.0000000000001132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05528254v1</w:t>
+                <w:t xml:space="preserve">hal-04402020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic drug monitoring and virological response at week 48 in a cohort of HIV-1 infected-patients switching to dolutegravir/rilpivirine dual maintenance therapy (ANRS-MIE-BIRIDER Study)</w:t>
+                <w:t xml:space="preserve">Trends in fatal poisoning among medical users of analgesics in France from 2013 to 2022: an analysis of the DTA register</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Lemaitre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Lagoutte-Renosi</w:t>
+                <w:t xml:space="preserve">B. Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Gagnieu</w:t>
+                <w:t xml:space="preserve">T. Willeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Parant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Venisse</w:t>
+                <w:t xml:space="preserve">M. Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dumestre-Toulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Gaulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bcp.15890⟩</w:t>
+              <w:t xml:space="preserve">Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 236, pp.381-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.puhe.2024.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196341v1</w:t>
+                <w:t xml:space="preserve">hal-05524203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical methods and biomonitoring results in hair for the assessment of exposure to endocrine-disrupting chemicals: A literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guihenneuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cambien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 353, pp.141523. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.141523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04778995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro reciprocal interactions between yeasts from human cutaneous mycobiota and parabens used in cosmetics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florine Ecale</w:t>
+                <w:t xml:space="preserve">Characterization of pregnant women exposure to halogenated parabens and bisphenols through water consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Crépin</w:t>
+                <w:t xml:space="preserve">Yoann Deceuninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Migeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Helene Rodier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Venisse</w:t>
+                <w:t xml:space="preserve">Manon Doumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 370, </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 448, pp.130945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsle/fnac124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.130945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04556514v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure to endocrine disruptors promotes biofilm formation and contributes to increased virulence of Pseudomonas aeruginosa</w:t>
               </w:r>
@@ -1612,51 +1730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Thiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Crapart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1714,6474 +1832,6983 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of pregnant women exposure to halogenated parabens and bisphenols through water consumption</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vitro reciprocal interactions between yeasts from human cutaneous mycobiota and parabens used in cosmetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Deceuninck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Migeot</w:t>
+                <w:t xml:space="preserve">Mohammed Benlaassri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Doumas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Dupuis</w:t>
+                <w:t xml:space="preserve">Florine Ecale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.130945⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 370, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsle/fnac124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04035709v1</w:t>
+                <w:t xml:space="preserve">hal-04556514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of the Conjugated Forms of Dichlorobisphenol A (3,3′-Cl2BPA) in Rat and Human Plasma Using HPLC-MS/MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemie Plattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riciga Gnanasegaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Krekesheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Carato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 45 (4), pp.554-561. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/FTD.0000000000001074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on: Population pharmacokinetics of the rilpivirine long-acting formulation after intramuscular dosing in healthy subjects and people living with HIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Benaboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Solas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 78 (3), pp.853-854. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jac/dkad009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perinatal Environmental Health Education Intervention to Reduce Exposure to Endocrine Disruptors: The PREVED Project</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antoine Dupuis</w:t>
+                <w:t xml:space="preserve">Analytical method for the biomonitoring of bisphenols and parabens by liquid chromatography coupled to tandem mass spectrometry in human hair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Binson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Sauvaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steeve Rouillon</w:t>
+                <w:t xml:space="preserve">Pascale Pierre-Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, COVID-19 and Health Education, 19 (1), pp.70. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 243, pp.113986. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph19010070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2022.113986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781112v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical method for the biomonitoring of bisphenols and parabens by liquid chromatography coupled to tandem mass spectrometry in human hair</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perinatal Environmental Health Education Intervention to Reduce Exposure to Endocrine Disruptors: The PREVED Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Pierre-Eugène</w:t>
+                <w:t xml:space="preserve">Houria El Ouazzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Rouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2022.113986⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, COVID-19 and Health Education, 19 (1), pp.70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19010070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05528220v1</w:t>
+                <w:t xml:space="preserve">hal-03781112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical method for the biomonitoring of bisphenols and parabens by liquid chromatography coupled to tandem mass spectrometry in human hair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Binson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Sauvaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pierre-Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 243, pp.113986. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2022.113986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatic metabolism of chlorinated derivatives of bisphenol A (ClxBPA) and interspecies differences between rats and humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Plattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Carato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 96 (3), pp.783-792. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00204-021-03217-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of the literature on emerging pollutants: Chlorinated derivatives of Bisphenol A (ClxBPA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Plattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Migeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Venisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 153, pp.106547. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envint.2021.106547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et évaluation de dérivés halogénés du Bisphénol A et des parabènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Doumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pierre-Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 82 (5), pp.468. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ando.2021.08.624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of perinatal environmental health education intervention on exposure to endocrine disruptors during pregnancy—PREVED study: study protocol for a randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria El. Ouazzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Rouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Sifer-Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (1), pp.876. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13063-021-05813-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of perinatal environmental health education intervention on exposure to endocrine disruptors during pregnancy—PREVED study: study protocol for a randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria El. Ouazzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Rouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Sifer-Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (1), pp.876. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13063-021-05813-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition des nouveau-nés aux parabènes via les médicaments administrés durant leur hospitalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Binson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Di Maio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rabouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 78, pp.343 - 350. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pharma.2020.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03490136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse et évaluation biologique de dérivés halogénés du Bisphénol A</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Venisse</w:t>
+                <w:t xml:space="preserve">Simultaneous determination of bisphenol A and its chlorinated derivatives in human plasma: Development, validation and application of a UHPLC–MS/MS method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cambien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Migeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pierre Eugene</w:t>
+                <w:t xml:space="preserve">Sylvie Rabouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Belmouaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ando.2020.07.300⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 242, pp.125236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.125236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04457150v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05527770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous determination of bisphenol A and its chlorinated derivatives in human plasma: Development, validation and application of a UHPLC–MS/MS method</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthèse et évaluation biologique de dérivés halogénés du Bisphénol A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Belmouaz</w:t>
+                <w:t xml:space="preserve">M. Doumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Albouy-Llaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pierre Eugene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.125236⟩</w:t>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 81 (4), pp.254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2020.07.300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05527770v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concerns about pharmacokinetic (PK) and pharmacokinetic-pharmacodynamic (PK-PD) studies in the new therapeutic area of COVID-19 infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Peytavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Gagnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Garraffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiviral Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 181, pp.104866. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.antiviral.2020.104866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and physicochemical stability of 50 mg/mL hydroxychloroquine oral suspension in SyrSpendⓇ SF PH4 (dry)</w:t>
+                <w:t xml:space="preserve">Preparation and physicochemical stability of 50 mg/mL hydroxychloroquine oral suspension in SyrSpend(Ⓡ) SF PH4 (dry)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Binson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Sauvaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Bacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lazaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 56 (6), pp.106201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2020.106201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05528201v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous determination of bisphenol A and its chlorinated derivatives in human plasma: Development, validation and application of a UHPLC–MS/MS method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Belmouaz</w:t>
+                <w:t xml:space="preserve">Exposition des nouveau-nés aux parabènes via les médicaments administrés durant leur hospitalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Binson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cariot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Di Maio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rabouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.125236⟩</w:t>
+              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 78 (4), pp.343-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pharma.2020.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488543v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and physicochemical stability of 50 mg/mL hydroxychloroquine oral suspension in SyrSpend(Ⓡ) SF PH4 (dry)</w:t>
+                <w:t xml:space="preserve">Preparation and physicochemical stability of 50 mg/mL hydroxychloroquine oral suspension in SyrSpendⓇ SF PH4 (dry)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Binson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Sauvaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Bacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lazaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 56 (6), pp.106201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2020.106201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003546v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition des nouveau-nés aux parabènes via les médicaments administrés durant leur hospitalisation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Rabouan</w:t>
+                <w:t xml:space="preserve">Simultaneous determination of bisphenol A and its chlorinated derivatives in human plasma: Development, validation and application of a UHPLC–MS/MS method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cambien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Migeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rabouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Belmouaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pharma.2020.01.005⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 242, pp.125236 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.125236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05528217v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overcoming stability challenges during continuous intravenous administration of high-dose amoxicillin using portable elastomeric pumps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Binson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Grignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lazaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (8), pp.e0221391. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0221391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of an LC–MS/MS method for the simultaneous determination of bisphenol A and its chlorinated derivatives in adipose tissue</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Nadeau</w:t>
+                <w:t xml:space="preserve">Overcoming stability challenges during continuous intravenous administration of high-dose amoxicillin using portable elastomeric pumps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Binson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Grignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lazaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (8), pp.e0221391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0221391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2019.05.103⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03485822v1</w:t>
+                <w:t xml:space="preserve">inserm-02270938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overcoming stability challenges during continuous intravenous administration of high-dose amoxicillin using portable elastomeric pumps</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Lelong</w:t>
+                <w:t xml:space="preserve">Development and validation of an LC–MS/MS method for the simultaneous determination of bisphenol A and its chlorinated derivatives in adipose tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cambien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Rouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Nadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0221391⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 204, pp.145 - 152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2019.05.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02270938v1</w:t>
+                <w:t xml:space="preserve">hal-03485822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overexposure to Bisphenol A and Its Chlorinated Derivatives of Patients with End-Stage Renal Disease during Online Hemodiafiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Bacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Belmouaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bauwens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cambien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (9), pp.E403. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom9090403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isavuconazole Kinetic Exploration for Clinical Practice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Darnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drugs in R&amp;D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (4), pp.317-321. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40268-018-0251-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chlorinated and brominated bisphenol A derivatives: Synthesis, characterization and determination in water samples</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Pierre Eugene</w:t>
+                <w:t xml:space="preserve">Liver fibrosis is associated with cutaneous inflammation in the imiquimod-induced murine model of psoriasiform dermatitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pohin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf. Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Favot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 179, pp.101-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjd.16137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.09.061⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04433049v1</w:t>
+                <w:t xml:space="preserve">hal-01699551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver fibrosis is associated with cutaneous inflammation in the imiquimod-induced murine model of psoriasiform dermatitis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Venisse</w:t>
+                <w:t xml:space="preserve">Chlorinated and brominated bisphenol A derivatives: Synthesis, characterization and determination in water samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Doumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Rouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Nadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Pierre Eugene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjd.16137⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Chemosphere, 213, pp.434-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.09.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699551v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04433049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population pharmacokinetics of teicoplanin administered by subcutaneous or intravenous route and simulation of optimal loading dose regimen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Cazaubon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mimoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ducher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 72 (10), pp.2804-2812. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jac/dkx242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a probe for assessing deconjugation of glucuronide and sulfate phase II metabolites assayed through LC–MS/MS in biological matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Grignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albouy-Llaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Condylis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1061-1062, pp.72-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jchromb.2017.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vancomycin collection in heparin plasma tube: is there an influence of heparin on vancomycin concentration?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boglione-Kerrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 30, pp.33--33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasensitive determination of bisphenol A and its chlorinated derivatives in urine using a high-throughput UPLC-MS/MS method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Determination of bisphenol A in water and the medical devices used in hemodialysis treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Bacle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Grignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Astrid Bacle</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Belmouaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bauwens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 505 (1-2), pp.115 - 121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2016.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-015-9288-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01446952v1</w:t>
+                <w:t xml:space="preserve">hal-01653504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of bisphenol A in water and the medical devices used in hemodialysis treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Ultrasensitive determination of bisphenol A and its chlorinated derivatives in urine using a high-throughput UPLC-MS/MS method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Grignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Rouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Bacle</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Bauwens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2016.03.003⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 408, pp.2255-2263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-015-9288-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01653504v1</w:t>
+                <w:t xml:space="preserve">hal-01446952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy and safety of high-dose gentamicin re-dosing in ICU patients receiving haemodialysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 70 (1), pp.308-310. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jac/dku369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01271607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma exchange significantly affects darunavir exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Roblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 69 (8), pp.2296-2297. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jac/dku108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01171957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliable quantification of bisphenol A and its chlorinated derivatives in human urine using UPLC-MS/MS method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Grignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 125, pp.284-292. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.talanta.2014.02.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gentamicin in Hemodialyzed Critical Care Patients: Early Dialysis after Administration of a High Dose Should Be Considered</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Veinstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 57, pp.977-982. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AAC.01762-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness and safety of saquinavir/ritonavir in HIV-infected pregnant women: INEMA cohort.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Reliquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jovelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Winer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Med Mal Infect</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 42 (9), pp.421-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.medmal.2012.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost-Effectiveness Analysis of Individualized Mycophenolate Mofetil Dosing in Kidney Transplant Patients in the APOMYGRE Trial:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Loichot-Roselmac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Turcant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 89 (10), pp.1255-1262. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/TP.0b013e3181d75952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility of, and critical paths for mycophenolate mofetil Bayesian dose adjustment: Pharmacological re-appraisal of a concentration-controlled versus fixed-dose trial in renal transplant recipients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Prémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Loichot-Roselmac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 61 (2), pp.167 - 174. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phrs.2009.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple and sensitive liquid chromatography-tandem mass spectrometry assay for the quantification of ertapenem in microdialysate.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mickael Bachelet</w:t>
+                <w:t xml:space="preserve">Mechanism-Based Pharmacokinetic-Pharmacodynamic Models of In Vitro Fungistatic and Fungicidal Effects against Candida albicans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Couet</w:t>
+                <w:t xml:space="preserve">N. Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Couet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2007.10.047⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 52 (3), pp.937-943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01030-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00319493v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism-Based Pharmacokinetic-Pharmacodynamic Models of In Vitro Fungistatic and Fungicidal Effects against Candida albicans</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Marliat</w:t>
+                <w:t xml:space="preserve">A simple and sensitive liquid chromatography-tandem mass spectrometry assay for the quantification of ertapenem in microdialysate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Couet</w:t>
+                <w:t xml:space="preserve">Sandrine Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Couet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.01030-07⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 862 (1-2), pp.242-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2007.10.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02463067v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00319493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of Large White Pig as an animal model for the study of cannabinoids metabolism: Application to the study of THC distribution in tissues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Hebrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forensic Science International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 161, pp.169-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urinary and Blood Concentrations of β 2 -Agonists in Trained Subjects: Comparison between Routes of Use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Krupka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Pérault-Pochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Denjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 27 (03), pp.187-192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-2005-865627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and Application of a Method for the Quantification of Multi-Class Pesticides in Wipes Dust by Liquid Chromatography-Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Gaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Cesarman Maus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Congress of Therapeutic Drug Monitoring and Clinical Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Penny Colbourne; David Kinniburgh; Melissa Bennett; Loralie Langman; Amy MacDonald; Christophe Stove; Teun van Gelder; Pamela Lyons; Megan Howes, Sep 2024, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endocrine disruptors increase adhesion and biofilm formation in Pseudomonas aeruginosa</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Detection of dichlorobisphenol-A (DCBPA) in hair following a single dose to female volunteers. A proof-of-concept study to demonstrate the interest of hair as a biomarker of exposure to EDC.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Plattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Venisse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASM microbes 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Society for Microbiology (ASM), Jun 2023, Houston (Texas), United States</w:t>
+              <w:t xml:space="preserve">21st International Congress of Therapeutic Drug Monitoring &amp; Clinical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IATDMCT, Sep 2023, Oslo (Norway), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05425608v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syndrome d’auto-brasserie : les limites de la toxicologie analytique ?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Endocrine disruptors increase adhesion and biofilm formation in Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Thiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Labanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Crapart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Boisgrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31e congrès de la Société française de toxicologie analytique (SFTA Strasbourg 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASM microbes 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Society for Microbiology (ASM), Jun 2023, Houston (Texas), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05526155v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, evaluation of halogenated parabens and BPA derivatives</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Syndrome d’auto-brasserie : les limites de la toxicologie analytique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Levée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Souchaud-Debouverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Venisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Albouy-Llaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Association of Therapeutic Drug Monitoring and Clinical Toxicology (IATDMCT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31e congrès de la Société française de toxicologie analytique (SFTA Strasbourg 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de toxicologie analytique (SFTA), May 2023, Strasbourg, France. pp.S26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxac.2023.03.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05516967v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-éthylhexédrone : une longue descente !</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Santé Environnementale : définitions et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Venisse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOCIÉTÉ FRANÇAISE DE TOXICOLOGIE ANALYTIQUE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23ème congrès national du CNGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège national des généralistes enseignants, Nov 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxac.2021.06.041⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05526153v1</w:t>
+                <w:t xml:space="preserve">hal-05559971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Presence of a cocktail of endocrine disruptors in the breast adipose tissue of women with and without cancerous lesions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luyao Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Nadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Migeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st International Congress of Therapeutic Drug Monitoring &amp; Clinical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IATDMCT, Sep 2023, Oslo (Norway), Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ONE HEALTH: Concept and Perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rabouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Therapeutic Drug Monitoring and Clinical Toxicology, IATDMCT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Therapeutic Drug Monitoring and Clinical Toxicology, Sep 2023, Oslo (Norway), Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis, evaluation of halogenated parabens and BPA derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Doumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Sauvaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Albouy-Llaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Association of Therapeutic Drug Monitoring and Clinical Toxicology (IATDMCT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Prague (République Tchèque), Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human biomonitoring programs around the globe focusing on exposure in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th International Congress of Therapeutic Drug Monitoring &amp; Clinical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IATDMCT, Sep 2022, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N-éthylhexédrone : une longue descente !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Richeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamine Kramer-Ruggiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SOCIÉTÉ FRANÇAISE DE TOXICOLOGIE ANALYTIQUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SOCIÉTÉ FRANÇAISE DE TOXICOLOGIE ANALYTIQUE, Sep 2021, Biarritz (France), France. pp.S35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxac.2021.06.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Synthesis and biological evaluation of halogeno Bisphenol A derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Doumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albouy-Llaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pierre-Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e congrès international du GRUTTEE (GRUTTEE 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupement de recherche universitaire sur les techniques de traitement et d'épuration des eaux (GRUTTEE); École nationale supérieure de chimie de Rennes (ENSCR); Équipe Chimie et Ingénierie des Procédés de l'Institut des Sciences Chimique de Rennes, Feb 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8191,639 +8818,639 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l’Anses Relatif à l’analyse des options de gestion réglementaires de la substance 1,3-diphénylguanidine (N°CAS : 102-06-7) dans le cadre de la réglementation REACH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Babajko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cabaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2022-REACh-0089, Anses. 2024, 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04650967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise collective : synthèse et conclusions relatives à l’expertise en vue de la fixation de valeurs limites d’exposition à des agents chimiques en milieu professionnel portant sur l’évaluation des indicateurs d’exposition et des recommandations de valeurs limites biologiques et de valeurs biologiques de référence pour le diméthylformamide (DMF) CAS n°68-12-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ndaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice M.R. Appenzeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jos Bessems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2021-MPEX-0138, Anses. 2023, 65 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04166858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à l’évaluation du triphénylphosphate (TPP) (EC No 204-112-2 ; CAS No 115-86-6) dans le cadre de l’évaluation des substances sous REACH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Babajko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas J. Cabaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2022-REACh-0027, Anses. 2023, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04166740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note d’appui scientifique et technique de l’Anses relatif à la recommandation de valeurs biologiques pour la surveillance des expositions professionnelles concernant l’éthyl tert-butyl éther (CAS n° 637-92-3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ndaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice M.R. Appenzeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jos Bessems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n° 2019-SA-0214, Anses. 2022, 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04026099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note d’appui scientifique et technique de l’Anses relatif à la recommandation de valeurs biologiques pour la surveillance des expositions professionnelles concernant le méthyl tert-butyl éther (MTBE) (CAS n° 1634-04-4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Viau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Delepee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Viau</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Robert Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n° 2019-SA-0215, Anses. 2022, 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04009298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8833,51 +9460,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des perturbateurs endocriniens sur la survie et la virulence de pathogènes bactériens associés aux microbiotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Thiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8899,227 +9526,227 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Boisgrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e congrès Microbes de la SFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacokinetic-Pharmacogenetic exploration of patients presenting unexpected high levels of isavuconazole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Darnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of French Society of Pharmacology and Therapeutics, and INSERM Clinical Research Centers (CIC) Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Toulouse, France. Wiley-Blackwell, Fundamental and Clinical Pharmacology, 32, pp.1, 2018, Special Issue: Abstracts of the Annual Meeting of French Society of Pharmacology and Therapeutics, and INSERM Clinical Research Centers (CIC) Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId295"/>
+      <w:footerReference w:type="default" r:id="rId304"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9266,51 +9893,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267214v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Devaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vill&#233;ger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Roche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binta Di&#233;m&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rodrigues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2515480" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527790v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Robalo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ayraud-Th&#233;venot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Migeot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gourgues" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albouy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000001414" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05240572v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge N&#233;ant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh L&#234;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouchet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lagoutte-Renosi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gr&#233;goire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaf385" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523520v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523536v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefeuvre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Richeval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lelong" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venisse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Humbert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jat/bkae040" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524203v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Revol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Willeman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manceau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dumestre-Toulet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gaulier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2024.08.019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402020v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jourdain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Binson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sauvaget" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000001132" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528254v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196341v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemaitre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gagnieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.15890" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04778995v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guihenneuc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cambien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dupuis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141523" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556514v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benlaassri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Ecale" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Rodier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnac124" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230193v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thiroux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Crapart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boisgrollier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.13190" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04035709v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Deceuninck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Doumas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.130945" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411611v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Plattard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riciga Gnanasegaran" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Krekesheva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carato" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000001074" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968330v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Benaboud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Solas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkad009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781112v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria El Ouazzani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fortin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Rouillon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19010070" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528220v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pierre-Eug&#232;ne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2022.113986" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781096v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781106v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Plattard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Venisse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carato" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Haddad" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-021-03217-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527725v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupuis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Migeot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haddad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106547" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004644v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2021.08.624" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448160v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria El. Ouazzani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Sifer-Rivi&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05813-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527772v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490136v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Binson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cariot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Maio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rabouan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2020.01.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457150v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doumas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albouy-Llaty" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pierre Eugene" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2020.07.300" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527770v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabouan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmouaz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.125236" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147202v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peytavin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Gagnieu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garraffo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2020.104866" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528201v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bacle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lazaro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2020.106201" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488543v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003546v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528217v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528222v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grignon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Le Moal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lelong" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221391" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485822v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Nadeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.05.103" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02270938v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280772v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bauwens" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom9090403" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628582v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Darnaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lamoureux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Godet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pontier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Debard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40268-018-0251-y" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04433049v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pierre Eugene" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.09.061" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGLPC6WR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699551v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vasseur" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pohin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. J&#233;gou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Favot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.16137" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535271v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cazaubon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mimoz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maire" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ducher" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkx242" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451165v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albouy-Llaty" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Condylis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barrier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2017.07.013" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X83ZV93T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01310754v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boglione-Kerrien" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Camara" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Briand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446952v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Brunet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-9288-8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653504v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thevenot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.03.003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QCZNTZW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271607v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Badin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Robert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pinsard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dku369" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171957v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Le Moal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rochette" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Roblot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dku108" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198841v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grignon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brunet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thevenot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baclet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.02.064" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLK6MNGT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944357v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veinstein" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Badin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinsard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Robert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01762-12" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00931634v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brunet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Reliquet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jovelin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2012.07.010" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74PDF0D3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03134773v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rousseau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Laroche" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Loichot-Roselmac" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turcant" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0b013e3181d75952" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03134625v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Pr&#233;maud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Meur" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2009.09.006" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75VTFSK1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00319493v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marchand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bachelet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Couet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2007.10.047" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463067v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gregoire" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marliat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Couet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01030-07" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660947v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doucet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hauet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hebrard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490680v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pichon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krupka" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. P&#233;rault-Pochat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denjean" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2005-865627" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05535019v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brillard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pradel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Cesarman Maus" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425608v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526155v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lev&#233;e" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Souchaud-Debouverie" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2023.03.033" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516967v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526153v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamine Kramer-Ruggiu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2021.06.041" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516989v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04650967v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mhaouty-Kodja" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Habert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Babajko" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabaton" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04166858v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garnier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ndaw" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice M.R. Appenzeller" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Bessems" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04166740v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Cabaton" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04026099v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04009298v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Viau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Delepee" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425696v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734081v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Darnaud" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamoureux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pontier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559957v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefeuvre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venisse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267214v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Devaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vill&#233;ger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Roche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binta Di&#233;m&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rodrigues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2515480" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05240572v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge N&#233;ant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh L&#234;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouchet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lagoutte-Renosi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gr&#233;goire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaf385" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527790v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Robalo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ayraud-Th&#233;venot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Migeot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gourgues" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albouy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000001414" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523520v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523536v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefeuvre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Richeval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lelong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Humbert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jat/bkae040" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196341v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemaitre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gagnieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.15890" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528254v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jourdain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Binson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sauvaget" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000001132" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402020v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524203v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Revol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Willeman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manceau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dumestre-Toulet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gaulier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2024.08.019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04778995v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guihenneuc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cambien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dupuis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141523" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04035709v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Deceuninck" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Doumas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.130945" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230193v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thiroux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Crapart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boisgrollier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.13190" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556514v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benlaassri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Ecale" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Rodier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnac124" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411611v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Plattard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riciga Gnanasegaran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Krekesheva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carato" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000001074" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968330v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Benaboud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Solas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkad009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528220v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pierre-Eug&#232;ne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2022.113986" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781112v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria El Ouazzani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fortin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Rouillon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19010070" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781096v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781106v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Plattard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Venisse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carato" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Haddad" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-021-03217-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527725v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupuis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Migeot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haddad" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106547" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004644v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2021.08.624" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448160v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria El. Ouazzani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Sifer-Rivi&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05813-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527772v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490136v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Binson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cariot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Maio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rabouan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2020.01.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527770v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabouan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmouaz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.125236" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457150v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doumas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albouy-Llaty" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pierre Eugene" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2020.07.300" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147202v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peytavin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Gagnieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garraffo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2020.104866" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003546v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bacle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lazaro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2020.106201" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528217v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528201v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488543v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528222v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grignon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Le Moal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lelong" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221391" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02270938v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485822v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Nadeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.05.103" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280772v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bauwens" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom9090403" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628582v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Darnaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lamoureux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Godet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pontier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Debard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40268-018-0251-y" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699551v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vasseur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pohin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. J&#233;gou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Favot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.16137" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04433049v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pierre Eugene" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.09.061" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGLPC6WR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535271v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cazaubon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mimoz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maire" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ducher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkx242" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451165v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albouy-Llaty" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Condylis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barrier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2017.07.013" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X83ZV93T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01310754v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boglione-Kerrien" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Camara" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Briand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653504v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thevenot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.03.003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QCZNTZW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446952v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Brunet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-9288-8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271607v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Badin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Robert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pinsard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dku369" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171957v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Le Moal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rochette" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Roblot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dku108" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198841v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grignon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brunet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thevenot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baclet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.02.064" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLK6MNGT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944357v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veinstein" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Badin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinsard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Robert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01762-12" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00931634v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brunet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Reliquet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jovelin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2012.07.010" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74PDF0D3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03134773v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rousseau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Laroche" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Loichot-Roselmac" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turcant" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0b013e3181d75952" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03134625v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Pr&#233;maud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Meur" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2009.09.006" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75VTFSK1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463067v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gregoire" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marliat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Couet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01030-07" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00319493v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marchand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bachelet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Couet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2007.10.047" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660947v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doucet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hauet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hebrard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490680v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pichon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krupka" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. P&#233;rault-Pochat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denjean" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2005-865627" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05535019v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brillard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pradel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Cesarman Maus" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559986v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425608v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526155v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lev&#233;e" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Souchaud-Debouverie" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2023.03.033" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559971v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559982v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyao Wu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580155v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berg&#232;s" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516967v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559975v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526153v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamine Kramer-Ruggiu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2021.06.041" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516989v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04650967v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mhaouty-Kodja" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Habert" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Babajko" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabaton" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04166858v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garnier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ndaw" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice M.R. Appenzeller" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Bessems" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04166740v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Cabaton" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04026099v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04009298v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Viau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Delepee" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425696v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734081v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Darnaud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamoureux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pontier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>