--- v1 (2026-04-15)
+++ v2 (2026-05-19)
@@ -72,9681 +72,9815 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre Digoxine</w:t>
+                <w:t xml:space="preserve">Recommandations de valeurs sanitaires de référence pour l’aluminium et ses composés inorganiques pour les travailleurs et la population générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lefeuvre</w:t>
+                <w:t xml:space="preserve">Keyvin Darney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Venisse</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria Tannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatoumata Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Suivi thérapeutique pharmacologique pour la personnalisation des traitements médicamenteux</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">38e Congrès National de Médecine et Santé au Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Lyon, France. pp.103580, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2026.103580⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559957v1</w:t>
+                <w:t xml:space="preserve">anses-05625241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development and Application of a Method for the Quantification of Multi-Class Pesticides in Wipes Dust by Liquid Chromatography-Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Cesarman Maus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd International Congress of Therapeutic Drug Monitoring and Clinical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Penny Colbourne; David Kinniburgh; Melissa Bennett; Loralie Langman; Amy MacDonald; Christophe Stove; Teun van Gelder; Pamela Lyons; Megan Howes, Sep 2024, Banff, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ONE HEALTH: Concept and Perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rabouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Therapeutic Drug Monitoring and Clinical Toxicology, IATDMCT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Therapeutic Drug Monitoring and Clinical Toxicology, Sep 2023, Oslo (Norway), Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presence of a cocktail of endocrine disruptors in the breast adipose tissue of women with and without cancerous lesions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luyao Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Nadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Migeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st International Congress of Therapeutic Drug Monitoring &amp; Clinical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IATDMCT, Sep 2023, Oslo (Norway), Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndrome d’auto-brasserie : les limites de la toxicologie analytique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Levée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Souchaud-Debouverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31e congrès de la Société française de toxicologie analytique (SFTA Strasbourg 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de toxicologie analytique (SFTA), May 2023, Strasbourg, France. pp.S26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxac.2023.03.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé Environnementale : définitions et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23ème congrès national du CNGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège national des généralistes enseignants, Nov 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection of dichlorobisphenol-A (DCBPA) in hair following a single dose to female volunteers. A proof-of-concept study to demonstrate the interest of hair as a biomarker of exposure to EDC.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Plattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st International Congress of Therapeutic Drug Monitoring &amp; Clinical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IATDMCT, Sep 2023, Oslo (Norway), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endocrine disruptors increase adhesion and biofilm formation in Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Thiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Labanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Crapart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Boisgrollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASM microbes 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Society for Microbiology (ASM), Jun 2023, Houston (Texas), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis, evaluation of halogenated parabens and BPA derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Doumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Sauvaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Albouy-Llaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Association of Therapeutic Drug Monitoring and Clinical Toxicology (IATDMCT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Prague (République Tchèque), Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human biomonitoring programs around the globe focusing on exposure in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th International Congress of Therapeutic Drug Monitoring &amp; Clinical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IATDMCT, Sep 2022, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N-éthylhexédrone : une longue descente !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Richeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamine Kramer-Ruggiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SOCIÉTÉ FRANÇAISE DE TOXICOLOGIE ANALYTIQUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SOCIÉTÉ FRANÇAISE DE TOXICOLOGIE ANALYTIQUE, Sep 2021, Biarritz (France), France. pp.S35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxac.2021.06.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis and biological evaluation of halogeno Bisphenol A derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Doumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Albouy-Llaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Pierre-Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13e congrès international du GRUTTEE (GRUTTEE 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement de recherche universitaire sur les techniques de traitement et d'épuration des eaux (GRUTTEE); École nationale supérieure de chimie de Rennes (ENSCR); Équipe Chimie et Ingénierie des Procédés de l'Institut des Sciences Chimique de Rennes, Feb 2020, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L-serine promotes pro-carcinogenic effects of colibactin-producing &amp;lt;i&amp;gt;E. coli&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binta Diémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut microbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (1), pp.2515480. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19490976.2025.2515480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic Drug Monitoring of Long-Acting Cabotegravir and Rilpivirine in a National Cohort of People With Human Immunodeficiency Virus Type 1: First Results From the ANRS-MIE CARLAPOP Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Grégoire</w:t>
+                <w:t xml:space="preserve">Detection of Endocrine Disruptors in Human Placenta: A Pilot Study on Exposure and Histopathological Findings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Robalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ayraud-Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Migeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciaf385⟩</w:t>
+              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000001414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05240572v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05527790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Endocrine Disruptors in Human Placenta: A Pilot Study on Exposure and Histopathological Findings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Albouy</w:t>
+                <w:t xml:space="preserve">Therapeutic Drug Monitoring of Long-Acting Cabotegravir and Rilpivirine in a National Cohort of People With Human Immunodeficiency Virus Type 1: First Results From the ANRS-MIE CARLAPOP Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Néant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Lê</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Lagoutte-Renosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000001414⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.ciaf385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciaf385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05527790v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Endocrine Disruptors in Human Placenta: A Pilot Study on Exposure and Histopathological Findings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Robalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ayraud-Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Migeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/FTD.0000000000001414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-Ethylhexedrone: A very long and bad trip! A case series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Richeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 48 (7), pp.507-513. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jat/bkae040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic drug monitoring and virological response at week 48 in a cohort of HIV-1 infected-patients switching to dolutegravir/rilpivirine dual maintenance therapy (ANRS-MIE-BIRIDER Study)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Venisse</w:t>
+                <w:t xml:space="preserve">Trends in fatal poisoning among medical users of analgesics in France from 2013 to 2022: an analysis of the DTA register</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Willeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dumestre-Toulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Gaulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bcp.15890⟩</w:t>
+              <w:t xml:space="preserve">Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 236, pp.381-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.puhe.2024.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196341v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Endocrine Disruptor Exposure in Hospital Professionals Using Hair and Urine Analyses: An Awareness Campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Binson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Sauvaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 46 (1), pp.102-110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/FTD.0000000000001132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05528254v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Endocrine Disruptor Exposure in Hospital Professionals Using Hair and Urine Analyses: An Awareness Campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Binson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Sauvaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 46 (1), pp.102-110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/FTD.0000000000001132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402020v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in fatal poisoning among medical users of analgesics in France from 2013 to 2022: an analysis of the DTA register</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Gaulier</w:t>
+                <w:t xml:space="preserve">Therapeutic drug monitoring and virological response at week 48 in a cohort of HIV-1 infected-patients switching to dolutegravir/rilpivirine dual maintenance therapy (ANRS-MIE-BIRIDER Study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Lagoutte-Renosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Gagnieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Parant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.puhe.2024.08.019⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 90 (1), pp.264-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bcp.15890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524203v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical methods and biomonitoring results in hair for the assessment of exposure to endocrine-disrupting chemicals: A literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guihenneuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cambien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 353, pp.141523. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.141523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04778995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of pregnant women exposure to halogenated parabens and bisphenols through water consumption</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Dupuis</w:t>
+                <w:t xml:space="preserve">Exposure to endocrine disruptors promotes biofilm formation and contributes to increased virulence of Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Thiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Labanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Crapart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Boisgrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.130945⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (6), pp.740-756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.13190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04035709v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to endocrine disruptors promotes biofilm formation and contributes to increased virulence of Pseudomonas aeruginosa</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">In vitro reciprocal interactions between yeasts from human cutaneous mycobiota and parabens used in cosmetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benlaassri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Ecale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Venisse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chloé Boisgrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.13190⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 370, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsle/fnac124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230193v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro reciprocal interactions between yeasts from human cutaneous mycobiota and parabens used in cosmetics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Venisse</w:t>
+                <w:t xml:space="preserve">Characterization of pregnant women exposure to halogenated parabens and bisphenols through water consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Deceuninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Migeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Doumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsle/fnac124⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 448, pp.130945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.130945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04556514v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of the Conjugated Forms of Dichlorobisphenol A (3,3′-Cl2BPA) in Rat and Human Plasma Using HPLC-MS/MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemie Plattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riciga Gnanasegaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Krekesheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Carato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 45 (4), pp.554-561. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/FTD.0000000000001074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on: Population pharmacokinetics of the rilpivirine long-acting formulation after intramuscular dosing in healthy subjects and people living with HIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Benaboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Solas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 78 (3), pp.853-854. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jac/dkad009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical method for the biomonitoring of bisphenols and parabens by liquid chromatography coupled to tandem mass spectrometry in human hair</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Binson</w:t>
+                <w:t xml:space="preserve">Hepatic metabolism of chlorinated derivatives of bisphenol A (ClxBPA) and interspecies differences between rats and humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Plattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Carato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Albouy</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2022.113986⟩</w:t>
+              <w:t xml:space="preserve">Archives of Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96 (3), pp.783-792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00204-021-03217-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05528220v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perinatal Environmental Health Education Intervention to Reduce Exposure to Endocrine Disruptors: The PREVED Project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Steeve Rouillon</w:t>
+                <w:t xml:space="preserve">Analytical method for the biomonitoring of bisphenols and parabens by liquid chromatography coupled to tandem mass spectrometry in human hair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Binson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Sauvaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Pierre-Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19010070⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 243, pp.113986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2022.113986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781112v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical method for the biomonitoring of bisphenols and parabens by liquid chromatography coupled to tandem mass spectrometry in human hair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Binson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Sauvaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pierre-Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 243, pp.113986. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2022.113986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatic metabolism of chlorinated derivatives of bisphenol A (ClxBPA) and interspecies differences between rats and humans</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Perinatal Environmental Health Education Intervention to Reduce Exposure to Endocrine Disruptors: The PREVED Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria El Ouazzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Rouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00204-021-03217-7⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, COVID-19 and Health Education, 19 (1), pp.70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19010070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781106v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of the literature on emerging pollutants: Chlorinated derivatives of Bisphenol A (ClxBPA)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of perinatal environmental health education intervention on exposure to endocrine disruptors during pregnancy—PREVED study: study protocol for a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria El. Ouazzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Rouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Sifer-Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2021.106547⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-021-05813-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05527725v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse et évaluation de dérivés halogénés du Bisphénol A et des parabènes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Impact of perinatal environmental health education intervention on exposure to endocrine disruptors during pregnancy—PREVED study: study protocol for a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria El. Ouazzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Rouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Sifer-Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dupuis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Pierre-Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ando.2021.08.624⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-021-05813-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05004644v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05527772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of perinatal environmental health education intervention on exposure to endocrine disruptors during pregnancy—PREVED study: study protocol for a randomized controlled trial</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Synthèse et évaluation de dérivés halogénés du Bisphénol A et des parabènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Doumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Dupuis</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Pierre-Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-021-05813-5⟩</w:t>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82 (5), pp.468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2021.08.624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05448160v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of perinatal environmental health education intervention on exposure to endocrine disruptors during pregnancy—PREVED study: study protocol for a randomized controlled trial</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An overview of the literature on emerging pollutants: Chlorinated derivatives of Bisphenol A (ClxBPA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Plattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Migeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Venisse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-021-05813-5⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 153, pp.106547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2021.106547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05527772v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05527725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition des nouveau-nés aux parabènes via les médicaments administrés durant leur hospitalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Binson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Di Maio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rabouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 78, pp.343 - 350. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pharma.2020.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03490136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous determination of bisphenol A and its chlorinated derivatives in human plasma: Development, validation and application of a UHPLC–MS/MS method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Belmouaz</w:t>
+                <w:t xml:space="preserve">Synthèse et évaluation biologique de dérivés halogénés du Bisphénol A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Albouy-Llaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pierre Eugene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.125236⟩</w:t>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 81 (4), pp.254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2020.07.300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05527770v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse et évaluation biologique de dérivés halogénés du Bisphénol A</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Pierre Eugene</w:t>
+                <w:t xml:space="preserve">Simultaneous determination of bisphenol A and its chlorinated derivatives in human plasma: Development, validation and application of a UHPLC–MS/MS method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cambien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Migeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rabouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Belmouaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ando.2020.07.300⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 242, pp.125236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.125236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04457150v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05527770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concerns about pharmacokinetic (PK) and pharmacokinetic-pharmacodynamic (PK-PD) studies in the new therapeutic area of COVID-19 infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Peytavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Gagnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Garraffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiviral Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 181, pp.104866. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.antiviral.2020.104866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and physicochemical stability of 50 mg/mL hydroxychloroquine oral suspension in SyrSpend(Ⓡ) SF PH4 (dry)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Binson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Sauvaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Bacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lazaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 56 (6), pp.106201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2020.106201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition des nouveau-nés aux parabènes via les médicaments administrés durant leur hospitalisation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Rabouan</w:t>
+                <w:t xml:space="preserve">Simultaneous determination of bisphenol A and its chlorinated derivatives in human plasma: Development, validation and application of a UHPLC–MS/MS method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cambien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Migeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rabouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Belmouaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pharma.2020.01.005⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 242, pp.125236 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.125236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05528217v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and physicochemical stability of 50 mg/mL hydroxychloroquine oral suspension in SyrSpendⓇ SF PH4 (dry)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pauline Lazaro</w:t>
+                <w:t xml:space="preserve">Exposition des nouveau-nés aux parabènes via les médicaments administrés durant leur hospitalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Binson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cariot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Di Maio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rabouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2020.106201⟩</w:t>
+              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 78 (4), pp.343-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pharma.2020.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05528201v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous determination of bisphenol A and its chlorinated derivatives in human plasma: Development, validation and application of a UHPLC–MS/MS method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Preparation and physicochemical stability of 50 mg/mL hydroxychloroquine oral suspension in SyrSpendⓇ SF PH4 (dry)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Binson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Belmouaz</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Sauvaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Bacle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lazaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.125236⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (6), pp.106201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2020.106201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488543v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overcoming stability challenges during continuous intravenous administration of high-dose amoxicillin using portable elastomeric pumps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Binson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Grignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lazaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (8), pp.e0221391. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0221391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overcoming stability challenges during continuous intravenous administration of high-dose amoxicillin using portable elastomeric pumps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Binson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Grignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lazaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (8), pp.e0221391. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0221391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02270938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of an LC–MS/MS method for the simultaneous determination of bisphenol A and its chlorinated derivatives in adipose tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cambien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Rouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Nadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 204, pp.145 - 152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.talanta.2019.05.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03485822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overexposure to Bisphenol A and Its Chlorinated Derivatives of Patients with End-Stage Renal Disease during Online Hemodiafiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Bacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Belmouaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bauwens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cambien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (9), pp.E403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/biom9090403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isavuconazole Kinetic Exploration for Clinical Practice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Darnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drugs in R&amp;D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (4), pp.317-321. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40268-018-0251-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver fibrosis is associated with cutaneous inflammation in the imiquimod-induced murine model of psoriasiform dermatitis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Venisse</w:t>
+                <w:t xml:space="preserve">Chlorinated and brominated bisphenol A derivatives: Synthesis, characterization and determination in water samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Doumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Rouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Nadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Pierre Eugene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjd.16137⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Chemosphere, 213, pp.434-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.09.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699551v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04433049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chlorinated and brominated bisphenol A derivatives: Synthesis, characterization and determination in water samples</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Pierre Eugene</w:t>
+                <w:t xml:space="preserve">Liver fibrosis is associated with cutaneous inflammation in the imiquimod-induced murine model of psoriasiform dermatitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pohin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf. Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Favot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.09.061⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 179, pp.101-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjd.16137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04433049v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population pharmacokinetics of teicoplanin administered by subcutaneous or intravenous route and simulation of optimal loading dose regimen</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation of a probe for assessing deconjugation of glucuronide and sulfate phase II metabolites assayed through LC–MS/MS in biological matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Maire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Ducher</w:t>
+                <w:t xml:space="preserve">Claire Grignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Albouy-Llaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Condylis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkx242⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1061-1062, pp.72-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2017.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535271v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a probe for assessing deconjugation of glucuronide and sulfate phase II metabolites assayed through LC–MS/MS in biological matrices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Barrier</w:t>
+                <w:t xml:space="preserve">Population pharmacokinetics of teicoplanin administered by subcutaneous or intravenous route and simulation of optimal loading dose regimen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Cazaubon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mimoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ducher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2017.07.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72 (10), pp.2804-2812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkx242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04451165v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vancomycin collection in heparin plasma tube: is there an influence of heparin on vancomycin concentration?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Tron</w:t>
+                <w:t xml:space="preserve">Determination of bisphenol A in water and the medical devices used in hemodialysis treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Bacle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Grignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Belmouaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bauwens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 505 (1-2), pp.115 - 121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2016.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310754v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of bisphenol A in water and the medical devices used in hemodialysis treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Ultrasensitive determination of bisphenol A and its chlorinated derivatives in urine using a high-throughput UPLC-MS/MS method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Grignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Rouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Bacle</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Bauwens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2016.03.003⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 408, pp.2255-2263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-015-9288-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01653504v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasensitive determination of bisphenol A and its chlorinated derivatives in urine using a high-throughput UPLC-MS/MS method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Astrid Bacle</w:t>
+                <w:t xml:space="preserve">Vancomycin collection in heparin plasma tube: is there an influence of heparin on vancomycin concentration?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boglione-Kerrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30, pp.33--33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446952v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy and safety of high-dose gentamicin re-dosing in ICU patients receiving haemodialysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 70 (1), pp.308-310. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jac/dku369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01271607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma exchange significantly affects darunavir exposure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">France Roblot</w:t>
+                <w:t xml:space="preserve">Reliable quantification of bisphenol A and its chlorinated derivatives in human urine using UPLC-MS/MS method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Grignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dku108⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 125, pp.284-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2014.02.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01171957v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable quantification of bisphenol A and its chlorinated derivatives in human urine using UPLC-MS/MS method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Baclet</w:t>
+                <w:t xml:space="preserve">Plasma exchange significantly affects darunavir exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Roblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2014.02.064⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 69 (8), pp.2296-2297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dku108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01198841v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gentamicin in Hemodialyzed Critical Care Patients: Early Dialysis after Administration of a High Dose Should Be Considered</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Veinstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 57, pp.977-982. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AAC.01762-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness and safety of saquinavir/ritonavir in HIV-infected pregnant women: INEMA cohort.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Reliquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jovelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Winer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Med Mal Infect</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 42 (9), pp.421-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.medmal.2012.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-Effectiveness Analysis of Individualized Mycophenolate Mofetil Dosing in Kidney Transplant Patients in the APOMYGRE Trial:</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Feasibility of, and critical paths for mycophenolate mofetil Bayesian dose adjustment: Pharmacological re-appraisal of a concentration-controlled versus fixed-dose trial in renal transplant recipients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Prémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Loichot-Roselmac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Turcant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/TP.0b013e3181d75952⟩</w:t>
+              <w:t xml:space="preserve">Pharmacological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61 (2), pp.167 - 174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phrs.2009.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134773v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of, and critical paths for mycophenolate mofetil Bayesian dose adjustment: Pharmacological re-appraisal of a concentration-controlled versus fixed-dose trial in renal transplant recipients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Cost-Effectiveness Analysis of Individualized Mycophenolate Mofetil Dosing in Kidney Transplant Patients in the APOMYGRE Trial:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Loichot-Roselmac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Turcant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phrs.2009.09.006⟩</w:t>
+              <w:t xml:space="preserve">Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 89 (10), pp.1255-1262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/TP.0b013e3181d75952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03134625v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism-Based Pharmacokinetic-Pharmacodynamic Models of In Vitro Fungistatic and Fungicidal Effects against Candida albicans</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">W. Couet</w:t>
+                <w:t xml:space="preserve">A simple and sensitive liquid chromatography-tandem mass spectrometry assay for the quantification of ertapenem in microdialysate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Couet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.01030-07⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 862 (1-2), pp.242-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2007.10.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02463067v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00319493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple and sensitive liquid chromatography-tandem mass spectrometry assay for the quantification of ertapenem in microdialysate.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">William Couet</w:t>
+                <w:t xml:space="preserve">Mechanism-Based Pharmacokinetic-Pharmacodynamic Models of In Vitro Fungistatic and Fungicidal Effects against Candida albicans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Couet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2007.10.047⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 52 (3), pp.937-943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01030-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00319493v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of Large White Pig as an animal model for the study of cannabinoids metabolism: Application to the study of THC distribution in tissues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Hebrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forensic Science International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 161, pp.169-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urinary and Blood Concentrations of β 2 -Agonists in Trained Subjects: Comparison between Routes of Use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Krupka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Pérault-Pochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Denjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 27 (03), pp.187-192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-2005-865627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Application of a Method for the Quantification of Multi-Class Pesticides in Wipes Dust by Liquid Chromatography-Mass Spectrometry</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Chapitre Digoxine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Venisse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...5 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsevier Masson. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Congress of Therapeutic Drug Monitoring and Clinical Toxicology</w:t>
-[...1173 lines deleted...]
-                <w:t xml:space="preserve">hal-05516989v1</w:t>
+              <w:t xml:space="preserve">Suivi thérapeutique pharmacologique pour la personnalisation des traitements médicamenteux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9782294787935</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l’Anses Relatif à l’analyse des options de gestion réglementaires de la substance 1,3-diphénylguanidine (N°CAS : 102-06-7) dans le cadre de la réglementation REACH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Babajko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cabaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2022-REACh-0089, Anses. 2024, 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04650967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise collective : synthèse et conclusions relatives à l’expertise en vue de la fixation de valeurs limites d’exposition à des agents chimiques en milieu professionnel portant sur l’évaluation des indicateurs d’exposition et des recommandations de valeurs limites biologiques et de valeurs biologiques de référence pour le diméthylformamide (DMF) CAS n°68-12-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ndaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice M.R. Appenzeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jos Bessems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2021-MPEX-0138, Anses. 2023, 65 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04166858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à l’évaluation du triphénylphosphate (TPP) (EC No 204-112-2 ; CAS No 115-86-6) dans le cadre de l’évaluation des substances sous REACH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Babajko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas J. Cabaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2022-REACh-0027, Anses. 2023, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04166740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note d’appui scientifique et technique de l’Anses relatif à la recommandation de valeurs biologiques pour la surveillance des expositions professionnelles concernant l’éthyl tert-butyl éther (CAS n° 637-92-3)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">Note d’appui scientifique et technique de l’Anses relatif à la recommandation de valeurs biologiques pour la surveillance des expositions professionnelles concernant le méthyl tert-butyl éther (MTBE) (CAS n° 1634-04-4)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Viau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Delepee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jos Bessems</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n° 2019-SA-0214, Anses. 2022, 23 p</w:t>
+              <w:t xml:space="preserve">Saisine n° 2019-SA-0215, Anses. 2022, 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04026099v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04009298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note d’appui scientifique et technique de l’Anses relatif à la recommandation de valeurs biologiques pour la surveillance des expositions professionnelles concernant le méthyl tert-butyl éther (MTBE) (CAS n° 1634-04-4)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Note d’appui scientifique et technique de l’Anses relatif à la recommandation de valeurs biologiques pour la surveillance des expositions professionnelles concernant l’éthyl tert-butyl éther (CAS n° 637-92-3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ndaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Viau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+                <w:t xml:space="preserve">Brice M.R. Appenzeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Delepee</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sami Haddad</w:t>
+                <w:t xml:space="preserve">Jos Bessems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n° 2019-SA-0215, Anses. 2022, 37 p</w:t>
+              <w:t xml:space="preserve">Saisine n° 2019-SA-0214, Anses. 2022, 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04009298v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04026099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des perturbateurs endocriniens sur la survie et la virulence de pathogènes bactériens associés aux microbiotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Thiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Crapart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Boisgrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e congrès Microbes de la SFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacokinetic-Pharmacogenetic exploration of patients presenting unexpected high levels of isavuconazole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Darnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of French Society of Pharmacology and Therapeutics, and INSERM Clinical Research Centers (CIC) Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Toulouse, France. Wiley-Blackwell, Fundamental and Clinical Pharmacology, 32, pp.1, 2018, Special Issue: Abstracts of the Annual Meeting of French Society of Pharmacology and Therapeutics, and INSERM Clinical Research Centers (CIC) Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId304"/>
+      <w:footerReference w:type="default" r:id="rId310"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9893,51 +10027,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559957v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefeuvre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venisse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267214v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Devaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vill&#233;ger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Roche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binta Di&#233;m&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rodrigues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2515480" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05240572v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge N&#233;ant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh L&#234;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouchet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lagoutte-Renosi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gr&#233;goire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaf385" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527790v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Robalo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ayraud-Th&#233;venot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Migeot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gourgues" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albouy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000001414" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523520v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523536v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefeuvre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Richeval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lelong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Humbert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jat/bkae040" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196341v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemaitre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gagnieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.15890" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528254v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jourdain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Binson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sauvaget" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000001132" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402020v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524203v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Revol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Willeman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manceau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dumestre-Toulet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gaulier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2024.08.019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04778995v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guihenneuc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cambien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dupuis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141523" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04035709v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Deceuninck" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Doumas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.130945" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230193v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thiroux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Crapart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boisgrollier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.13190" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556514v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benlaassri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Ecale" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Rodier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnac124" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411611v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Plattard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riciga Gnanasegaran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Krekesheva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carato" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000001074" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968330v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Benaboud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Solas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkad009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528220v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pierre-Eug&#232;ne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2022.113986" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781112v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria El Ouazzani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fortin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Rouillon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19010070" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781096v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781106v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Plattard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Venisse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carato" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Haddad" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-021-03217-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527725v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupuis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Migeot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haddad" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106547" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004644v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2021.08.624" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448160v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria El. Ouazzani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Sifer-Rivi&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05813-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527772v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490136v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Binson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cariot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Maio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rabouan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2020.01.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527770v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabouan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmouaz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.125236" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457150v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doumas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albouy-Llaty" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pierre Eugene" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2020.07.300" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147202v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peytavin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Gagnieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garraffo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2020.104866" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003546v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bacle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lazaro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2020.106201" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528217v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528201v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488543v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528222v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grignon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Le Moal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lelong" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221391" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02270938v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485822v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Nadeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.05.103" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280772v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bauwens" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom9090403" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628582v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Darnaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lamoureux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Godet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pontier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Debard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40268-018-0251-y" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699551v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vasseur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pohin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. J&#233;gou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Favot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.16137" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04433049v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pierre Eugene" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.09.061" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGLPC6WR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535271v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cazaubon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mimoz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maire" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ducher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkx242" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451165v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albouy-Llaty" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Condylis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barrier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2017.07.013" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X83ZV93T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01310754v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boglione-Kerrien" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Camara" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Briand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653504v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thevenot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.03.003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QCZNTZW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446952v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Brunet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-9288-8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271607v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Badin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Robert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pinsard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dku369" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171957v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Le Moal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rochette" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Roblot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dku108" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198841v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grignon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brunet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thevenot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baclet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.02.064" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLK6MNGT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944357v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veinstein" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Badin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinsard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Robert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01762-12" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00931634v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brunet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Reliquet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jovelin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2012.07.010" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74PDF0D3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03134773v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rousseau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Laroche" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Loichot-Roselmac" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turcant" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0b013e3181d75952" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03134625v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Pr&#233;maud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Meur" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2009.09.006" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75VTFSK1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463067v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gregoire" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marliat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Couet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01030-07" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00319493v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marchand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bachelet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Couet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2007.10.047" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660947v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doucet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hauet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hebrard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490680v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pichon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krupka" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. P&#233;rault-Pochat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denjean" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2005-865627" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05535019v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brillard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pradel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Cesarman Maus" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559986v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425608v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526155v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lev&#233;e" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Souchaud-Debouverie" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2023.03.033" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559971v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559982v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyao Wu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580155v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berg&#232;s" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516967v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559975v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526153v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamine Kramer-Ruggiu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2021.06.041" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516989v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04650967v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mhaouty-Kodja" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Habert" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Babajko" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabaton" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04166858v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garnier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ndaw" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice M.R. Appenzeller" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Bessems" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04166740v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Cabaton" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04026099v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04009298v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Viau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Delepee" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425696v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734081v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Darnaud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamoureux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pontier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05625241v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvin Darney" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tannous" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Sissoko" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mathieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2026.103580" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05535019v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pradel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Cesarman Maus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venisse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580155v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefeuvre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berg&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabouan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559982v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyao Wu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Nadeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Migeot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dupuis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526155v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Brunet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lev&#233;e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Souchaud-Debouverie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lelong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2023.03.033" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559971v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559986v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Plattard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Haddad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425608v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thiroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Crapart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boisgrollier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516967v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Doumas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sauvaget" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albouy-Llaty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559975v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526153v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefeuvre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Richeval" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamine Kramer-Ruggiu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2021.06.041" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516989v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pierre-Eug&#232;ne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267214v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Devaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vill&#233;ger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Roche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binta Di&#233;m&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rodrigues" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2515480" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527790v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Robalo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ayraud-Th&#233;venot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gourgues" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albouy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000001414" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05240572v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge N&#233;ant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh L&#234;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouchet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lagoutte-Renosi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gr&#233;goire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaf385" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523520v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523536v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lelong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Humbert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jat/bkae040" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524203v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Revol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Willeman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manceau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dumestre-Toulet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gaulier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2024.08.019" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402020v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jourdain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Binson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000001132" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528254v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196341v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemaitre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gagnieu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.15890" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04778995v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guihenneuc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cambien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141523" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230193v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.13190" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556514v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benlaassri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Ecale" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Rodier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnac124" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04035709v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Deceuninck" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.130945" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411611v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riciga Gnanasegaran" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Krekesheva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carato" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000001074" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968330v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Benaboud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Solas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkad009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781106v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Plattard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Venisse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carato" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-021-03217-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528220v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2022.113986" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781096v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781112v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria El Ouazzani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fortin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Rouillon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19010070" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448160v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria El. Ouazzani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Sifer-Rivi&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05813-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527772v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004644v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2021.08.624" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527725v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Plattard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106547" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490136v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Binson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cariot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Maio" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rabouan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2020.01.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457150v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doumas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupuis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albouy-Llaty" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pierre Eugene" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2020.07.300" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527770v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmouaz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.125236" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147202v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peytavin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Gagnieu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garraffo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2020.104866" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003546v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bacle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lazaro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2020.106201" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488543v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528217v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528201v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528222v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grignon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Le Moal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221391" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02270938v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485822v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.05.103" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280772v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bauwens" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom9090403" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628582v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Darnaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lamoureux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Godet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pontier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Debard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40268-018-0251-y" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04433049v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pierre Eugene" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.09.061" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGLPC6WR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699551v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vasseur" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pohin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. J&#233;gou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Favot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.16137" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451165v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Condylis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barrier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2017.07.013" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X83ZV93T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535271v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cazaubon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mimoz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maire" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ducher" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkx242" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653504v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thevenot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.03.003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QCZNTZW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446952v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-9288-8" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01310754v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boglione-Kerrien" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Camara" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Briand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271607v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Badin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Robert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pinsard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dku369" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198841v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grignon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brunet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thevenot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baclet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.02.064" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLK6MNGT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171957v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Le Moal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rochette" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Roblot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dku108" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944357v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veinstein" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Badin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinsard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Robert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01762-12" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00931634v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brunet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Reliquet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jovelin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2012.07.010" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74PDF0D3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03134625v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Pr&#233;maud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rousseau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Meur" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Loichot-Roselmac" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2009.09.006" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75VTFSK1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03134773v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Laroche" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turcant" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0b013e3181d75952" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00319493v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marchand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bachelet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Couet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2007.10.047" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463067v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gregoire" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marliat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Couet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01030-07" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660947v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doucet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hauet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hebrard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490680v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pichon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krupka" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. P&#233;rault-Pochat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denjean" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2005-865627" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559957v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04650967v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mhaouty-Kodja" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Habert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Babajko" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabaton" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04166858v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garnier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ndaw" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice M.R. Appenzeller" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Bessems" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04166740v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Cabaton" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04009298v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Viau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Delepee" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04026099v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425696v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734081v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Darnaud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamoureux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pontier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>