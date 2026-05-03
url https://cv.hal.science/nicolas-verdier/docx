--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -133,313 +133,313 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaginaires du futur et construction des mondes</w:t>
+                <w:t xml:space="preserve">Réduire le monde, construire un monde : inscription dans le temps et dans l’espace des discours autour des ouvertures du canal de Suez (1869) et de la route du Nord-Est (années 2010) en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Didelon-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Imaginaires du futur et construction des mondes, 762-763 (2-3), pp.5-12. </w:t>
+              <w:t xml:space="preserve">, 2025, Imaginaires du futur et construction des mondes, n° 762-763 (2-3), pp.34-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ag.762.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ag.762.0034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05526593v1</w:t>
+                <w:t xml:space="preserve">halshs-05527546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire le monde, construire un monde : inscription dans le temps et dans l’espace des discours autour des ouvertures du canal de Suez (1869) et de la route du Nord-Est (années 2010) en France</w:t>
+                <w:t xml:space="preserve">Modeling the transformation of France's postal exchange space (1632–1833) through multipolar anamorphoses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mimeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Historical Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 89, pp.121-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhg.2025.05.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaginaires du futur et construction des mondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Didelon-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Imaginaires du futur et construction des mondes, n° 762-763 (2-3), pp.34-58. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ag.762.0034⟩</w:t>
+              <w:t xml:space="preserve">, 2025, Imaginaires du futur et construction des mondes, 762-763 (2-3), pp.5-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.762.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...60 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">hal-05097953v1</w:t>
+                <w:t xml:space="preserve">hal-05526593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une trame communale immuable ? La nécessaire géohistoire des communes françaises (1800-2024)</w:t>
               </w:r>
@@ -579,278 +579,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03004324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La question des échelles en géohistoire. Les bureaux de la poste aux lettres du XVIIIe siècle à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chalonge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 851, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.29116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The issue of scales in geohistory. Post offices from the 18th century to the present day</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chalonge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 851, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.29197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Courte histoire d'un échec : le mariage de l'armée et du cadastre dans le premier quart du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Comité Français de Cartographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 238, pp.11-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03030708v1</w:t>
-              </w:r>
-[...180 lines deleted...]
-                <w:t xml:space="preserve">hal-03031465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux limites de la figuration cartographique Le paysage comme lieu de la séparation entre vue et carte</w:t>
               </w:r>
@@ -1125,51 +1125,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser l'efficacité d'un réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1214,112 +1214,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00504320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La labilité du réseau aux XVIIIe et XIXe siècles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les relations entre histoire et géographie en France : tensions, controverses et accalmies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Storica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40, pp.65-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00413243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une recherche sur les routes, voies et réseaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 115, pp.13-17 ; 53-56</w:t>
+              <w:t xml:space="preserve">, 2009, 115, pp.5-8 ; 53-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00372468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dal territorio alla carta : Posta a cavallo e culture dello spazio tra la fine del settecento e l'inizio dell'ottocento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni Storici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131 (2/2009), pp.579-606</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00429232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La route en train de se faire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1335,277 +1486,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 115, pp.51-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00372497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...94 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La labilité du réseau aux XVIIIe et XIXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 115, pp.5-8 ; 53-56</w:t>
+              <w:t xml:space="preserve">, 2009, 115, pp.13-17 ; 53-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">halshs-00413243v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00372485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Méltanyossag logikajatol az elvont mértékegységig</w:t>
               </w:r>
@@ -1742,51 +1742,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images d'un réseau en évolution : les routes de poste dans la France préindustrielle (XVIIe siècle-début XIXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 79 (3-2005), pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2195,165 +2195,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">What the map makes possible. Reflections on map-related discourses in the 18th century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on the History of Geographical Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">How the map changes the world ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque of the International Society for the History of Map</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Montevideo, Uruguay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828003v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03828001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative platform for the semantic annotation of digitised sources with focus on spatio-temporal information and relying on linked open data</w:t>
               </w:r>
@@ -3002,221 +3002,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00357347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding the Network of Postal Routes in France 1708-1833.</w:t>
+                <w:t xml:space="preserve">L'extension du réseau des routes de poste en France, de 1708 à 1833</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">histoire des réseaux postaux en Europe du XVIIIe au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2007, Paris, France. pp.159-175</w:t>
+              <w:t xml:space="preserve">, May 2007, Paris, France. pp.155-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00144669v1</w:t>
+                <w:t xml:space="preserve">halshs-00144693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'extension du réseau des routes de poste en France, de 1708 à 1833</w:t>
+                <w:t xml:space="preserve">Expanding the Network of Postal Routes in France 1708-1833.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">histoire des réseaux postaux en Europe du XVIIIe au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2007, Paris, France. pp.155-193</w:t>
+              <w:t xml:space="preserve">, May 2007, Paris, France. pp.159-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00144693v1</w:t>
+                <w:t xml:space="preserve">halshs-00144669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesure postale, reflet des évolutions dans le rapport au temps et à la distance au siècle des lumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3234,172 +3234,172 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00116944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobiliser l'argument du pays pour obtenir une ligne de chemin de fer dans le deuxième tiers du XIXe siècle : deux cas de superposition entre territoires administratifs et économiques et vieux pays.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires institutionnels, territoires fonctionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, France. pp.139-147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00000596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques aperçus sur l'histoire des villes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I saperi della città, a cura di Enrico Iachello</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Palermo, Italie. pp.37-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00104278v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00000596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3430,51 +3430,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps long du peuplement. Concepts et mots-clés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3699,1836 +3699,1836 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03910330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Art and Design of maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edney M. H., Sponberg Pedley M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History of Cartography. Cartography in the European Enlightenment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chicago University Press, pp.117-125, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03053527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La montre et l'odomètre : aux origines de la diffusion du concept de vitesse, Louis Dutens et son itinéraire des routes les plus fréquentées 1775-1793</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thurigen S., Gianenrico B. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Material history of Time, Objects and Practices, 14th to 18th Centuries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DeGruyter, pp.117-128, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110625035-008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03048876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps long du peuplement. Concepts et mots-clés. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Vic Ozouf-Marignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sanders Lena; Bretagnolle Anne; Brun Patrice; Ozouf-Marignier Marie-Vic; Verdier Nicolas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le temps long du peuplement. Concepts et mots-clés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires François Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.25-40, 2020, 9782869067516</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03048235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment mesurer et/ou qualifier la décroissance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Arnauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lena Sanders; Anne Bretagnolle; Patrice Brun; Marie-Vic Ozouf-Marignier; Nicolas Verdier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le temps long du peuplement. Concepts et mots-clés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.351-368, 2020, Perspectives Villes et territoires, 978-2-86906-751-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03048315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étymologie et histoire des mots de la décroissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Arnauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lena Sanders, Anne Bretagnolle, Patrice Brun, Marie-Vic Ozouf-Marignier, Nicolas Verdier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le temps long du peuplement. Concepts et mots-clés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.339-350, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03048308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Poste aux chevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gomis S. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas historique, Auvergne, Bourbonnais, Velay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CHEC/MSH Clermond-Ferrrand, https://atlas-historique-auvergne.msh.uca.fr/la-poste-aux-chevaux, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03053707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des processus de décroissance variés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Arnauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Nissen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sanders L., Bretagnolle A., Brun P., Ozouf-Marignier M.-V., Verdier N. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le temps long du peuplement. Concepts et mots-clés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.377-397, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03048321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Color and cartography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edney M. H., Sponberg Pedley M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History of Cartography. Volume four Cartography in the European Enlightenment,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chicago University Press, pp.294-302, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03053545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Nahassia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sanders L. (dir), Bretagnolle A. (ed.) Brun P. (ed.), Ozouf-Marignier M.-V. (ed), Verdier N. (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le temps long du peuplement. Concepts et mots-clés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Tours, pp.107-125, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03048300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Nahassia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lena Sanders; Anne Bretagnolle,; Patrice Brun; Marie-Vic Ozouf-Marignier; Nicolas Verdier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le temps long du peuplement. Concepts et mots-clés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Tours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.89-99, 2020, VILLES ET TERRITOIRES, 9782869067516</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03048282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temps, espaces et mots connexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Nahassia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sanders L., Bretagnolle A., Brun P., Ozouf-Marignier M.-V., Verdier N. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le temps long du peuplement. Concepts et mots clés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.47-66, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03048256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Échelles : niveaux d'observation et de représentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Nahassia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sanders L., Bretagnolle A., Brun P., Ozouf-Marignier M.-V., Verdier N. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le temps long du peuplement. Concepts et mots clés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.67-88, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03048268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iconography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matthew H. Edney Mary Sponberg Pedley. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History of Cartography.Volume 4 Cartography in the European Enlightenment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chicago University Press, pp.651-658, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03053557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cartouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matthew H. Edney; Mary Sponberg Pedley. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartography in the European Enlightenment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chicago University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.244-251, 2020, History of Cartography</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03053552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">Matthew H. Edney Mary Sponberg Pedley. </w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser la frontière : entre flux internationaux et limites d'états : quelques réflexions sur une institution entre l’État et le marché au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Millitello P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History of Cartography.Volume 4 Cartography in the European Enlightenment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chicago University Press, pp.651-658, 2020</w:t>
+              <w:t xml:space="preserve">Frontiers, Migrations and Anchorings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palerme University Press, pp.21-30, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...89 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre publicité, débat scientifique et vulgarisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le temps long du peuplement. Concepts et mots clés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.67-88, 2020</w:t>
+              <w:t xml:space="preserve">Jean-Baptiste d'Anville, un cabinet savant au siècle des Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Studies in the Enlightenment/BNF, pp.237-360, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Edney M. H., Sponberg Pedley M. </w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01850324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rendre présent le futur : les enjeux des représentations planimétriques au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Graber F., Gireaudeau M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History of Cartography. Cartography in the European Enlightenment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les projets. Une histoire politique (XVIe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses des Mines, pp.149-162, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-spania.21829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...1150 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace et Histoire en France : entre tensions disciplinaires et pratiques transdisciplinaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Helène Blais, Claire Fredg, Alain Messaoudi, Isabelle Surun. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoires d'espaces, territoires et limites. Autour de Daniel Nordman</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Bouchène, pp.17-31, 2018, 978-2-35676-119-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218277v1</w:t>
-              </w:r>
-[...222 lines deleted...]
-                <w:t xml:space="preserve">halshs-01850324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cartographie et ses matérialités induites : les objets intermédiaires de la carte</w:t>
               </w:r>
@@ -5577,50 +5577,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01850340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Partie 1 : Synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robert S et Verdier N. (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamique et résiliences des réseaux routiers en Ile de France,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 52 (Supplément), 2015, Revue Archéologique du Centre de la France., 978-2-913272-38-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03752799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5633,328 +5719,242 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert S., Verdier N. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamique et résiliences des réseaux routiers en Ile de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 52 (Supplément), 2015, Revue Archéologique du Centre de la France, 978-2-913272-38-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03752790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...84 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Représentation des routes sur les cartes anciennes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CONCLUSION GENERALE ET PERSPECTIVES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert S., Verdier N. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamique et résiliences des réseaux routiers en Ile de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 52 (Supplément), 11 p., 2015, Revue Archéologique du Centre de la France., 978-2-913272-38-5</w:t>
+              <w:t xml:space="preserve">, 52 (Supplément), 2015, Revue Archéologique du Centre de la France., 978-2-913272-38-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03752806v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">halshs-03752809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Représentation des routes sur les cartes anciennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bèzes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert S., Verdier N. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamique et résiliences des réseaux routiers en Ile de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 52 (Supplément), 2015, Revue Archéologique du Centre de la France., 978-2-913272-38-5</w:t>
+              <w:t xml:space="preserve">, 52 (Supplément), 11 p., 2015, Revue Archéologique du Centre de la France., 978-2-913272-38-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03752809v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03752806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des cartes en situation d'incertitude : La controverse sur le Kamtchatka entre 1737 et 1738 comme révélateur d'une crise de la cartographie française</w:t>
               </w:r>
@@ -7100,51 +7100,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526593v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.762.0005" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05527546v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.762.0034" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097953v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mimeur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhg.2025.05.017" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04752828v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bideau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12k5j" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004324v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03030708v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031513v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chalonge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29116" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031465v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29197" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01850335v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586150v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664584v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vic Ozouf-Marignier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545961v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504320v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372485v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372497v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Robert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429232v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372468v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331428v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170049v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104323v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104355v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112080v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812753v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828007v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827998v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828003v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828001v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827997v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasini Jean" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mermet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310027v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando Escobar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pandolfi Beno&#238;t" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hermenault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827995v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827993v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631341v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009278v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467770v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357347v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144669v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144693v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116944v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104278v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00000596v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047909v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309388v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910330v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053552v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Besse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.uchicago.edu/ucp/books/book/chicago/H/bo4149971.html#:~:text=Cartography%20in%20the%20European%20Enlightenment%2C%20the%20highly%20anticipated%20fourth%20volume,territories%2C%20from%201650%20to%201800." TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053557v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048268v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Nahassia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michelet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053527v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053707v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048308v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Arnauld" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048315v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048876v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110625035-008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048235v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/le-temps-long-du-peuplement/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053545v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048321v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nissen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048300v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Olteanu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048282v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048256v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218277v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031814v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.21829" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031560v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01850324v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01850340v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752790v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752799v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752806v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B&#232;zes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752809v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033067v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517715v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391699v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418709v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367353v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00000609v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344731v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005806v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104485v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414143v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104306v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179819v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Paumelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00000595v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05527546v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.762.0034" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097953v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mimeur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhg.2025.05.017" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526593v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.762.0005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04752828v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bideau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12k5j" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004324v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031513v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chalonge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29116" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031465v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29197" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03030708v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01850335v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586150v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664584v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vic Ozouf-Marignier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545961v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504320v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413243v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372468v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Robert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429232v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372497v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372485v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331428v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170049v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104323v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104355v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112080v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812753v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828007v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827998v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828001v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828003v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827997v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasini Jean" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mermet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310027v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando Escobar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pandolfi Beno&#238;t" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hermenault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827995v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827993v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631341v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009278v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467770v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357347v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144693v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144669v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116944v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00000596v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104278v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047909v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309388v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910330v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053527v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Besse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048876v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110625035-008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048235v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/le-temps-long-du-peuplement/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048315v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Arnauld" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048308v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053707v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048321v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nissen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053545v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048300v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Nahassia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Olteanu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michelet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048282v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048256v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048268v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053557v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053552v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.uchicago.edu/ucp/books/book/chicago/H/bo4149971.html#:~:text=Cartography%20in%20the%20European%20Enlightenment%2C%20the%20highly%20anticipated%20fourth%20volume,territories%2C%20from%201650%20to%201800." TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031560v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01850324v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031814v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.21829" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218277v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01850340v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752799v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752790v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752809v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752806v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B&#232;zes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033067v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517715v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391699v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418709v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367353v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00000609v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344731v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005806v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104485v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414143v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104306v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179819v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Paumelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00000595v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>