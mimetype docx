--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1050,493 +1050,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00664584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modéliser l'efficacité d'un réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2/10, pp.117-131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00504320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cartes et paysages : tenter la médiation au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Carnets du paysage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 20, pp.12-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00545961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Timothée Giraud</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une recherche sur les routes, voies et réseaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Géographique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2/10, pp.117-131</w:t>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 115, pp.5-8 ; 53-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00372468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dal territorio alla carta : Posta a cavallo e culture dello spazio tra la fine del settecento e l'inizio dell'ottocento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni Storici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131 (2/2009), pp.579-606</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00429232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La route en train de se faire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 115, pp.51-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00372497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations entre histoire et géographie en France : tensions, controverses et accalmies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Storica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 40, pp.65-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00413243v1</w:t>
-              </w:r>
-[...231 lines deleted...]
-                <w:t xml:space="preserve">halshs-00372497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La labilité du réseau aux XVIIIe et XIXe siècles</w:t>
               </w:r>
@@ -3166,102 +3166,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00144669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mesure postale, reflet des évolutions dans le rapport au temps et à la distance au siècle des lumières</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Nov 2006, pp.63-74</w:t>
+                <w:t xml:space="preserve">Quelques aperçus sur l'histoire des villes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I saperi della città, a cura di Enrico Iachello</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Palermo, Italie. pp.37-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00116944v1</w:t>
+                <w:t xml:space="preserve">halshs-00104278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobiliser l'argument du pays pour obtenir une ligne de chemin de fer dans le deuxième tiers du XIXe siècle : deux cas de superposition entre territoires administratifs et économiques et vieux pays.</w:t>
               </w:r>
@@ -3310,96 +3304,102 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00000596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques aperçus sur l'histoire des villes</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Palermo, Italie. pp.37-46</w:t>
+                <w:t xml:space="preserve">La mesure postale, reflet des évolutions dans le rapport au temps et à la distance au siècle des lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nov 2006, pp.63-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00104278v1</w:t>
+                <w:t xml:space="preserve">hal-00116944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3699,1101 +3699,1101 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03910330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comment mesurer et/ou qualifier la décroissance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Arnauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lena Sanders; Anne Bretagnolle; Patrice Brun; Marie-Vic Ozouf-Marignier; Nicolas Verdier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le temps long du peuplement. Concepts et mots-clés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.351-368, 2020, Perspectives Villes et territoires, 978-2-86906-751-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03048315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étymologie et histoire des mots de la décroissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Arnauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lena Sanders, Anne Bretagnolle, Patrice Brun, Marie-Vic Ozouf-Marignier, Nicolas Verdier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le temps long du peuplement. Concepts et mots-clés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.339-350, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03048308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Poste aux chevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gomis S. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas historique, Auvergne, Bourbonnais, Velay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CHEC/MSH Clermond-Ferrrand, https://atlas-historique-auvergne.msh.uca.fr/la-poste-aux-chevaux, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03053707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps long du peuplement. Concepts et mots-clés. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Vic Ozouf-Marignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sanders Lena; Bretagnolle Anne; Brun Patrice; Ozouf-Marignier Marie-Vic; Verdier Nicolas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le temps long du peuplement. Concepts et mots-clés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires François Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.25-40, 2020, 9782869067516</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03048235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La montre et l'odomètre : aux origines de la diffusion du concept de vitesse, Louis Dutens et son itinéraire des routes les plus fréquentées 1775-1793</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thurigen S., Gianenrico B. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Material history of Time, Objects and Practices, 14th to 18th Centuries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DeGruyter, pp.117-128, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110625035-008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03048876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Art and Design of maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edney M. H., Sponberg Pedley M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History of Cartography. Cartography in the European Enlightenment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chicago University Press, pp.117-125, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03053527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des processus de décroissance variés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Lena Sanders</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Arnauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Sanders Lena; Bretagnolle Anne; Brun Patrice; Ozouf-Marignier Marie-Vic; Verdier Nicolas. </w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Nissen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sanders L., Bretagnolle A., Brun P., Ozouf-Marignier M.-V., Verdier N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le temps long du peuplement. Concepts et mots-clés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.25-40, 2020, 9782869067516</w:t>
+              <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.377-397, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03048321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Color and cartography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edney M. H., Sponberg Pedley M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History of Cartography. Volume four Cartography in the European Enlightenment,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chicago University Press, pp.294-302, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03053545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Charlotte Arnauld</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Nahassia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verdier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Lena Sanders; Anne Bretagnolle; Patrice Brun; Marie-Vic Ozouf-Marignier; Nicolas Verdier. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sanders L. (dir), Bretagnolle A. (ed.) Brun P. (ed.), Ozouf-Marignier M.-V. (ed), Verdier N. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le temps long du peuplement. Concepts et mots-clés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.351-368, 2020, Perspectives Villes et territoires, 978-2-86906-751-6</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Tours, pp.107-125, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Verdier</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03048300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Nahassia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Charlotte Arnauld</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Lena Sanders, Anne Bretagnolle, Patrice Brun, Marie-Vic Ozouf-Marignier, Nicolas Verdier. </w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lena Sanders; Anne Bretagnolle,; Patrice Brun; Marie-Vic Ozouf-Marignier; Nicolas Verdier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le temps long du peuplement. Concepts et mots-clés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.339-350, 2020</w:t>
-[...157 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...400 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Tours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.89-99, 2020, VILLES ET TERRITOIRES, 9782869067516</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5032,51 +5032,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iconography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5118,51 +5118,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5577,365 +5577,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01850340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robert S., Verdier N. (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamique et résiliences des réseaux routiers en Ile de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 52 (Supplément), 2015, Revue Archéologique du Centre de la France, 978-2-913272-38-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03752790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Partie 1 : Synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert S et Verdier N. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamique et résiliences des réseaux routiers en Ile de France,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 52 (Supplément), 2015, Revue Archéologique du Centre de la France., 978-2-913272-38-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03752799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CONCLUSION GENERALE ET PERSPECTIVES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Robert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert S., Verdier N. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamique et résiliences des réseaux routiers en Ile de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 52 (Supplément), 2015, Revue Archéologique du Centre de la France, 978-2-913272-38-5</w:t>
+              <w:t xml:space="preserve">, 52 (Supplément), 2015, Revue Archéologique du Centre de la France., 978-2-913272-38-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Verdier</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03752809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Représentation des routes sur les cartes anciennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bèzes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert S., Verdier N. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamique et résiliences des réseaux routiers en Ile de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 52 (Supplément), 2015, Revue Archéologique du Centre de la France., 978-2-913272-38-5</w:t>
-[...97 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 52 (Supplément), 11 p., 2015, Revue Archéologique du Centre de la France., 978-2-913272-38-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03752806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -6080,50 +6080,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00517715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La mémoire des lieux : entre espaces de l'histoire et territoires de la géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ádám Takács. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoire, Contre mémoire, Pratique historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Equinter, pp.103-122, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00418709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le canton d'hier à aujourd'hui : étude cartographique d'un maillage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Vic Ozouf-Marignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6136,130 +6209,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yann Lagadec, Jean Le Bihan, jean-François Tanguy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le canton, un territoire du quotidien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.281-295, 2009, Histoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00391699v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00418709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cartes du XVIIIe siècle</w:t>
               </w:r>
@@ -6312,173 +6312,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00367353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modeler le territoire : les ingénieurs des Ponts et Chaussées (fin 18e-début 19e isècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laboulais, Isabelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les usages des cartes (XVIIe-XIXe siècle), pour une approche pragmatique des productions cartographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Strasbourg, pp.51-66, VI-VII, 2008, Sciences de l'Histoire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00344731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">En quoi peut-on parler de déterritorialisation en France au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">TEMA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Towards a European Master, European territories (civilization, nation region, city) identity and development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Budapest press, pp.172-182, 2008, Education and training</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00000609v2</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00344731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchy: a short history of a word in Western thought</w:t>
               </w:r>
@@ -7100,51 +7100,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05527546v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.762.0034" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097953v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mimeur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhg.2025.05.017" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526593v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.762.0005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04752828v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bideau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12k5j" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004324v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031513v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chalonge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29116" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031465v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29197" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03030708v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01850335v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586150v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664584v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vic Ozouf-Marignier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545961v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504320v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413243v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372468v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Robert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429232v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372497v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372485v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331428v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170049v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104323v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104355v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112080v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812753v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828007v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827998v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828001v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828003v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827997v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasini Jean" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mermet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310027v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando Escobar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pandolfi Beno&#238;t" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hermenault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827995v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827993v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631341v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009278v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467770v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357347v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144693v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144669v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116944v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00000596v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104278v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047909v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309388v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910330v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053527v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Besse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048876v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110625035-008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048235v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/le-temps-long-du-peuplement/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048315v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Arnauld" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048308v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053707v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048321v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nissen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053545v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048300v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Nahassia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Olteanu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michelet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048282v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048256v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048268v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053557v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053552v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.uchicago.edu/ucp/books/book/chicago/H/bo4149971.html#:~:text=Cartography%20in%20the%20European%20Enlightenment%2C%20the%20highly%20anticipated%20fourth%20volume,territories%2C%20from%201650%20to%201800." TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031560v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01850324v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031814v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.21829" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218277v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01850340v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752799v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752790v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752809v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752806v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B&#232;zes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033067v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517715v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391699v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418709v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367353v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00000609v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344731v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005806v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104485v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414143v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104306v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179819v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Paumelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00000595v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05527546v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.762.0034" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097953v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mimeur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhg.2025.05.017" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526593v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.762.0005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04752828v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bideau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12k5j" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004324v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031513v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chalonge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29116" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031465v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29197" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03030708v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01850335v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586150v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664584v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vic Ozouf-Marignier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504320v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545961v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372468v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429232v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372497v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413243v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372485v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331428v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170049v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104323v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104355v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112080v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812753v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828007v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827998v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828001v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828003v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827997v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasini Jean" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mermet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310027v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando Escobar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pandolfi Beno&#238;t" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hermenault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827995v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827993v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631341v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009278v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467770v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357347v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144693v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144669v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104278v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00000596v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116944v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047909v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309388v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910330v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048315v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Arnauld" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048308v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053707v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048235v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/le-temps-long-du-peuplement/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048876v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110625035-008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053527v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Besse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048321v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nissen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053545v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048300v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Nahassia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Olteanu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michelet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048282v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048256v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048268v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053557v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053552v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.uchicago.edu/ucp/books/book/chicago/H/bo4149971.html#:~:text=Cartography%20in%20the%20European%20Enlightenment%2C%20the%20highly%20anticipated%20fourth%20volume,territories%2C%20from%201650%20to%201800." TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031560v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01850324v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031814v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.21829" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218277v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01850340v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752790v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752799v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752809v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752806v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B&#232;zes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033067v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517715v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418709v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391699v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367353v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344731v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00000609v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005806v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104485v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414143v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104306v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179819v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Paumelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00000595v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>