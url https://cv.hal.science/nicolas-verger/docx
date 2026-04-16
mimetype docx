--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -810,412 +810,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05301885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mindfulness-based programs, perceived stress and well-being at work: The preferential use of informal practices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Strengths Use Scale: Psychometric Properties, Longitudinal Invariance and Criterion Validity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llewellyn E van Zyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Verger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+                <w:t xml:space="preserve">Diane Arijs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Strub</w:t>
+                <w:t xml:space="preserve">Matthew L Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilios Kotsou</w:t>
+                <w:t xml:space="preserve">Aldona Gliíska-Newes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Leys</w:t>
+                <w:t xml:space="preserve">Lara C Roll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 71 (6), pp.100709. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2021.100709⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.676153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04912695v1</w:t>
+                <w:t xml:space="preserve">hal-05297838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Strengths Use Scale: Psychometric Properties, Longitudinal Invariance and Criterion Validity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Llewellyn E van Zyl</w:t>
+                <w:t xml:space="preserve">Coping in isolation: Predictors of individual and household risks and resilience against the COVID-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas B Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Arijs</w:t>
+                <w:t xml:space="preserve">Agata Maria Urbanowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew L Cole</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kareena Mcaloney-Kocaman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.676153⟩</w:t>
+              <w:t xml:space="preserve">Social Science and Humanities Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (1), pp.100123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssaho.2021.100123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05297838v1</w:t>
+                <w:t xml:space="preserve">hal-05297230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coping in isolation: Predictors of individual and household risks and resilience against the COVID-19 pandemic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas B Verger</w:t>
+                <w:t xml:space="preserve">Mindfulness-based programs, perceived stress and well-being at work: The preferential use of informal practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agata Maria Urbanowicz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+                <w:t xml:space="preserve">Ilios Kotsou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kareena Mcaloney-Kocaman</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Leys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science and Humanities Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3 (1), pp.100123. </w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71 (6), pp.100709. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssaho.2021.100123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2021.100709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05297230v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theoretical framework of romantic creativity: Dyadic creativity in romantic relationships and plausible links with wellbeing</w:t>
               </w:r>
@@ -1415,51 +1415,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue systématique et méta-analyse des interventions psychologiques pour l’épuisement parental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Maria Urbanowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1540,51 +1540,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grit and team flow predict mental health and academic grades in French university students.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1697,64 +1697,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systematic review and meta-analysis of psychological interventions for parental burnout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Maria Urbanowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1991,51 +1991,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422094v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Verger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffi Duymedjian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad P Gl&#259;veanu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505084251347519" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101299v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Verger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolia Batruch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Bouet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2025.101873" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422097v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Roberts" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Guiller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareena Mcaloney&#8208;kocaman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jocb.632" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301913v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Wegener" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10892680241256312" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087190v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Sudres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10400419.2021.1962104" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301885v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llewellyn E van Zyl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babet Heijenk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Klibert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10902-022-00543-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912695v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Strub" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilios Kotsou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100709" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297838v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Arijs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew L Cole" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldona Gli&#237;ska-Newes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara C Roll" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.676153" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297230v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Maria Urbanowicz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareena Mcaloney-Kocaman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssaho.2021.100123" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297221v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5502/ijw.v10i5.1493" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297840v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31219/osf.io/avpmz_v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845025v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rance" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bennett" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935893v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845181v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422094v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Verger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffi Duymedjian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad P Gl&#259;veanu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505084251347519" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101299v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Verger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolia Batruch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Bouet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2025.101873" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422097v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Roberts" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Guiller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareena Mcaloney&#8208;kocaman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jocb.632" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301913v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Wegener" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10892680241256312" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087190v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Sudres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10400419.2021.1962104" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301885v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llewellyn E van Zyl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babet Heijenk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Klibert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10902-022-00543-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297838v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Arijs" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew L Cole" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldona Gli&#237;ska-Newes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara C Roll" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.676153" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297230v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Maria Urbanowicz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareena Mcaloney-Kocaman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssaho.2021.100123" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912695v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Strub" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilios Kotsou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100709" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297221v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5502/ijw.v10i5.1493" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297840v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31219/osf.io/avpmz_v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845025v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rance" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bennett" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935893v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845181v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>