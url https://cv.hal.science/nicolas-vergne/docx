--- v0 (2026-03-20)
+++ v1 (2026-04-13)
@@ -3312,234 +3312,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drifting Markov and semi-Markov models: modeling, estimation and applications.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DRIMM'R and WebDRIMM: an R package and a web interface for drifting Markov model estimation and reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Stefan Barbu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffray Brelurut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annthomy Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mataigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STODEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">JDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337244v1</w:t>
+                <w:t xml:space="preserve">hal-02337261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DRIMM'R and WebDRIMM: an R package and a web interface for drifting Markov model estimation and reliability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drifting Markov and semi-Markov models: modeling, estimation and applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Stefan Barbu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">STODEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337261v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de mélange binomial négatif bivarié pour l'analyse de données RNA-Seq</w:t>
               </w:r>
@@ -6022,165 +6022,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chaînes de Markov régulées</w:t>
+                <w:t xml:space="preserve">Drifting Markov models.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Lyon, France</w:t>
+              <w:t xml:space="preserve">ECCB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337981v1</w:t>
+                <w:t xml:space="preserve">hal-02337987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drifting Markov models.</w:t>
+                <w:t xml:space="preserve">Les chaînes de Markov régulées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">JOBIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337987v1</w:t>
+                <w:t xml:space="preserve">hal-02337981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6428,51 +6428,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WebDRIMM : a web interface for Drifting Markov Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7045,264 +7045,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R package smmR: Simulation, Estimation and Reliability of Semi-Markov Models</w:t>
+                <w:t xml:space="preserve">drimmR: Estimation, Simulation and Reliability of Drifting Markov Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Stefan Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florian Lecocq</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffray Brelurut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annthomy Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Lothodé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:ac1e8a90f00d6a306c79bbedd96e275325909e9c;origin=https://hal.archives-ouvertes.fr/hal-03832675;visit=swh:1:snp:9d2b43bc3cd87b5c3431f6df2db1e85074ec5338;anchor=swh:1:rel:36a424452cf542f6aa27f802bdd6bf3f92cf596d;path=/⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:07271f0174a3880ce51ef393c28b17d79a5e69bc;origin=https://hal.archives-ouvertes.fr/hal-03832692;visit=swh:1:snp:084dc832acf8cf35cc4eb8b49dcd93ec1fb774df;anchor=swh:1:rel:93faf2686aa3de66cefee22bc0bebb70c4f750c7;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03832675v1</w:t>
+                <w:t xml:space="preserve">hal-03832692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">drimmR: Estimation, Simulation and Reliability of Drifting Markov Models</w:t>
+                <w:t xml:space="preserve">R package smmR: Simulation, Estimation and Reliability of Semi-Markov Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Stefan Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lefebvre</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Lothodé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:07271f0174a3880ce51ef393c28b17d79a5e69bc;origin=https://hal.archives-ouvertes.fr/hal-03832692;visit=swh:1:snp:084dc832acf8cf35cc4eb8b49dcd93ec1fb774df;anchor=swh:1:rel:93faf2686aa3de66cefee22bc0bebb70c4f750c7;path=/⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:ac1e8a90f00d6a306c79bbedd96e275325909e9c;origin=https://hal.archives-ouvertes.fr/hal-03832675;visit=swh:1:snp:9d2b43bc3cd87b5c3431f6df2db1e85074ec5338;anchor=swh:1:rel:36a424452cf542f6aa27f802bdd6bf3f92cf596d;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03832692v1</w:t>
+                <w:t xml:space="preserve">hal-03832675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R package SMM, Simulation and Estimation of Multi-State Discrete-Time Semi-Markov and Markov Models</w:t>
               </w:r>
@@ -7571,51 +7571,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Komar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vergne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Newell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-29238-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832683v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Stefan Barbu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lecocq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lothod&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.04365" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485219v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousif Alyousifi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamarulzaman Ibrahim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmod Othamn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Zawiah Wan Zin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10132280" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03210287v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Viailly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sater" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Viennot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bohers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-021-04060-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138593v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Quillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Saad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Ferry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Anouar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/FGENE.2019.01330" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02096101v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad,stefan Barbu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cellier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sautreuil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/RJ-2018-050" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894856v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ovide" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Kiefer-Meyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecroq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32519-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337216v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-018-9682-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337224v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337207v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Derambure" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dzangue-Tchoupou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;rard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vergne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hiron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-017-1319-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467707v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Vu Chuong Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Romand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Trocme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Courtier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Marotte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-207709" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337205v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lar&#233;do" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leblois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Schaeffer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2011.0122" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642847v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laredo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705702v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lar&#233;do" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. David" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leblois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schaeffer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337198v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Abadi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337190v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337199v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/21/12/008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JMRJCLSW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337193v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448323v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;rard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Cros" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485355v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Barbu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Kalligeris" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hacques" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Mavrogiannis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485365v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485343v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485308v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485322v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485290v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325704v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Drissa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440001v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337236v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdel Sater" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dauchel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Celebi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337244v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337261v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffray Brelurut" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annthomy Gilles" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lefebvre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mataigne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337265v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Chagny" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Channarond" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Roche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337254v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337306v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337248v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076895v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337328v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jourand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233; D" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Thouvarecq" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076884v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109139v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Tair" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754486v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753761v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Olteanu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338011v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Austerlitz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756456v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bleakley" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338014v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325942v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Zerdane" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salhi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325867v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Tellier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorthe Cartier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Berard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337246v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02114318v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338005v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cabot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary M&#233;lissa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bertrand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02119212v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02119202v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125074v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337981v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337987v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510191v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437845v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119779421" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832685v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mayeur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832693v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seiller" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832680v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832695v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00322434v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508489v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4a3acac04b5058875ccf0a9daaac83c0994da5e7;origin=https://hal.archives-ouvertes.fr/hal-04508489;visit=swh:1:snp:a2a24d89dd6236e08d218689a1b22006964a405b;anchor=swh:1:rel:e7cb9ac9a4219135171326d75dbf81fb1e84bd63;path=/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03832675v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ac1e8a90f00d6a306c79bbedd96e275325909e9c;origin=https://hal.archives-ouvertes.fr/hal-03832675;visit=swh:1:snp:9d2b43bc3cd87b5c3431f6df2db1e85074ec5338;anchor=swh:1:rel:36a424452cf542f6aa27f802bdd6bf3f92cf596d;path=/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03832692v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:07271f0174a3880ce51ef393c28b17d79a5e69bc;origin=https://hal.archives-ouvertes.fr/hal-03832692;visit=swh:1:snp:084dc832acf8cf35cc4eb8b49dcd93ec1fb774df;anchor=swh:1:rel:93faf2686aa3de66cefee22bc0bebb70c4f750c7;path=/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337300v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Komar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vergne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Newell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-29238-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832683v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Stefan Barbu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lecocq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lothod&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.04365" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485219v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousif Alyousifi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamarulzaman Ibrahim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmod Othamn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Zawiah Wan Zin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10132280" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03210287v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Viailly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sater" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Viennot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bohers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-021-04060-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138593v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Quillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Saad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Ferry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Anouar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/FGENE.2019.01330" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02096101v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad,stefan Barbu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cellier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sautreuil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/RJ-2018-050" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894856v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ovide" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Kiefer-Meyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecroq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32519-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337216v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-018-9682-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337224v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337207v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Derambure" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dzangue-Tchoupou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;rard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vergne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hiron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-017-1319-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467707v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Vu Chuong Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Romand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Trocme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Courtier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Marotte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-207709" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337205v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lar&#233;do" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leblois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Schaeffer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2011.0122" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642847v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laredo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705702v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lar&#233;do" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. David" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leblois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schaeffer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337198v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Abadi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337190v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337199v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/21/12/008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JMRJCLSW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337193v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448323v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;rard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Cros" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485355v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Barbu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Kalligeris" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hacques" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Mavrogiannis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485365v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485343v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485308v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485322v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485290v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325704v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Drissa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440001v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337236v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdel Sater" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dauchel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Celebi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337261v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffray Brelurut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annthomy Gilles" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lefebvre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mataigne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337244v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337265v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Chagny" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Channarond" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Roche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337254v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337306v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337248v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076895v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337328v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jourand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233; D" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Thouvarecq" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076884v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109139v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Tair" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754486v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753761v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Olteanu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338011v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Austerlitz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756456v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bleakley" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338014v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325942v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Zerdane" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salhi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325867v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Tellier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorthe Cartier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Berard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337246v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02114318v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338005v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cabot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary M&#233;lissa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bertrand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02119212v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02119202v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125074v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337987v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337981v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510191v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437845v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119779421" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832685v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mayeur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832693v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seiller" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832680v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832695v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00322434v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508489v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4a3acac04b5058875ccf0a9daaac83c0994da5e7;origin=https://hal.archives-ouvertes.fr/hal-04508489;visit=swh:1:snp:a2a24d89dd6236e08d218689a1b22006964a405b;anchor=swh:1:rel:e7cb9ac9a4219135171326d75dbf81fb1e84bd63;path=/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03832692v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:07271f0174a3880ce51ef393c28b17d79a5e69bc;origin=https://hal.archives-ouvertes.fr/hal-03832692;visit=swh:1:snp:084dc832acf8cf35cc4eb8b49dcd93ec1fb774df;anchor=swh:1:rel:93faf2686aa3de66cefee22bc0bebb70c4f750c7;path=/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03832675v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ac1e8a90f00d6a306c79bbedd96e275325909e9c;origin=https://hal.archives-ouvertes.fr/hal-03832675;visit=swh:1:snp:9d2b43bc3cd87b5c3431f6df2db1e85074ec5338;anchor=swh:1:rel:36a424452cf542f6aa27f802bdd6bf3f92cf596d;path=/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337300v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>