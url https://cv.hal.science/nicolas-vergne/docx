--- v1 (2026-04-13)
+++ v2 (2026-05-06)
@@ -1943,199 +1943,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drifting Markov Models with Polynomial Drift and Applications to DNA Sequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sharp errors for point-wise Poisson approximations in mixing processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Abadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (12), pp.2871-2885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0951-7715/21/12/008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337190v1</w:t>
+                <w:t xml:space="preserve">hal-02337199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharp errors for point-wise Poisson approximations in mixing processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drifting Markov Models with Polynomial Drift and Applications to DNA Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02337199v1</w:t>
+                <w:t xml:space="preserve">hal-02337190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poisson approximation for search of rare words in DNA sequences</w:t>
               </w:r>
@@ -2682,230 +2682,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">smmR: an R package for Simulation, Estimation and Reliability of Semi-Markov</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">dsmmR: Estimation and simulation of Drifting Semi-Markov Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Mavrogiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Stefan Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vergne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corentin Lothodé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 23rd Conference of the Romanian Society of Probability and Statistics Bucharest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Bucarest (Roumania), Romania</w:t>
+              <w:t xml:space="preserve">Statistical Modeling with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bucarest (Roumania), Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04485308v1</w:t>
+                <w:t xml:space="preserve">hal-04485322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">dsmmR: Estimation and simulation of Drifting Semi-Markov Models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">smmR: an R package for Simulation, Estimation and Reliability of Semi-Markov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Stefan Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Lothodé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Modeling with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Bucarest (Roumania), Romania</w:t>
+              <w:t xml:space="preserve">The 23rd Conference of the Romanian Society of Probability and Statistics Bucharest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Bucarest (Roumania), Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04485322v1</w:t>
+                <w:t xml:space="preserve">hal-04485308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drifting Semi-Markov Models: Estimation and Simulation through the dsmmR package</w:t>
               </w:r>
@@ -3312,234 +3312,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DRIMM'R and WebDRIMM: an R package and a web interface for drifting Markov model estimation and reliability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drifting Markov and semi-Markov models: modeling, estimation and applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Stefan Barbu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">STODEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337261v1</w:t>
+                <w:t xml:space="preserve">hal-02337244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drifting Markov and semi-Markov models: modeling, estimation and applications.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DRIMM'R and WebDRIMM: an R package and a web interface for drifting Markov model estimation and reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Stefan Barbu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffray Brelurut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annthomy Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mataigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STODEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">JDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337244v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de mélange binomial négatif bivarié pour l'analyse de données RNA-Seq</w:t>
               </w:r>
@@ -3929,273 +3929,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA Sequencing technology will help deciphering the morphogenesis mechanisms in the model diatom Phaeodactylum tricornutum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bérard</w:t>
+                <w:t xml:space="preserve">Rendre compte de la dynamique de l’activité des élèves en course d’orientation: application de modèles de Markov dérivant aux données d’expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Jourand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Komar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adé D</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Thouvarecq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du GRR-IRIB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Mont-Saint-Aignan, France</w:t>
+              <w:t xml:space="preserve">16ème congrès de l’Association des Chercheurs en Activité physique et Sportive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02076895v1</w:t>
+                <w:t xml:space="preserve">hal-02337328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendre compte de la dynamique de l’activité des élèves en course d’orientation: application de modèles de Markov dérivant aux données d’expérience</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adé D</w:t>
+                <w:t xml:space="preserve">RNA Sequencing technology will help deciphering the morphogenesis mechanisms in the model diatom Phaeodactylum tricornutum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ovide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Kiefer-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lecroq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème congrès de l’Association des Chercheurs en Activité physique et Sportive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique du GRR-IRIB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337328v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des mécanismes de morphogenèse chez la diatomée modèle Phaeodactylum tricornutum par séquençage d’ARN à haut débit (RNA-Seq)</w:t>
               </w:r>
@@ -6428,51 +6428,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WebDRIMM : a web interface for Drifting Markov Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7064,77 +7064,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">drimmR: Estimation, Simulation and Reliability of Drifting Markov Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Stefan Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffray Brelurut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annthomy Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Lothodé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7571,51 +7571,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Komar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vergne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Newell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-29238-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832683v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Stefan Barbu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lecocq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lothod&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.04365" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485219v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousif Alyousifi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamarulzaman Ibrahim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmod Othamn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Zawiah Wan Zin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10132280" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03210287v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Viailly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sater" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Viennot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bohers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-021-04060-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138593v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Quillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Saad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Ferry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Anouar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/FGENE.2019.01330" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02096101v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad,stefan Barbu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cellier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sautreuil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/RJ-2018-050" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894856v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ovide" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Kiefer-Meyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecroq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32519-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337216v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-018-9682-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337224v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337207v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Derambure" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dzangue-Tchoupou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;rard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vergne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hiron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-017-1319-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467707v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Vu Chuong Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Romand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Trocme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Courtier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Marotte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-207709" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337205v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lar&#233;do" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leblois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Schaeffer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2011.0122" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642847v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laredo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705702v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lar&#233;do" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. David" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leblois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schaeffer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337198v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Abadi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337190v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337199v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/21/12/008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JMRJCLSW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337193v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448323v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;rard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Cros" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485355v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Barbu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Kalligeris" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hacques" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Mavrogiannis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485365v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485343v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485308v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485322v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485290v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325704v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Drissa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440001v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337236v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdel Sater" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dauchel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Celebi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337261v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffray Brelurut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annthomy Gilles" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lefebvre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mataigne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337244v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337265v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Chagny" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Channarond" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Roche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337254v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337306v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337248v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076895v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337328v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jourand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233; D" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Thouvarecq" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076884v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109139v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Tair" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754486v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753761v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Olteanu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338011v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Austerlitz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756456v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bleakley" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338014v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325942v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Zerdane" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salhi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325867v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Tellier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorthe Cartier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Berard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337246v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02114318v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338005v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cabot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary M&#233;lissa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bertrand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02119212v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02119202v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125074v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337987v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337981v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510191v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437845v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119779421" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832685v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mayeur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832693v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seiller" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832680v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832695v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00322434v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508489v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4a3acac04b5058875ccf0a9daaac83c0994da5e7;origin=https://hal.archives-ouvertes.fr/hal-04508489;visit=swh:1:snp:a2a24d89dd6236e08d218689a1b22006964a405b;anchor=swh:1:rel:e7cb9ac9a4219135171326d75dbf81fb1e84bd63;path=/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03832692v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:07271f0174a3880ce51ef393c28b17d79a5e69bc;origin=https://hal.archives-ouvertes.fr/hal-03832692;visit=swh:1:snp:084dc832acf8cf35cc4eb8b49dcd93ec1fb774df;anchor=swh:1:rel:93faf2686aa3de66cefee22bc0bebb70c4f750c7;path=/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03832675v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ac1e8a90f00d6a306c79bbedd96e275325909e9c;origin=https://hal.archives-ouvertes.fr/hal-03832675;visit=swh:1:snp:9d2b43bc3cd87b5c3431f6df2db1e85074ec5338;anchor=swh:1:rel:36a424452cf542f6aa27f802bdd6bf3f92cf596d;path=/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337300v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Komar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vergne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Newell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-29238-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832683v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Stefan Barbu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lecocq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lothod&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.04365" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485219v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousif Alyousifi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamarulzaman Ibrahim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmod Othamn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Zawiah Wan Zin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10132280" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03210287v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Viailly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sater" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Viennot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bohers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-021-04060-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138593v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Quillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Saad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Ferry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Anouar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/FGENE.2019.01330" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02096101v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad,stefan Barbu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cellier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sautreuil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/RJ-2018-050" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894856v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ovide" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Kiefer-Meyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecroq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32519-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337216v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-018-9682-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337224v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337207v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Derambure" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dzangue-Tchoupou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;rard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vergne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hiron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-017-1319-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467707v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Vu Chuong Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Romand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Trocme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Courtier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Marotte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-207709" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337205v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lar&#233;do" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leblois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Schaeffer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2011.0122" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642847v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laredo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705702v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lar&#233;do" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. David" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leblois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schaeffer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337198v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Abadi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337199v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/21/12/008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JMRJCLSW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337190v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337193v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448323v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;rard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Cros" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485355v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Barbu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Kalligeris" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hacques" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Mavrogiannis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485365v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485343v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485322v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485308v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485290v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325704v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Drissa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440001v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337236v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdel Sater" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dauchel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Celebi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337244v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337261v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffray Brelurut" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annthomy Gilles" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lefebvre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mataigne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337265v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Chagny" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Channarond" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Roche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337254v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337306v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337248v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337328v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jourand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233; D" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Thouvarecq" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076895v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076884v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109139v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Tair" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754486v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753761v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Olteanu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338011v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Austerlitz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756456v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bleakley" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338014v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325942v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Zerdane" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salhi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325867v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Tellier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorthe Cartier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Berard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337246v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02114318v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338005v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cabot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary M&#233;lissa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bertrand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02119212v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02119202v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125074v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337987v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337981v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510191v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437845v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119779421" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832685v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mayeur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832693v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seiller" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832680v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832695v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00322434v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508489v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4a3acac04b5058875ccf0a9daaac83c0994da5e7;origin=https://hal.archives-ouvertes.fr/hal-04508489;visit=swh:1:snp:a2a24d89dd6236e08d218689a1b22006964a405b;anchor=swh:1:rel:e7cb9ac9a4219135171326d75dbf81fb1e84bd63;path=/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03832692v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:07271f0174a3880ce51ef393c28b17d79a5e69bc;origin=https://hal.archives-ouvertes.fr/hal-03832692;visit=swh:1:snp:084dc832acf8cf35cc4eb8b49dcd93ec1fb774df;anchor=swh:1:rel:93faf2686aa3de66cefee22bc0bebb70c4f750c7;path=/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03832675v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ac1e8a90f00d6a306c79bbedd96e275325909e9c;origin=https://hal.archives-ouvertes.fr/hal-03832675;visit=swh:1:snp:9d2b43bc3cd87b5c3431f6df2db1e85074ec5338;anchor=swh:1:rel:36a424452cf542f6aa27f802bdd6bf3f92cf596d;path=/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337300v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>