--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -66,295 +66,295 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrowing the coordination solution space during motor learning standardizes individual patterns of search strategy but diversifies learning rates</w:t>
+                <w:t xml:space="preserve">smmR: A Semi-Markov R package</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Komar</w:t>
+                <w:t xml:space="preserve">Vlad Stefan Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+                <w:t xml:space="preserve">Florian Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Corentin Lothodé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vergne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karl Newell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.2009. </w:t>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (85), pp.4365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-29238-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21105/joss.04365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04485192v1</w:t>
+                <w:t xml:space="preserve">hal-03832683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">smmR: A Semi-Markov R package</w:t>
+                <w:t xml:space="preserve">Narrowing the coordination solution space during motor learning standardizes individual patterns of search strategy but diversifies learning rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vlad Stefan Barbu</w:t>
+                <w:t xml:space="preserve">John Komar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Lecocq</w:t>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Lothodé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vergne</w:t>
+                <w:t xml:space="preserve">Karl Newell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (85), pp.4365. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.2009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21105/joss.04365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-29238-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03832683v1</w:t>
+                <w:t xml:space="preserve">hal-04485192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Information Criterion for Fitting the Optimum Order of Markov Chain Models: Methodology and Application to Air Pollution Data</w:t>
               </w:r>
@@ -392,51 +392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmod Othamn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wan Zawiah Wan Zin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (13), pp.2280. </w:t>
@@ -526,51 +526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bohers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (1), </w:t>
@@ -660,51 +660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Anouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10, pp.1330. </w:t>
@@ -742,1476 +742,1346 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMM: An R Package for Estimation and Simulation of Discrete-time semi-Markov Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Stefan Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vlad,stefan Barbu</w:t>
+                <w:t xml:space="preserve">Caroline Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Berard</w:t>
+                <w:t xml:space="preserve">Dominique Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Cellier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathilde Sautreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The R Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10 (2), pp.226. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+              <w:t xml:space="preserve">, 2018, 10 (2), pp.226-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.32614/RJ-2018-050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096101v1</w:t>
+                <w:t xml:space="preserve">hal-02337224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative in depth RNA sequencing of P. tricornutum’s morphotypes reveals specific features of the oval morphotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ovide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Ovide</w:t>
+                <w:t xml:space="preserve">Marie-Christine Kiefer-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lecroq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.14340. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-018-32519-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability and survival analysis for drifting Markov models: modeling and estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Stefan Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11009-018-9682-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMM: An R Package for Estimation and Simulation of Discrete-time semi-Markov Models</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pre-silencing of genes involved in the electron transport chain (ETC) pathway is associated with responsiveness to abatacept in rheumatoid arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Derambure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dzangue-Tchoupou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The R Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32614/RJ-2018-050⟩</w:t>
+              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13075-017-1319-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337224v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-silencing of genes involved in the electron transport chain (ETC) pathway is associated with responsiveness to abatacept in rheumatoid arthritis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Hiron</w:t>
+                <w:t xml:space="preserve">Value of ultrasonography as a marker of early response to abatacept in patients with rheumatoid arthritis and an inadequate response to methotrexate: results from the APPRAISE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Vu Chuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Romand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Trocme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Courtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13075-017-1319-8⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 75 (10), pp.1763-1769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2015-207709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337207v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value of ultrasonography as a marker of early response to abatacept in patients with rheumatoid arthritis and an inadequate response to methotrexate: results from the APPRAISE study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coalescent-based DNA Barcoding: Multilocus and Robustness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Larédo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (3), pp.271-278</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467707v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coalescent-based DNA barcoding: multilocus analysis and robustness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larédo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1089/cmb.2011.0122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coalescent-Based DNA Barcoding: Multilocus Analysis and Robustness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Laredo</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Brigitte Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19 (3), pp.271-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coalescent-based DNA Barcoding: Multilocus and Robustness</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sharp error terms for return time statistics under mixing conditions *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Schaeffer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Vergne</w:t>
+                <w:t xml:space="preserve">Miguel Abadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 19 (3), pp.271-278</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00705702v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharp error terms for return time statistics under mixing conditions *</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Sharp errors for point-wise Poisson approximations in mixing processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Abadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Probability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (12), pp.2871-2885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0951-7715/21/12/008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337198v1</w:t>
+                <w:t xml:space="preserve">hal-02337199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharp errors for point-wise Poisson approximations in mixing processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Drifting Markov Models with Polynomial Drift and Applications to DNA Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0951-7715/21/12/008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02337199v1</w:t>
+                <w:t xml:space="preserve">hal-02337190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drifting Markov Models with Polynomial Drift and Applications to DNA Sequences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Poisson approximation for search of rare words in DNA sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vergne</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Abadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alea : Estudos Neolatinos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 4, pp.223 - 244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2221,2790 +2091,2790 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of HSMM R and Python software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josée Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Bérard</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Lothodé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Plancade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MaSeMo : Markov, Semi-Markov Models and Associated Fields (from Theory to Application and back)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Paris, France. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different types of Markovian models and applications in swimming and climbing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Kalligeris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vlad Barbu</w:t>
+                <w:t xml:space="preserve">Guillaume Hacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Komar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Mavrogiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer school "ComplexSportsData" : Analysing complex sports data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles dérivants semi-markoviens : estimation, simulation et utilisation à travers le package dsmmR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Stefan Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Mavrogiannis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processus markoviens, semi-markoviens et leurs applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different types of Markovian models and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Stefan Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Mavrogiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomath Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">dsmmR: Estimation and simulation of Drifting Semi-Markov Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Drifting Semi-Markov Models: Estimation and Simulation through the dsmmR package</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Stefan Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Mavrogiannis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Modeling with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Bucarest (Roumania), Romania</w:t>
+              <w:t xml:space="preserve">The 23rd Conference of the Romanian Society of Probability and Statistics Bucharest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Bucarest (Roumania), Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485322v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">smmR: an R package for Simulation, Estimation and Reliability of Semi-Markov</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">dsmmR: Estimation and simulation of Drifting Semi-Markov Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Mavrogiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Stefan Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vergne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corentin Lothodé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 23rd Conference of the Romanian Society of Probability and Statistics Bucharest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Bucarest (Roumania), Romania</w:t>
+              <w:t xml:space="preserve">Statistical Modeling with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bucarest (Roumania), Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485308v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drifting Semi-Markov Models: Estimation and Simulation through the dsmmR package</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">smmR: an R package for Simulation, Estimation and Reliability of Semi-Markov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Stefan Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vergne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ioannis Mavrogiannis</w:t>
+                <w:t xml:space="preserve">Corentin Lothodé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 23rd Conference of the Romanian Society of Probability and Statistics Bucharest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Bucarest (Roumania), Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485290v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la prédiction bioinformatique des cibles des microARN par l'agrégation des rangs : application au phéochromocytome, une tumeur neuroendocrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Drissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion thématique de l'axe 1 du Cancéropôle Nord-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and estimation by means of drifting Markov and semi-Markov chains</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">mCNA : a new methodology to improve high-resolution copy number variation analysis from next generation sequencing using unique molecular identifiers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Julien Viailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Abdel Sater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dauchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Celebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative Methods for Intangibles Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Ancone, Italy</w:t>
+              <w:t xml:space="preserve">JOBIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440001v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mCNA : a new methodology to improve high-resolution copy number variation analysis from next generation sequencing using unique molecular identifiers.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling and estimation by means of drifting Markov and semi-Markov chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Stefan Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Quantitative Methods for Intangibles Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Ancone, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337236v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drifting Markov and semi-Markov models: modeling, estimation and applications.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">DRIMM'R and WebDRIMM: an R package and a web interface for drifting Markov model estimation and reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Stefan Barbu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffray Brelurut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annthomy Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mataigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STODEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">JDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337244v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DRIMM'R and WebDRIMM: an R package and a web interface for drifting Markov model estimation and reliability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Drifting Markov and semi-Markov models: modeling, estimation and applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Stefan Barbu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">STODEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337261v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de mélange binomial négatif bivarié pour l'analyse de données RNA-Seq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Sautreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Chagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Channarond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JDS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation paramétrique des chaînes semi-markoviennes pour des données censurées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Drifting Markov models applied in reliability theory and survival analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Stefan Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JDS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337254v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability and survival analysis for drifting Markov models: modelling and estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Estimation paramétrique des chaînes semi-markoviennes pour des données censurées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Stefan Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Sautreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods in Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">JDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337306v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drifting Markov models applied in reliability theory and survival analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Reliability and survival analysis for drifting Markov models: modelling and estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Stefan Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Avignon, France</w:t>
+              <w:t xml:space="preserve">Mathematical Methods in Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337248v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendre compte de la dynamique de l’activité des élèves en course d’orientation: application de modèles de Markov dérivant aux données d’expérience</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">RNA Sequencing technology will help deciphering the morphogenesis mechanisms in the model diatom Phaeodactylum tricornutum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ovide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Kiefer-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lecroq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème congrès de l’Association des Chercheurs en Activité physique et Sportive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique du GRR-IRIB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337328v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA Sequencing technology will help deciphering the morphogenesis mechanisms in the model diatom Phaeodactylum tricornutum</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Rendre compte de la dynamique de l’activité des élèves en course d’orientation: application de modèles de Markov dérivant aux données d’expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Jourand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Komar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adé D</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Thouvarecq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du GRR-IRIB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Mont-Saint-Aignan, France</w:t>
+              <w:t xml:space="preserve">16ème congrès de l’Association des Chercheurs en Activité physique et Sportive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076895v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des mécanismes de morphogenèse chez la diatomée modèle Phaeodactylum tricornutum par séquençage d’ARN à haut débit (RNA-Seq)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ovide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Ovide</w:t>
+                <w:t xml:space="preserve">Marie-Christine Kiefer-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lecroq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées phycologiques de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidation of the morphogenesis mechanisms in the diatom P. tricornutum using RNA sequencing technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ovide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Ovide</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Kiefer-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Tair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ième Journées de l’Ecole Doctorale NBISE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taux d’erreurs des méthodes phylogénétiques et des méthodes statistiques de classification pour le Barcode ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Laredo</w:t>
+                <w:t xml:space="preserve">Brigitte Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Schaeffer</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Austerlitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projet IFORA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Montpellier, France. pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation des données praomys à l'aide des cartes autoorganisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Schaeffer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projet IFORA, Colloque final de restitution (Agropolis International, Montpellier). ANR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error Rates of Phylogenetic and supervised Classification Algorithms in DNA Barcoding.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Error rates in phylogenetic and supervised classification algorithms in DNA Barcoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Austerlitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bleakley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Barcode of Life Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">, Nov 2009, Mexico city, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338011v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error rates in phylogenetic and supervised classification algorithms in DNA Barcoding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Error Rates of Phylogenetic and supervised Classification Algorithms in DNA Barcoding.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larédo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Austerlitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Laredo</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Brigitte Schaeffer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bleakley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Barcode of Life Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2009, Mexico city, Mexico</w:t>
+              <w:t xml:space="preserve">, 2009, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756456v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poisson approximation for search of rare words in DNA sequences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on "Hitting, returning and matching in dynamical systems, informa- tion theory and mathematical biology"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5014,51 +4884,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">miRabel, un outil web pour la prédiction efficace des cibles des microARN en santé humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5067,1215 +4937,1215 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Zerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Rencontres Santé Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Rouen, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des microARN dans l’hypersécrétion de catécholamines par les phéochromocytomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Drissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-C Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorthe Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion Thématique de l'axe 1 Du Cancéropôle Nord-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Rouen, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bivariate Negative Binomial Mixture Model for the analysis of RNA-seq data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Sautreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Channarond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Chagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidation of the morphogenesis mechanisms in the diatom P. tricornutum using RNA sequencing technology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vergne</w:t>
+                <w:t xml:space="preserve">GC- VC/DGE : a user-friendly web application for Going over Concordance across results from NGS bioinformatics analytic pipelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Mélissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ième Journées de l’Ecole Doctorale NBISE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Le Havre, France</w:t>
+              <w:t xml:space="preserve">ECCB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114318v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GC- VC/DGE : a user-friendly web application for Going over Concordance across results from NGS bioinformatics analytic pipelines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bertrand</w:t>
+                <w:t xml:space="preserve">Elucidation of the morphogenesis mechanisms in the diatom P. tricornutum using RNA sequencing technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ovide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Kiefer-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Tair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">17ième Journées de l’Ecole Doctorale NBISE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338005v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better understanding of Phaeodactylum tricornutum’s morphogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Kiefer-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ovide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Tair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Genomics Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNA-seq : a new tool to study Phaeodactylum tricornutum morphogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ovide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Ovide</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Kiefer-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Tair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Journée de l’Institut de Recherche et d’Innovation Biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better understanding of Phaeodactylum tricornutum’s morphogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ovide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Ovide</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Kiefer-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Tair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Workshop, The molecular Life of diatoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drifting Markov models.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les chaînes de Markov régulées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">JOBIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337987v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chaînes de Markov régulées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Drifting Markov models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Lyon, France</w:t>
+              <w:t xml:space="preserve">ECCB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337981v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode bayésienne de classification des séquences Barcode basée sur la coalescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées MAS et Journée en l'honneur de Jacques Neveu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00510191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6285,113 +6155,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Topics and Stochastic Models for Dependent Data - Applications in Reliability, Survival Analysis and Related Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Stefan Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Iste-Wiley. In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119779421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6401,433 +6271,433 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WebDRIMM : a web interface for Drifting Markov Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Komar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DrimmR: A Drifting Markov R package</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">smmR: An R Package for Estimation and Simulation of Discrete-time Semi-Markov Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Stefan Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vergne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Corentin Lothodé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Seiller</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832693v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">smmR: An R Package for Estimation and Simulation of Discrete-time Semi-Markov Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">DrimmR: A Drifting Markov R package</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Stefan Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vergne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Corentin Lothodé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Lecocq</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Seiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832680v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">drimmR: An R Package for Estimation, Simulation and Reliability of Drifting Markov Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Stefan Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vergne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Corentin Lothodé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Seiller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6837,100 +6707,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaînes de Markov régulées et approximation de Poisson pour l'analyse de séquences biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université d'Evry-Val d'Essonne, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00322434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6940,491 +6810,491 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dsmmR: Estimation and Simulation of Drifting Semi-Markov Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Mavrogiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:4a3acac04b5058875ccf0a9daaac83c0994da5e7;origin=https://hal.archives-ouvertes.fr/hal-04508489;visit=swh:1:snp:a2a24d89dd6236e08d218689a1b22006964a405b;anchor=swh:1:rel:e7cb9ac9a4219135171326d75dbf81fb1e84bd63;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">drimmR: Estimation, Simulation and Reliability of Drifting Markov Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Stefan Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffray Brelurut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annthomy Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Lothodé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:07271f0174a3880ce51ef393c28b17d79a5e69bc;origin=https://hal.archives-ouvertes.fr/hal-03832692;visit=swh:1:snp:084dc832acf8cf35cc4eb8b49dcd93ec1fb774df;anchor=swh:1:rel:93faf2686aa3de66cefee22bc0bebb70c4f750c7;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R package smmR: Simulation, Estimation and Reliability of Semi-Markov Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Stefan Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vergne</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Corentin Lothodé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:ac1e8a90f00d6a306c79bbedd96e275325909e9c;origin=https://hal.archives-ouvertes.fr/hal-03832675;visit=swh:1:snp:9d2b43bc3cd87b5c3431f6df2db1e85074ec5338;anchor=swh:1:rel:36a424452cf542f6aa27f802bdd6bf3f92cf596d;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R package SMM, Simulation and Estimation of Multi-State Discrete-Time Semi-Markov and Markov Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Stefan Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Sautreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId174"/>
+      <w:footerReference w:type="default" r:id="rId172"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7571,51 +7441,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Komar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vergne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Newell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-29238-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832683v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Stefan Barbu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lecocq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lothod&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.04365" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485219v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousif Alyousifi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamarulzaman Ibrahim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmod Othamn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Zawiah Wan Zin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10132280" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03210287v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Viailly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sater" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Viennot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bohers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-021-04060-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138593v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Quillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Saad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Ferry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Anouar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/FGENE.2019.01330" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02096101v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad,stefan Barbu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cellier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sautreuil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/RJ-2018-050" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894856v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ovide" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Kiefer-Meyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecroq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32519-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337216v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-018-9682-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337224v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337207v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Derambure" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dzangue-Tchoupou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;rard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vergne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hiron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-017-1319-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467707v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Vu Chuong Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Romand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Trocme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Courtier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Marotte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-207709" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337205v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lar&#233;do" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leblois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Schaeffer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2011.0122" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642847v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laredo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705702v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lar&#233;do" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. David" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leblois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schaeffer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337198v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Abadi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337199v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/21/12/008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JMRJCLSW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337190v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337193v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448323v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;rard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Cros" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485355v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Barbu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Kalligeris" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hacques" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Mavrogiannis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485365v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485343v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485322v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485308v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485290v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325704v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Drissa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440001v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337236v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdel Sater" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dauchel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Celebi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337244v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337261v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffray Brelurut" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annthomy Gilles" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lefebvre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mataigne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337265v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Chagny" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Channarond" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Roche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337254v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337306v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337248v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337328v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jourand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233; D" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Thouvarecq" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076895v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076884v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109139v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Tair" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754486v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753761v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Olteanu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338011v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Austerlitz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756456v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bleakley" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338014v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325942v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Zerdane" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salhi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325867v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Tellier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorthe Cartier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Berard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337246v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02114318v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338005v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cabot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary M&#233;lissa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bertrand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02119212v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02119202v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125074v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337987v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337981v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510191v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437845v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119779421" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832685v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mayeur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832693v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seiller" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832680v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832695v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00322434v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508489v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4a3acac04b5058875ccf0a9daaac83c0994da5e7;origin=https://hal.archives-ouvertes.fr/hal-04508489;visit=swh:1:snp:a2a24d89dd6236e08d218689a1b22006964a405b;anchor=swh:1:rel:e7cb9ac9a4219135171326d75dbf81fb1e84bd63;path=/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03832692v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:07271f0174a3880ce51ef393c28b17d79a5e69bc;origin=https://hal.archives-ouvertes.fr/hal-03832692;visit=swh:1:snp:084dc832acf8cf35cc4eb8b49dcd93ec1fb774df;anchor=swh:1:rel:93faf2686aa3de66cefee22bc0bebb70c4f750c7;path=/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03832675v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ac1e8a90f00d6a306c79bbedd96e275325909e9c;origin=https://hal.archives-ouvertes.fr/hal-03832675;visit=swh:1:snp:9d2b43bc3cd87b5c3431f6df2db1e85074ec5338;anchor=swh:1:rel:36a424452cf542f6aa27f802bdd6bf3f92cf596d;path=/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337300v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832683v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Stefan Barbu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lecocq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lothod&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vergne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.04365" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485192v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Komar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Newell" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-29238-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485219v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousif Alyousifi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamarulzaman Ibrahim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmod Othamn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Zawiah Wan Zin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10132280" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03210287v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Viailly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sater" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Viennot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bohers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-021-04060-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138593v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Quillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Saad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Ferry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Anouar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/FGENE.2019.01330" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337224v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cellier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sautreuil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/RJ-2018-050" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894856v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ovide" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Kiefer-Meyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecroq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32519-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337216v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-018-9682-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337207v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Derambure" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dzangue-Tchoupou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;rard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vergne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hiron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-017-1319-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467707v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Vu Chuong Nguyen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Romand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Trocme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Courtier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Marotte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-207709" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705702v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lar&#233;do" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. David" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leblois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schaeffer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lar&#233;do" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leblois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Schaeffer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2011.0122" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642847v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laredo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337198v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Abadi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337199v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/21/12/008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JMRJCLSW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337190v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337193v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448323v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;rard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Cros" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485355v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Barbu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Kalligeris" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hacques" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Mavrogiannis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485365v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485343v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485290v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485322v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485308v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325704v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Drissa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337236v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdel Sater" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dauchel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Celebi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440001v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337261v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffray Brelurut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annthomy Gilles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lefebvre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mataigne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337244v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337265v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Chagny" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Channarond" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Roche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337248v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337254v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337306v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076895v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337328v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jourand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233; D" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Thouvarecq" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076884v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109139v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Tair" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754486v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753761v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Olteanu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756456v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bleakley" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338011v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Austerlitz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338014v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325942v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Zerdane" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salhi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325867v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Tellier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorthe Cartier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Berard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337246v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338005v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cabot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary M&#233;lissa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bertrand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02114318v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02119212v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02119202v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125074v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337981v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337987v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510191v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437845v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119779421" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832685v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mayeur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832680v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832693v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seiller" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832695v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00322434v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508489v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4a3acac04b5058875ccf0a9daaac83c0994da5e7;origin=https://hal.archives-ouvertes.fr/hal-04508489;visit=swh:1:snp:a2a24d89dd6236e08d218689a1b22006964a405b;anchor=swh:1:rel:e7cb9ac9a4219135171326d75dbf81fb1e84bd63;path=/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03832692v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:07271f0174a3880ce51ef393c28b17d79a5e69bc;origin=https://hal.archives-ouvertes.fr/hal-03832692;visit=swh:1:snp:084dc832acf8cf35cc4eb8b49dcd93ec1fb774df;anchor=swh:1:rel:93faf2686aa3de66cefee22bc0bebb70c4f750c7;path=/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03832675v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ac1e8a90f00d6a306c79bbedd96e275325909e9c;origin=https://hal.archives-ouvertes.fr/hal-03832675;visit=swh:1:snp:9d2b43bc3cd87b5c3431f6df2db1e85074ec5338;anchor=swh:1:rel:36a424452cf542f6aa27f802bdd6bf3f92cf596d;path=/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337300v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>