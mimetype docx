--- v0 (2026-05-05)
+++ v1 (2026-05-26)
@@ -40,3906 +40,4117 @@
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nicolas Verrier </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Maître de Conférence HdR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">nicolas-verrier</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0001-8024-1688</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ResearcherID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">W-1382-2018</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances and Current Trends in Transmission Tomographic Diffraction Microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dual-view tomographic diffraction microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alberto Chacón Ávila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Debailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Colicchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Haeberlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s24051594⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (24), pp.51444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.575400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660822v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D differential interference contrast microscopy using polarisation‐sensitive tomographic diffraction microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Recent Advances and Current Trends in Transmission Tomographic Diffraction Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asemare Mengistie Taddese</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Debailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Haeberlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jmi.13160⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (5), pp.1594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s24051594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04066714v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roadmap on Label‐Free Super‐Resolution Imaging (Laser Photonics Rev. 17(12)/2023)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jones tomographic diffractive microscopy with a polarized array sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luzhe Huang</w:t>
+                <w:t xml:space="preserve">Asemare Mengistie Taddese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aydogan Ozcan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Debailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Haeberlé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17 (12), pp.2370055. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (5), pp.9034-9051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lpor.202370055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.483050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494976v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roadmap on Label‐Free Super‐Resolution Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D differential interference contrast microscopy using polarisation‐sensitive tomographic diffraction microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asemare Mengistie Taddese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasily N Astratov</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Riadh Abbessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Debailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Haeberlé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lpor.202200029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 289 (2), pp.128-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jmi.13160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355087v1</w:t>
+                <w:t xml:space="preserve">hal-04066714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jones tomographic diffractive microscopy with a polarized array sensor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asemare Mengistie Taddese</w:t>
+                <w:t xml:space="preserve">Roadmap on Label‐Free Super‐Resolution Imaging (Laser Photonics Rev. 17(12)/2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasily N. Astratov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Lo</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yair Ben Sahel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonina C. Eldar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luzhe Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aydogan Ozcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.483050⟩</w:t>
+              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (12), pp.2370055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lpor.202370055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04066703v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal image reconstruction from tomographic diffraction microscopy data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Asemare Mengistie Taddese</w:t>
+                <w:t xml:space="preserve">Roadmap on Label‐Free Super‐Resolution Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasily N Astratov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yair Ben Sahel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonina C Eldar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luzhe Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Laroche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Debailleul</w:t>
+                <w:t xml:space="preserve">Aydogan Ozcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jmi.13131⟩</w:t>
+              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (12), pp.2200029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lpor.202200029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04066726v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GSURE criterion for unsupervised regularized reconstruction in tomographic diffractive microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Denneulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Momey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Debailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A M Taddese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 39 (2), pp.A52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/JOSAA.444890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing sample illumination scanning in transmission tomographic diffractive microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multimodal image reconstruction from tomographic diffraction microscopy data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Abbessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asemare Mengistie Taddese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asemare Mengistie Taddese</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Debailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.417061⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 288 (3), pp.193-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jmi.13131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03708102v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile transmission/reflection tomographic diffractive microscopy approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Optimizing sample illumination scanning in transmission tomographic diffractive microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asemare Mengistie Taddese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Debailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Courbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Haeberle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (6), pp.1694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.417061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.36.000C18⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03605186v1</w:t>
+                <w:t xml:space="preserve">hal-03708102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified tomographic diffractive microscopy for axisymmetric samples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Versatile transmission/reflection tomographic diffractive microscopy approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Debailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Courbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Colicchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA Continuum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OSAC.2.001039⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (11), pp.C18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.36.000C18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615860v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographic diffractive microscopy: towards highresolution 3-D real-time data acquisition, image reconstruction and display of unlabeled samples</w:t>
+                <w:t xml:space="preserve">Simplified tomographic diffractive microscopy for axisymmetric samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Bailleul</w:t>
+                <w:t xml:space="preserve">Ludovic Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Debailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Simon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Haeberle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2017.11.008⟩</w:t>
+              <w:t xml:space="preserve">OSA Continuum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (4), pp.1039-1055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OSAC.2.001039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377095v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pixel super-resolution in digital holography by regularized reconstruction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tomographic diffractive microscopy: towards highresolution 3-D real-time data acquisition, image reconstruction and display of unlabeled samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Fournier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eric Thiebaut</w:t>
+                <w:t xml:space="preserve">Bertrand Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Debailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Haeberle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 56 (1), pp.69 - 77. </w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 422, pp.28-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.56.000069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2017.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01575914v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-calibration for lensless color microscopy</w:t>
+                <w:t xml:space="preserve">Pixel super-resolution in digital holography by regularized reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Flasseur</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Corinne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jolivet</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thiebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 56 (13), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.56.00F189⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 56 (1), pp.69 - 77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.56.000069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-01577888v1</w:t>
+                <w:t xml:space="preserve">ujm-01575914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-design of an in-line holographic microscope with enhanced axial resolution: selective filtering digital holography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Self-calibration for lensless color microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Flasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.56.00F189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/josaa.33.000107⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01244607v1</w:t>
+                <w:t xml:space="preserve">ujm-01577888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring enhanced optical correlations induced by transmission open channels in a slab geometry</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvement of the size estimation of 3D tracked droplets using digital in-line holography with joint estimation reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Gross</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Méès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.161114⟩</w:t>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.045001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-0233/27/4/045001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01181347v2</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226210v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the size estimation of 3D tracked droplets using digital in-line holography with joint estimation reconstruction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L Méès</w:t>
+                <w:t xml:space="preserve">Co-design of an in-line holographic microscope with enhanced axial resolution: selective filtering digital holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Fournier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anthony Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-0233/27/4/045001⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (1), pp.107-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/josaa.33.000107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226210v2</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration of low amplitude imaged in amplitude and phase by sideband versus carrier correlation digital holography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Measuring enhanced optical correlations induced by transmission open channels in a slab geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Depraeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Felbacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.40.000411⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (16), pp.161114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.161114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111198v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01181347v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D tracking the Brownian motion of colloidal particles using digital holographic microscopy and joint reconstruction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Holographic microscopy reconstruction in both object and image half-spaces with an undistorted three-dimensional grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Fournel</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danier Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.4996. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/ao.54.004996⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 54 (15), pp.4672-4677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.54.004672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159289v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153662v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High numerical aperture holographic microscopy reconstruction with extended z range</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M Gross</w:t>
+                <w:t xml:space="preserve">Vibration of low amplitude imaged in amplitude and phase by sideband versus carrier correlation digital holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Alloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.54.009540⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (3), pp.411-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.40.000411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01225788v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital holography super-resolution for accurate three-dimensional reconstruction of particle holograms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">3D tracking the Brownian motion of colloidal particles using digital holographic microscopy and joint reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fournel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.40.000217⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.4996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ao.54.004996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01091509v2</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holographic microscopy reconstruction in both object and image half-spaces with an undistorted three-dimensional grid</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High numerical aperture holographic microscopy reconstruction with extended z range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Gross</w:t>
+                <w:t xml:space="preserve">N Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Donnarumma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 54 (15), pp.4672-4677. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 54 (32), pp.9540-9547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.54.009540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.54.004672⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01153662v2</w:t>
+                <w:t xml:space="preserve">hal-01225788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Doppler holographic microscopy in transmission: application to fish embryo imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Digital holography super-resolution for accurate three-dimensional reconstruction of particle holograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Gross</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.22.009368⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (2), pp.217-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.40.000217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00970195v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01091509v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-line particle holography with an astigmatic beam: set-up self-calibration using an &amp;quot;inverse problems&amp;quot; approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Laser Doppler holographic microscopy in transmission: application to fish embryo imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Fournel</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.53.00G147⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22, pp.9368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.22.009368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00994307v2</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00970195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute measurement of small-amplitude vibrations by time-averaged heterodyne holography with a dual local oscillator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">In-line particle holography with an astigmatic beam: set-up self-calibration using an &amp;quot;inverse problems&amp;quot; approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Atlan</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Méès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fournel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (27), pp.G147-G156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.53.00G147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00756069v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00994307v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(DH) Noise and Signal scaling factors in Digital Holography in week illumination: relationship with Shot Noise.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Phase-resolved heterodyne holographic vibrometry with a strobe local oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.52.000A81⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (3), pp.377-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.38.000377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00741432v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756128v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-resolved heterodyne holographic vibrometry with a strobe local oscillator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">(DH) Noise and Signal scaling factors in Digital Holography in week illumination: relationship with Shot Noise.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Lesaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gross</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.38.000377⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (1), pp.A81-A91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.52.000A81⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00756128v2</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off-axis digital hologram reconstruction: some practical considerations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Absolute measurement of small-amplitude vibrations by time-averaged heterodyne holography with a dual local oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (5), pp.739</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00642060v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General formulation of digital in-line holography from correlation with a chirplet function</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Off-axis digital hologram reconstruction: some practical considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Lebrun</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (34), pp.H136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.50.00H136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2971/jeos.2010.10027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00779184v1</w:t>
+                <w:t xml:space="preserve">hal-00642060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micropipe flow visualization using digital in-line holographic microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">General formulation of digital in-line holography from correlation with a chirplet function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lebrun</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.18.007807⟩</w:t>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5, pp.10027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2971/jeos.2010.10027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779175v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of 3D-region of interest using digital in-line holography with astigmatic Gaussian beams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Micropipe flow visualization using digital in-line holographic microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Remacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2971/jeos.2009.09038⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (8), pp.7807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.18.007807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779180v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital in-line holography with an elliptical, astigmatic Gaussian beam : wide-angle reconstruction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Determination of 3D-region of interest using digital in-line holography with astigmatic Gaussian beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lebrun</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Augustus. J. E. M Janssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.25.001459⟩</w:t>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, pp.09038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2971/jeos.2009.09038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767634v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Digital in-line holography with an elliptical, astigmatic Gaussian beam : wide-angle reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustus. J. E. M Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25, pp.1459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.25.001459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Digital in-line holography in thick optical systems: application to visualization in pipes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunel Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lebrun Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 47, pp.4147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/AO.47.004147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3949,2568 +4160,2568 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse problems based self-calibrated reconstruction for tomographic diffractive microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Momey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Debailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Haeberlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unconventional Optical Imaging IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3017351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction d’image régularisée non supervisée en microscopie tomographique diffractive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Unsupervised regularized inverse method for 3D reconstruction in tomographic diffractive microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denneulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Momey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Debailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Asemare Mengistie Taddese</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asemare Taddese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holophi6 - 6ème rencontre francophone d’holographie numérique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Unconventional Optical Imaging III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.53, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2621259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174867v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised regularized inverse method for 3D reconstruction in tomographic diffractive microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Reconstruction d’image régularisée non supervisée en microscopie tomographique diffractive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denneulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Momey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Debailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Verrier</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asemare Mengistie Taddese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unconventional Optical Imaging III</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Holophi6 - 6ème rencontre francophone d’holographie numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Langevin (ESPCI, CNRS), Paris, Nov 2022, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174802v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent progress in tomographic diffractive microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Debailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Haeberlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE PHOTONICS EUROPE 2020: Unconventional Optical Imaging II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Online Only, France. pp.3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2559216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03901245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirror-effect based tomographic diffraction microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Debailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Courbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Colicchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE PHOTONICS EUROPE: Unconventional Optical Imaging II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Online Only, France. pp.5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2559200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03901223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simplified approach for tomographic diffractive microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Debailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Haeberle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourteenth International Conference on Quality Control by Artificial Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Mulhouse, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2521798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified reconstruction for mirror-assisted tomographic diffractive microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Debailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Haeberle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Bordeaux, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/DH.2019.Th2B.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopie tomographique diffractive simplifiée pour l’observation de spécimens à géometrie axisymetrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Debailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Haeberle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizon de l’Optique 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified approach for tomographic diffractive microscopy of axisymmetric samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Debailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Haeberle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Strasbourg, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2305730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative study of open channels by digital holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Brodoline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Depreater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Felbacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, München, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/cleoe-eqec.2017.8087591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying open channels by digital holography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Digital Holographic Microscopy With High Numerical Aperture: Wide z Range Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Donnarumma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2016, Heidelberg, Germany. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jun 2016, Heidelberg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927313v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RECONSTRUCTION SUPER-RESOLUE D'HOLOGRAMMES RGB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Flasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Momey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ième recontre francophone d'holographie numérique appliquée à la métrologie des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Holographic Microscopy With High Numerical Aperture: Wide z Range Reconstruction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Studying open channels by digital holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Depraeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Felbacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2016, Heidelberg, Germany</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2016, Heidelberg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/dh.2016.dth4c.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927378v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish embryo multimodal imaging by laser Doppler digital holography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">IMAGERIE MULTIMODALE DU ZEBRAFISH PAR HOLOGRAPHIE NUMERIQUE LASER DOPPLER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Recovery and Synthesis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3ème rencontre francophone d’holographie numérique appliquée à la métrologie des fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Ecully, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083826v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOLOGRAPHIE NUMERIQUE ET APPROCHES INVERSES POUR LA CALIBRATION DE DISPOSITIFS EXPERIMENTAUX</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Fish embryo multimodal imaging by laser Doppler digital holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Loïc Méès</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème rencontre francophone d’holographie numérique appliquée à la métrologie des fluides</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Signal Recovery and Synthesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Optical Society of America, Jul 2014, Seattle,, United States. paper JTu4A.7., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AIO.2014.JTu4A.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112618v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SUPER RESOLUTION EN HOLOGRAPHIE NUMERIQUE POUR LA RECONSTRUCTION TRIDIMENSIONNELLE HAUTE RESOLUTION D'HOLOGRAMMES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">HOLOGRAPHIE NUMERIQUE ET APPROCHES INVERSES POUR LA CALIBRATION DE DISPOSITIFS EXPERIMENTAUX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Verrier</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Méès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème rencontre francophone d’holographie numérique appliquée à la métrologie des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112827v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOUVEMENTS DE VIBRATIONS ETUDIES PAR HOLOGRAPHIE HETERODYNE</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SUPER RESOLUTION EN HOLOGRAPHIE NUMERIQUE POUR LA RECONSTRUCTION TRIDIMENSIONNELLE HAUTE RESOLUTION D'HOLOGRAMMES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème rencontre francophone d’holographie numérique appliquée à la métrologie des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112589v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMAGERIE MULTIMODALE DU ZEBRAFISH PAR HOLOGRAPHIE NUMERIQUE LASER DOPPLER</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MOUVEMENTS DE VIBRATIONS ETUDIES PAR HOLOGRAPHIE HETERODYNE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Joud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Verpillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-A. Taillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème rencontre francophone d’holographie numérique appliquée à la métrologie des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112617v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal and Noise scaling factors in digital holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Lesaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Kohala Coast, Hawaii, United States. pp.DW2A.16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/DH.2013.DW2A.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibration motions studied by Heterodyne Holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadwa Joud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Verpillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Taillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Kohala Coast, Hawaii, United States. pp.DTh3A.5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/DH.2013.DTh3A.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-step distortion-free reconstruction scheme for holographic microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadwa Joud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Verpillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Lesaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Kohala Coast, Hawaii, France. pp.DW1A.7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/DH.2013.DW1A.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6520,421 +6731,421 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Techniques in Digital Holography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Holographic vibrometry: Full field holographic vibrometry at ultimate limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...40 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Picart. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Techniques in Digital Holography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New techniques in Digital Holography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Wiley &amp; Sons, Inc.,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapter 7, 2015, Instrumentation and measurement series, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119091745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663045v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holographic vibrometry: Full field holographic vibrometry at ultimate limits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">New Techniques in Digital Holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Desse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New techniques in Digital Holography</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New Techniques in Digital Holography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144722v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-sensitive narrowband heterodyne holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Laudereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Lesaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782727v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6944,100 +7155,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopie holographique numérique : modélisation et développement de méthodes pour l'étude d'écoulements canalisés et microcanalisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université de Rouen, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00634672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7047,105 +7258,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie optique non-conventionnelle : de la seconde à la troisième dimension et au delà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université de Haute Alsace (UHA), 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04590922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId189"/>
+      <w:footerReference w:type="default" r:id="rId195"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7211,51 +7422,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="082BC2EE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -7292,51 +7655,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660822v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Debailleul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Haeberl&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24051594" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066714v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asemare Mengistie Taddese" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Abbessi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13160" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494976v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily N. Astratov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Ben Sahel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonina C. Eldar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luzhe Huang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aydogan Ozcan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202370055" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04355087v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily N Astratov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonina C Eldar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202200029" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066703v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.483050" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066726v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Laroche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13131" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822667v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denneulin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Momey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debailleul" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Taddese" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.444890" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708102v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Courbot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Haeberle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.417061" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605186v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Foucault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colicchio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.000C18" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615860v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Simon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OSAC.2.001039" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377095v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bailleul" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2017.11.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01575914v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fournier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jolivet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Denis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thiebaut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.000069" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01577888v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flasseur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.00F189" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244607v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cazier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josaa.33.000107" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181347v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Depraeter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Felbacq" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gross" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.161114" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226210v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Verrier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Grosjean" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dib" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M&#233;&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fournier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/27/4/045001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111198v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Alloul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.000411" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159289v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.54.004996" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225788v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Donnarumma" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tessier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gross" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.009540" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01091509v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.000217" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153662v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danier Alexandre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tessier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.004672" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00970195v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alexandre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.009368" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00994307v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M&#233;&#232;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.53.00G147" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756069v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741432v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lesaffre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.000A81" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756128v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.000377" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642060v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.50.00H136" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779184v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Co&#235;tmellec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lebrun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2010.10027" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779175v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Remacha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.007807" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779180v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2009.09038" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767634v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustus. J. E. M Janssen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.25.001459" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767626v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunel Marc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebrun Denis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.004147" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710951v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Brault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Momey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017351" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174867v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denneulin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174802v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asemare Taddese" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621259" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901245v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2559216" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901223v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2559200" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133435v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2521798" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133437v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2019.Th2B.6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04820980v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206650v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foucault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2305730" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927223v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Brodoline" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Depreater" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleoe-eqec.2017.8087591" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927313v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/dh.2016.dth4c.2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718483v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927378v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Donnarumma" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083826v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AIO.2014.JTu4A.7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112618v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112827v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112589v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Verpillat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Taillard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verrier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112617v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840624v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2013.DW2A.16" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840516v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Joud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Verpillat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Taillard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2013.DTh3A.5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840578v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2013.DW1A.7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663045v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Desse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144722v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119091745" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782727v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bruno" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Laudereau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00634672v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04590922v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-verrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8024-1688" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/W-1382-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611236v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Chac&#243;n &#193;vila" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Debailleul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colicchio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Haeberl&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.575400" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660822v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24051594" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066703v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asemare Mengistie Taddese" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.483050" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066714v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Abbessi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13160" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494976v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily N. Astratov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Ben Sahel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonina C. Eldar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luzhe Huang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aydogan Ozcan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202370055" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04355087v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily N Astratov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonina C Eldar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202200029" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822667v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denneulin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Momey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debailleul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Taddese" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.444890" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066726v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Laroche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13131" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708102v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Courbot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Haeberle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.417061" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605186v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Foucault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.000C18" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615860v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Simon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OSAC.2.001039" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377095v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bailleul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2017.11.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01575914v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fournier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jolivet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Denis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thiebaut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.000069" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01577888v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flasseur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.00F189" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226210v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Verrier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Grosjean" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dib" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M&#233;&#232;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fournier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/27/4/045001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244607v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cazier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josaa.33.000107" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181347v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Depraeter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Felbacq" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gross" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.161114" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153662v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danier Alexandre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tessier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.004672" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111198v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Alloul" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.000411" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159289v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.54.004996" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225788v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Donnarumma" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tessier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gross" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.009540" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01091509v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.000217" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00970195v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alexandre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.009368" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00994307v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M&#233;&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.53.00G147" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756128v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.000377" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741432v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lesaffre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.000A81" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756069v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642060v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.50.00H136" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779184v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Co&#235;tmellec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lebrun" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2010.10027" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779175v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Remacha" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.007807" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779180v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2009.09038" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767634v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustus. J. E. M Janssen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.25.001459" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767626v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunel Marc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebrun Denis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.004147" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710951v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Brault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Momey" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017351" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174802v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denneulin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asemare Taddese" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621259" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174867v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901245v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2559216" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901223v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2559200" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133435v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2521798" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133437v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2019.Th2B.6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04820980v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206650v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foucault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2305730" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927223v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Brodoline" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Depreater" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleoe-eqec.2017.8087591" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927378v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Donnarumma" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718483v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927313v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/dh.2016.dth4c.2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112617v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083826v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AIO.2014.JTu4A.7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112618v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112827v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112589v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Verpillat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Taillard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verrier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840624v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2013.DW2A.16" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840516v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Joud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Verpillat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Taillard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2013.DTh3A.5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840578v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2013.DW1A.7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144722v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119091745" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663045v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Desse" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782727v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bruno" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Laudereau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00634672v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04590922v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>