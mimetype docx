--- v0 (2026-04-03)
+++ v1 (2026-04-30)
@@ -291,242 +291,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Une conversation ininterrompue »</w:t>
+                <w:t xml:space="preserve">Yohann Ringuedé, Une crise du moderne. Science et poésie dans la seconde moitié du XIXe siècle, Hermann, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanlin Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Deux Mondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Comptes rendus en ligne RHLF (Revue d'histoire littéraire de la France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04241124v1</w:t>
+                <w:t xml:space="preserve">hal-04241108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Ringuedé, Une crise du moderne. Science et poésie dans la seconde moitié du XIXe siècle, Hermann, 2021</w:t>
+                <w:t xml:space="preserve">« Une conversation ininterrompue »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanlin Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus en ligne RHLF (Revue d'histoire littéraire de la France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2022 (2)</w:t>
+              <w:t xml:space="preserve">Revue des Deux Mondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04241108v1</w:t>
+                <w:t xml:space="preserve">hal-04241124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Transferts de gloire : Le panthéon scientifique de Delille »</w:t>
+                <w:t xml:space="preserve">« Le tourbillon de la matière »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanlin Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nineteenth-Century French Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 49 (n° 1-2, Fall-Winter 2020-2021)</w:t>
+              <w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04240999v1</w:t>
+                <w:t xml:space="preserve">hal-04240968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La poésie érotique de Théophile Gautier »</w:t>
               </w:r>
@@ -575,96 +575,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le tourbillon de la matière »</w:t>
+                <w:t xml:space="preserve">« Transferts de gloire : Le panthéon scientifique de Delille »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanlin Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11</w:t>
+              <w:t xml:space="preserve">Nineteenth-Century French Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (n° 1-2, Fall-Winter 2020-2021)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04240968v1</w:t>
+                <w:t xml:space="preserve">hal-04240999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les origines de la vie : science, légende et poésie »</w:t>
               </w:r>
@@ -1071,109 +1071,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le prosimètre didactique et scientifique de la fin du XVIIIe au début du XXe siècle</w:t>
+                <w:t xml:space="preserve">Le poème didactique : un genre réactionnaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wanlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlantide</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Révolution française - Cahiers de l’Institut d’histoire de la Révolution française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Poètes et poésie en révolution, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lrf.1198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01246832v1</w:t>
+                <w:t xml:space="preserve">hal-01622774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florilège érotique</w:t>
               </w:r>
@@ -1185,51 +1181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Luis Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Didier Wagneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wanlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1248,105 +1244,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04339407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le poème didactique : un genre réactionnaire ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Le prosimètre didactique et scientifique de la fin du XVIIIe au début du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wanlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Révolution française - Cahiers de l’Institut d’histoire de la Révolution française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atlantide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Vers et prose. Formes alternantes et formes hybrides, 1, pp.1-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622774v1</w:t>
+                <w:t xml:space="preserve">hal-01246832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2038,51 +2038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laniel-Musitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laniel-Musitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chométy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2156,51 +2156,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panthéons littéraires et savants XIXe-XXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Thoizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wanlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
@@ -2858,51 +2858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Greaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Grafe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wanlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« James Fenton in South-East Asia: Finding a Language for the Unsayable »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Artois Presses Université, 2019, Trouver une langue/Finding a language, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3095,51 +3095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Divers procédés nouveaux peut-être d’harmonie et de couleur » : ce que Bertrand substitue à la forme du vers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wanlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roselyne de Villeneuve; Mathilde Vallespir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Styles, genres, auteurs. 10, Charles d'Orléans, Montaigne, Racine, Crébillon, Aloysius Bertrand, Robbe-Grillet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3190,51 +3190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La désubjectivation de l’énonciation dans Fêtes galantes et Romances sans paroles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wanlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christelle Reggiani; Claire Stolz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Styles, genres, auteurs. 7, Du Bellay, Rotrou, Diderot, Verlaine, Gracq</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'université Paris-Sorbonne, pp.111-124, 2007, Travaux de stylistique et de linguistique françaises. Bibliothèque des styles, 978-2-84050-549-5. </w:t>
@@ -3285,51 +3285,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scénario sémiotique et dialectique des signes dans &amp;quot;Mademoiselle de Maupin&amp;quot; de Théophile Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wanlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrea Del Lungo; Boris Lyon-Caen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le roman du signe : fiction et herméneutique au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Vincennes, pp.177-193, 2007</w:t>
@@ -3551,51 +3551,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C8B06DEC"/>
+    <w:nsid w:val="55CA9C4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3782,51 +3782,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-wanlin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-6558-6623" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240960v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanlin Nicolas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241124v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241108v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240999v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240975v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240968v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241003v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241026v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241115v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241137v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241102v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.1161" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279633v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246832v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Marchal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wanlin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04339407v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Diaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Wagneur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622774v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lrf.1198" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239915v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bossi-R&#233;gnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239921v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Grafe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279606v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Novak-Lechevalier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239928v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Hufnagel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.1082" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238065v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08401-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239911v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verlaine Paul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974619v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marquer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barel-Moisan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chassay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Mulder" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes Marchal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01349790v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laniel-Musitelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chom&#233;ty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline De Mulder" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seuil.com/ouvrage/muses-et-pterodactyles-hugues-marchal/9782021113952" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769508v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Thoizet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Weber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Etudes-litteraires/Pantheons-litteraires-et-savants-XIXe-XXe-siecles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04585683v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Zanfi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bossi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240991v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239941v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241039v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.7303" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239937v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241052v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110665833-007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241073v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004385160" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667965v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Greaves" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.20178" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239948v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank J&#228;ger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241087v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05492687v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/WTSF5176" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05351334v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/OYWA1512" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872686v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04238057v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006PA040104" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-wanlin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-6558-6623" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240960v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanlin Nicolas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241108v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241124v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240968v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240975v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240999v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241003v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241026v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241115v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241137v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241102v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.1161" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279633v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622774v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wanlin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lrf.1198" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04339407v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Diaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Wagneur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246832v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Marchal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239915v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bossi-R&#233;gnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239921v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Grafe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279606v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Novak-Lechevalier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239928v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Hufnagel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.1082" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238065v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08401-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239911v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verlaine Paul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974619v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marquer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barel-Moisan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chassay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Mulder" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes Marchal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01349790v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laniel-Musitelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chom&#233;ty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline De Mulder" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seuil.com/ouvrage/muses-et-pterodactyles-hugues-marchal/9782021113952" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769508v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Thoizet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Weber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Etudes-litteraires/Pantheons-litteraires-et-savants-XIXe-XXe-siecles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04585683v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Zanfi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bossi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240991v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239941v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241039v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.7303" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239937v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241052v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110665833-007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241073v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004385160" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667965v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Greaves" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.20178" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239948v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank J&#228;ger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241087v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05492687v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/WTSF5176" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05351334v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/OYWA1512" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872686v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04238057v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006PA040104" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>