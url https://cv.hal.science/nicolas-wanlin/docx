--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -291,380 +291,380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Ringuedé, Une crise du moderne. Science et poésie dans la seconde moitié du XIXe siècle, Hermann, 2021</w:t>
+                <w:t xml:space="preserve">« Une conversation ininterrompue »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanlin Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus en ligne RHLF (Revue d'histoire littéraire de la France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2022 (2)</w:t>
+              <w:t xml:space="preserve">Revue des Deux Mondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04241108v1</w:t>
+                <w:t xml:space="preserve">hal-04241124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Une conversation ininterrompue »</w:t>
+                <w:t xml:space="preserve">Yohann Ringuedé, Une crise du moderne. Science et poésie dans la seconde moitié du XIXe siècle, Hermann, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanlin Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Deux Mondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Comptes rendus en ligne RHLF (Revue d'histoire littéraire de la France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04241124v1</w:t>
+                <w:t xml:space="preserve">hal-04241108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le tourbillon de la matière »</w:t>
+                <w:t xml:space="preserve">« La poésie érotique de Théophile Gautier »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanlin Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société de Théophile Gautier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04240968v1</w:t>
+                <w:t xml:space="preserve">hal-04240975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La poésie érotique de Théophile Gautier »</w:t>
+                <w:t xml:space="preserve">« Transferts de gloire : Le panthéon scientifique de Delille »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanlin Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société de Théophile Gautier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 43</w:t>
+              <w:t xml:space="preserve">Nineteenth-Century French Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (n° 1-2, Fall-Winter 2020-2021)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04240975v1</w:t>
+                <w:t xml:space="preserve">hal-04240999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Transferts de gloire : Le panthéon scientifique de Delille »</w:t>
+                <w:t xml:space="preserve">« Le tourbillon de la matière »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanlin Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nineteenth-Century French Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 49 (n° 1-2, Fall-Winter 2020-2021)</w:t>
+              <w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04240999v1</w:t>
+                <w:t xml:space="preserve">hal-04240968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les origines de la vie : science, légende et poésie »</w:t>
               </w:r>
@@ -1071,105 +1071,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le poème didactique : un genre réactionnaire ?</w:t>
+                <w:t xml:space="preserve">Le prosimètre didactique et scientifique de la fin du XVIIIe au début du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wanlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Révolution française - Cahiers de l’Institut d’histoire de la Révolution française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atlantide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Vers et prose. Formes alternantes et formes hybrides, 1, pp.1-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622774v1</w:t>
+                <w:t xml:space="preserve">hal-01246832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florilège érotique</w:t>
               </w:r>
@@ -1181,51 +1185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Luis Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Didier Wagneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wanlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1244,109 +1248,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04339407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le prosimètre didactique et scientifique de la fin du XVIIIe au début du XXe siècle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Le poème didactique : un genre réactionnaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wanlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlantide</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Révolution française - Cahiers de l’Institut d’histoire de la Révolution française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Poètes et poésie en révolution, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lrf.1198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01246832v1</w:t>
+                <w:t xml:space="preserve">hal-01622774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2038,51 +2038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laniel-Musitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laniel-Musitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chométy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2156,51 +2156,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panthéons littéraires et savants XIXe-XXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Thoizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wanlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
@@ -2858,51 +2858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Greaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Grafe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wanlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« James Fenton in South-East Asia: Finding a Language for the Unsayable »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Artois Presses Université, 2019, Trouver une langue/Finding a language, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3095,51 +3095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Divers procédés nouveaux peut-être d’harmonie et de couleur » : ce que Bertrand substitue à la forme du vers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wanlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roselyne de Villeneuve; Mathilde Vallespir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Styles, genres, auteurs. 10, Charles d'Orléans, Montaigne, Racine, Crébillon, Aloysius Bertrand, Robbe-Grillet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3190,51 +3190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La désubjectivation de l’énonciation dans Fêtes galantes et Romances sans paroles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wanlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christelle Reggiani; Claire Stolz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Styles, genres, auteurs. 7, Du Bellay, Rotrou, Diderot, Verlaine, Gracq</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'université Paris-Sorbonne, pp.111-124, 2007, Travaux de stylistique et de linguistique françaises. Bibliothèque des styles, 978-2-84050-549-5. </w:t>
@@ -3285,51 +3285,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scénario sémiotique et dialectique des signes dans &amp;quot;Mademoiselle de Maupin&amp;quot; de Théophile Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wanlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrea Del Lungo; Boris Lyon-Caen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le roman du signe : fiction et herméneutique au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Vincennes, pp.177-193, 2007</w:t>
@@ -3551,51 +3551,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55CA9C4F"/>
+    <w:nsid w:val="F5BD5863"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3782,51 +3782,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-wanlin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-6558-6623" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240960v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanlin Nicolas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241108v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241124v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240968v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240975v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240999v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241003v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241026v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241115v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241137v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241102v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.1161" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279633v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622774v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wanlin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lrf.1198" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04339407v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Diaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Wagneur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246832v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Marchal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239915v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bossi-R&#233;gnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239921v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Grafe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279606v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Novak-Lechevalier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239928v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Hufnagel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.1082" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238065v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08401-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239911v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verlaine Paul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974619v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marquer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barel-Moisan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chassay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Mulder" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes Marchal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01349790v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laniel-Musitelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chom&#233;ty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline De Mulder" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seuil.com/ouvrage/muses-et-pterodactyles-hugues-marchal/9782021113952" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769508v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Thoizet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Weber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Etudes-litteraires/Pantheons-litteraires-et-savants-XIXe-XXe-siecles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04585683v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Zanfi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bossi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240991v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239941v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241039v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.7303" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239937v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241052v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110665833-007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241073v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004385160" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667965v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Greaves" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.20178" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239948v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank J&#228;ger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241087v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05492687v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/WTSF5176" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05351334v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/OYWA1512" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872686v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04238057v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006PA040104" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-wanlin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-6558-6623" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240960v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanlin Nicolas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241124v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241108v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240975v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240999v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240968v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241003v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241026v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241115v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241137v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241102v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.1161" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279633v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246832v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Marchal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wanlin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04339407v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Diaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Wagneur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622774v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lrf.1198" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239915v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bossi-R&#233;gnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239921v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Grafe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279606v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Novak-Lechevalier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239928v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Hufnagel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.1082" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238065v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08401-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239911v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verlaine Paul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974619v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marquer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barel-Moisan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chassay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Mulder" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes Marchal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01349790v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laniel-Musitelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chom&#233;ty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline De Mulder" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seuil.com/ouvrage/muses-et-pterodactyles-hugues-marchal/9782021113952" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769508v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Thoizet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Weber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Etudes-litteraires/Pantheons-litteraires-et-savants-XIXe-XXe-siecles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04585683v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Zanfi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bossi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240991v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239941v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241039v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.7303" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239937v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241052v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110665833-007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241073v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004385160" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667965v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Greaves" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.20178" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239948v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank J&#228;ger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241087v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05492687v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/WTSF5176" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05351334v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/OYWA1512" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872686v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04238057v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006PA040104" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>