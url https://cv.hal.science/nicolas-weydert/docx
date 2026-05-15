--- v0 (2026-03-10)
+++ v1 (2026-05-15)
@@ -1623,1160 +1623,1160 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontre autour de nos aïeux. La mort de plus en plus proche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Weydert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Tzortzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Richier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Lanteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8e recontre du Gaaf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Marseille, France. 8, , 268 p., 2019, Publication du Gaaf, 978-2-9451526-5-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typochronologie des inhumations du Haut-Empire à l’époque contemporaine en PACA. Où en est-on 25 ans après la dernière synthèse régionale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Richier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Rencontre autour des typo-chronologies des tombes à inhumation. Avancées de la recherche autour des pratiques de l’inhumation depuis la Préhistoire, de nouvelles données pour de nouveaux référentiels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gaaf, Jun 2019, Tours, France. https://gaaf11.hypotheses.org/2324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rencontre autour de nos aïeux. La mort de plus en plus proche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Ciotat. De Citharista aux chantiers navals. Histoire et archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Borgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Buti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Castrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Richier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Weydert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-02875611v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurorae Libri éditeur, pp.148, 2017, 978-2-917221-20-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présence italienne en Provence à partir de la fouille archéologique de cimetières (xvie-xxe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Richier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Weydert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire. Mourir ailleurs (XVIe-XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30, pp.19-33, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/diasporas.832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fructiculture antique en Provence. Un bilan de 15 années de recherches sur les traces de plantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Gaday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mellinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Pierre Ruas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des fruits d’ici et d’ailleurs. Regards sur l’histoire de quelques fruits consommés en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omniscience</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.169-196, 2016, 978-2-916097-47-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre XIX. Les mutations des paysages littoraux de la Baie des Anges en phases terminales des grands épisodes transgressifs pléistocènes et holocènes (Côte d’Azur, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Weydert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Mercurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carcaud, N.; Arnaud-Fassetta, G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La géoarchéologie française au xxie siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, pp.259-270, 2015, 9782271129932. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.22212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 19. Coastal changes in the Baie des Anges in the terminal phases of the main Pleistocene and Holocene transgressive episodes (Côte d’Azur, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Weydert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Mercurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Carcaud; Gilles Arnaud-Fassetta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La géoarchéologie française au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, pp.259-270, 2015, CNRS Alpha, 9782271072597. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.22245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 9. Géomorphologie, faune et paléoenvironnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carbonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Leguilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marseille, du Lacydon au faubourg Sainte-Catherine (Ve s. av. J.-C.-XVIIIe s.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Maison des sciences de l’homme, 2001, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.editionsmsh.47623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172311v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-03102988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2931,51 +2931,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565571v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Scalisi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weydert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wicha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raco.002.0051" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583433v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid S&#233;n&#233;part" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubesset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sargiano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14750" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879265v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellinand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sillano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Tr&#233;ziny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138804v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Parent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829502v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Bourhis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Magnin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Margarit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dam.1996.1165" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135937v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mathie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135916v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouttevin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180493v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172293v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-jacques Dufraigne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178870v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertomeu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde Frommherz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Denis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172184v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lang-Desvignes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583461v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Castrucci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cognard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172214v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172197v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paone" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150000v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875611v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortzis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lanteri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137915v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.832" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02019202v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boissinot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gaday" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Leal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voyez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omniscience.fr/collections/Histoire-des-savoirs-5/DES-FRUITS-DICI-ET-DAILLEURS--Regards-sur-lhistoi-66.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129100v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Mercurin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.22212" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172317v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.22245" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172311v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourcier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leguilloux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.47623" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102988v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borgard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Buti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565571v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Scalisi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weydert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wicha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raco.002.0051" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583433v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid S&#233;n&#233;part" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubesset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sargiano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14750" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879265v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellinand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sillano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Tr&#233;ziny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138804v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Parent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829502v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Bourhis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Magnin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Margarit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dam.1996.1165" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135937v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mathie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135916v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouttevin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180493v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172293v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-jacques Dufraigne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178870v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertomeu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde Frommherz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Denis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172184v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lang-Desvignes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583461v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Castrucci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cognard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172214v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172197v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paone" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875611v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortzis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lanteri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150000v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102988v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borgard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Buti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137915v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.832" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02019202v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boissinot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gaday" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Leal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voyez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omniscience.fr/collections/Histoire-des-savoirs-5/DES-FRUITS-DICI-ET-DAILLEURS--Regards-sur-lhistoi-66.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129100v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Mercurin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.22212" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172317v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.22245" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172311v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourcier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leguilloux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.47623" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>