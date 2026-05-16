--- v0 (2026-04-10)
+++ v1 (2026-05-16)
@@ -801,295 +801,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous wave terahertz generation up to 2 THz by photomixing on ion-irradiated In0.53Ga0.47As at 1.55 µm wavelengths</w:t>
+                <w:t xml:space="preserve">Emission characteristics of ion-irradiated In0.53Ga0.47As based photoconductive antennas excited at 1.55 µm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Merigault</w:t>
+                <w:t xml:space="preserve">Nicolas Chimot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Meignien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Zerounian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Crozat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Blary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 91, pp.241102-1-3. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15, pp.8943-8950. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2817607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.15.008943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00283047v1</w:t>
+                <w:t xml:space="preserve">hal-00283049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission characteristics of ion-irradiated In0.53Ga0.47As based photoconductive antennas excited at 1.55 µm</w:t>
+                <w:t xml:space="preserve">Continuous wave terahertz generation up to 2 THz by photomixing on ion-irradiated In0.53Ga0.47As at 1.55 µm wavelengths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chimot</w:t>
+                <w:t xml:space="preserve">A. Merigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Zerounian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Crozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Meignien</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paul Crozat</w:t>
+                <w:t xml:space="preserve">Karine Blary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 15, pp.8943-8950. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 91, pp.241102-1-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.15.008943⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2817607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00283049v1</w:t>
+                <w:t xml:space="preserve">hal-00283047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1233,784 +1233,784 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’une antenne planaire intégrée sur du benzocyclobutène (BCB) pour application Wi Fi à 60 GHz</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Aniel</w:t>
+                <w:t xml:space="preserve">A Millimeter-Wave Substrate Integrated Waveguide Filter in Si-BCB Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Corsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Acri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Zerounian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Grimault-Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Microwave Conference, EuMC 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EuMIC/EuMC/EuMW, Apr 2022, London, United Kingdom. pp.849-852, EuMIC/EuMC01-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC50147.2022.9784305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filtres millimétriques à guides d’ondes intégrés au substrat en technologie BenzoCycloButene sur silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badreddine Ratni</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jordan Corsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Acri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Zerounian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Grimault-Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Limoges (France), France</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04354420v1</w:t>
+              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BenzoCycloButene-based in-Package Substrate Integrated Waveguides for sub-THz Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Acri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Boccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50th European Microwave Conference (EuMC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Utrecht, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SiGe HBTs junction temperature decrease in pulsed operating mode through an optimized topological structure coupled with a capacitive radiator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Zerounian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2019 25th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Lecco, Italy. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/THERMINIC.2019.8923734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation de la permittivité complexe du Benzocyclobutène pour applications Terahertz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Zerounian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aniel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19ème Colloque International Optique Hertzienne et Diélectriques - OHD 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Valence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Millimeter-Wave Substrate Integrated Waveguide Filter in Si-BCB Technology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Moulin</w:t>
+                <w:t xml:space="preserve">Conception d’une antenne planaire intégrée sur du benzocyclobutène (BCB) pour application Wi Fi à 60 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iméne Kaid Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Zerounian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...145 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Ratni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
-[...261 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">, Jun 2022, Limoges (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...75 lines deleted...]
-                <w:t xml:space="preserve">hal-02073255v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2207,64 +2207,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lon-irradiated In0.53Ga0.47As based photoconductive antennas excited at 1.55 mu m for time domain terahertz spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chimot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Meignien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Zerounian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2402,51 +2402,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="479A229F"/>
+    <w:nsid w:val="FE8DCB81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2633,51 +2633,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-zerounian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6512-6371" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321565v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Boubekeur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zerounian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Eddine Ratni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25041062" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279194v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Aouimeur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Grimault-Jacquin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaqui&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2021.1930588" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883866v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Elbaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Buca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils von den Driesch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pantzas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-020-0601-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354494v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#233;ne Kaid Omar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Crozat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Amar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-019-00624-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066701v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Perret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aniel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.07.008" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DPFQPH0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283047v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mangeney" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merigault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Blary" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2817607" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283049v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chimot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meignien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.008943" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859778v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Auton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cumming" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Feiginov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gebert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79827-7_22" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354420v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Ratni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637487v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Corsi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Acri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moulin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC50147.2022.9784305" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702543v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167047v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pistono" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Boccia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354480v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rodrigues" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Meyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2019.8923734" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073255v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aniel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413094v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Diouf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nouvel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Varani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick P&#233;narier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Diakonova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9566983" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553015v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-zerounian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6512-6371" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321565v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Boubekeur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zerounian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Eddine Ratni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25041062" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279194v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Aouimeur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Grimault-Jacquin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaqui&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2021.1930588" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883866v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Elbaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Buca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils von den Driesch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pantzas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-020-0601-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354494v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#233;ne Kaid Omar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Crozat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Amar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-019-00624-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066701v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Perret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aniel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.07.008" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DPFQPH0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283049v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mangeney" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chimot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meignien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.008943" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283047v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merigault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Blary" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2817607" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859778v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Auton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cumming" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Feiginov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gebert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79827-7_22" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637487v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Corsi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Acri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moulin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC50147.2022.9784305" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702543v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167047v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pistono" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Boccia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354480v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rodrigues" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Meyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2019.8923734" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073255v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aniel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354420v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Ratni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413094v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Diouf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nouvel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Varani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick P&#233;narier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Diakonova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9566983" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553015v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>