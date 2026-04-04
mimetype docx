--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Beldiceanu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Prof. Nicolas Beldiceanu</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolasbeldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1452-596X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033488673</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur Informatique, IMT Atlantique, LS2N-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003-présent (Nantes, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles récents</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IJCAI 2025, Bimodal Depth-First Search for Scalable GAC for AllDifferent, S. Le Bozec-Chiffoleau, N. Beldiceanu, C. Prud'homme, G. Simonin, X. Lorca.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IJCAI 2025, Towards the 30 by 30 Kunming-Montreal Global Biodiversity Framework Target: Optimising Graph Connectivity in Constraint-Based Spatial Planning, S. Le Bozec-Chiffoleau et al.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CPAIOR 2025, Acquiring and Selecting Implied Constraints with an Application to the BinSeq and Partition Global Constraints, J. C. Ngouonou, R. Gindullin, C.-G. Quimper, N. Beldiceanu and R. Douence.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contraintes globales et séries temporelles structurées</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Algorithmes de filtrage efficaces</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Description de contraintes (à l'aide de métadonnées, graphes, automates, transducteurs)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Synthèse/apprentissage de connaissances combinatoires & apprentissage de modèles à contraintes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcourt</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur confirmé à SICS, 1999-2003 (Uppsala Suède)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">En charge de la recherche à COSYTEC, 1990-1999 (Paris, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur à l'European Computer-Industry Research Centre, 1988-1989 (Munich, Allemagne)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université Pierre et Marie Curie, Thèse en informatique, 1983-1988(Programmeur d'Etude, Maîtrise, DEA systèmes informatiques, Thèse sous la supervision de Claude Girault:Un langage de règle est un moteur d'inférence basé sur des contraintes et des actions: application aux réseaux de Petri)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université Pierre et Marie Curie, HDR, 2003(Contraintes globales: aspects algorithmiques et déclaratifs)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2017: ACP Award for Research Excellence in Constraint Programming (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">slides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'influence de Jacques Pitrat sur mes recherches en programmation par contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (1-2), pp.141-153. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariants for Time-Series Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Arafailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-020-09308-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving generic bounds for time-series constraints based on regular expressions characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Arafailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (1), pp.44 - 86. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-017-9276-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards energy-proportional Clouds partially powered by renewable energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Dumas Feris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sabbir Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 99 (1), pp.3-22. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00607-016-0503-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parametric Propagator for Pairs of Sum Constraints with a Discrete Convexity Property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Monette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 241, pp.170 - 190. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2016.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using finite transducers for describing and synthesising structural time-series constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-015-9200-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packing with Complex Shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Aggoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 105, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward sustainable development in constraint programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Monette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.11. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-013-9152-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronized sweep algorithms for scalable scheduling constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Letort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.52. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-014-9172-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Reification of Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-012-9132-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Matrices, Automata, and Double Counting in Constraint Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (1), pp.108-140. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-012-9134-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New filtering for the \it cumulative constraint in the context of non-overlapping rectangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 184 (1), pp.27-50. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-010-0731-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Rule-Based Modelling and Constraint Programming for Solving Industrial Packing Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggoun Abder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undirected Forest Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irit Katriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 171 (1), pp.127-147. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-008-0374-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining tree Partitioning, Precedence, and Incomparability Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (4), pp.459-489. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-007-9040-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (1), pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Constraint Catalog: Past, Present and Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (1), pp.21-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounds of graph properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rochart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.742-746</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweep synchronisation as a global propagation mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Thiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (10), pp.2835-2851. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2005.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounds of parameters for global constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rochart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (4), pp.327-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing a lower approximation of the compulsory part of a task with varying duration and varying resource consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanlaville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 153, pp.239--254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Global Constraints in CHIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Contejean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathl. Comput. Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 20 (12), pp.97--123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending CHIP in order to Solve Complex Scheduling and Placement Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Aggoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathl. Comput. Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 17 (7), pp.57--73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the 30 by 30 Kunming-Montreal global biodiversity framework target : optimising graph connectivity in constraint-based spatial planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulian Le Bozec-Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Justeau-Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI 2025 - International Joint Conference on Artificial Intelligence AI and Social Good</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Montréal, Canada. pp.9772-9780, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2025/1086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodal Depth-First Search for Scalable GAC for AllDifferent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulian Le Bozec-Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI-25: Thirty-Fourth International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Montreal, Canada. pp.2610-2618, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2025/291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composing Biases by Using CP to Decompose Minimal Functional Dependencies for Acquiring Complex Formulae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiz Gindullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovial Cheukam-Ngouonou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2024: 38th Annual AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v38i8.28641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille Interactive de Motifs à Haute Utilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Hien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Loudni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garfagni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème conférence francophone sur l'Extraction et la Gestion des Connaissances EGC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Dijon (Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boolean-Arithmetic Equations: Acquisition and Uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Gindullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovial Cheukam Ngouonou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR 2023: 20th International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Nice, France. pp.378-394, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33271-5_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automata Based Multivariate Time Series Analysis for Anomaly Detection over Sliding Time Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Hien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Null- I Restrepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Time Series and Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Gran Canaria, Spain. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/engproc2023039065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiring Maps of Interrelated Conjectures on Sharp Bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovial Cheukam-Ngouonou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiz Gindullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2022 - 28th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Haifa, Israel. pp.1-18, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2022.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSISTANT: Learning and Robust Decision Support System for Agile Manufacturing Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dolgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Gonnermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gonzalez-Castañé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Kousi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2021: 17th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Budapest, Hungary. pp.641-646, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486945v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterised Bounds on the Sum of Variables in Time-Series Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Isabel Restrepo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR 2020 : 17th International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58942-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CP-based cloud workload annotation as a preprocessing for anomaly detection using deep neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Madi Wamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITISE 2018 - International Conference onTime Series and Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Granada, Spain. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMONG Implied Constraints for Two Families of Time-Series Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Arafailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2017 : 23rd International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66158-2_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Linear Invariants for a Conjunction of Automata Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Arafailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2017 : 23rd International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66158-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green energy aware scheduling problem in virtualized datacenters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Madi Wamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunbo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Menaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPADS 2017 : IEEE 23rd International Conference on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Shenzen, China. pp.648-655, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADS.2017.00089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range-Consistent Forbidden Regions of Allen’s Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR 2017 : 14th International Conference on Integration of Artificial Intelligence and Operations Research Techniques in Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Padoue, Italy. pp.21-29, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59776-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Holy Grail - Automatically Generating Constraint Propagators for Conjunctions of Time-Series Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Arafailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Progress Towards the Holy Grail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud workload prediction and generation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Madi Wamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunbo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Menaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBAC-PAD 2017 : 29th International Symposium on Computer Architecture and High Performance Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Campinas, Brazil. pp.89-96, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SBAC-PAD.2017.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TaskIntersection Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Madi Wamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Integration of Artificial Intelligence and Operations Research Techniques in Constraint Programming - CPAIOR 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Banff, Canada. pp.246-261, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-33954-2_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Series Constraints: Improvements and Application in CP and MIP Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Arafailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Andreína Francisco Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR 2016 - 13th International Conference on Integration of Artificial Intelligence and Operations Research Techniques in Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Banff, Canada. pp.18-34, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-33954-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modelling Pearl with Sortedness Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global conference on artificial intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Tbilisi, Georgia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EPOC project: Energy Proportional and Opportunistic Computing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Dumas Feris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sabbir Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Smart Cities and Green ICT Systems (SMARTGREENS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Prefixes and Suffixes for Constraints Encoded Using Automata with Accumulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Andreina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming - 20th International Conference, CP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lyon, France. pp.15, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10428-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagating Regular Counting Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal van Hentenryck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Eighth AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAC for a Linear Inequality and an Atleast Constraint with an Application to Learning Simple Polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naina Razakarison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth Annual Symposium on Combinatorial Search (SOCS'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Leavenworth, WA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parametric Propagator for Discretely Convex Pairs of Sum Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Monette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Principles and Practice of Constraint Programming (CP'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Uppsala, Sweden. pp.529-544, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40627-0_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing and Generating Solutions for the EDF Unit Commitment Problem with the ModelSeeker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifrim Georgiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Principles and Practice of Constraint Programming (CP'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Uppsala, Sweden. pp.733--748, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40627-0_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Seeker: Extracting Global Constraint Models From Positive Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 INFORMS Computing Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Synchronized Sweep Algorithm for the $k$-dimensional cumulative Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Letort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems, 10th International Conference (CPAIOR'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Yorktown Heights, NY, United States. pp.144-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Seeker: Extracting Global Constraint Models From Positive Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First workshop on COmbining COnstraint solving with MIning and LEarning (CoCoMile'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building global constraint models from positive examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Symposium on Mathematical Programming (ISMP'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An O(n log n) Bound Consistency Algorithm for the Conjunction of an alldifferent and an Inequality between a Sum of Variables and a Constant, and its Generalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Régin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Conference on Artificial Intelligence (ECAI'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montpellier, France. pp.145-150, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-098-7-145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Research Challenges and Remarks on CP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Monette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Principles and Practice of Constraint Programming (CP'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Seeker: Extracting Global Constraint Models from Positive Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Principles and Practice of Constraint Programming (CP'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Quebec, Canada. pp.141-157, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33558-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scalable Sweep Algorithm for the cumulative Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Letort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Principles and Practice of Constraint Programming (CP'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Quebec, Canada. pp.439-454, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33558-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Global Constraint Seeker for Learning Structured Constraint Models: A First Attempt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Workshop on Constraint Modelling and Reformulation (ModRef'11) held at CP'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Perugia, Italy. pp.20-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes de filtrage pour des problèmes cumulatifs discrets avec dépassements de ressource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narendra Jussien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ièmes Journées Francophones de Programmation par Contraintes (JFPC'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lyon, France. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Structured Constraint Models: a First Attempt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd Irish Conference on Artificial Intelligence and Cognitive Science, AICS'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Ulster, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering Algorithms for Discrete Cumulative Problems with Overloads of Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narendra Jussien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming - CP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Perugia, Italy. pp.240-255, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23786-7_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Constraint Seeker: Finding and Ranking Global Constraints from Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Principles and Practice of Constraint Programming (CP'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Perrugia, Italy. pp.12-26, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23786-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Arc-Consistency Algorithm for a Class of Counting Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th International Joint Conference on Artificial Intelligence (IJCAI'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Barcelona, Spain. pp.643-648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Theta(n) Bound-Consistency Algorithm for the Increasing Sum Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Régin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Principles and Practice of Constraint Programming (CP'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Perugia, Italy. pp.721-728, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23786-7_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contrainte Increasing NValue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hermenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2010 - Sixièmes Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Caen, France. pp.61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00520296v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Matrices, Automata, and Double Counting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems, 7th International Conference, CPAIOR 2010, Bologna, Italy, June 14-18, 2010. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bologna, Italy. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13520-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweeping with Continuous Domains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming - CP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, St. Andrews, United Kingdom. pp.137-151, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15396-9_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Increasing Nvalue Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hermenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bologna, Italy. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13520-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six Ways of Integrating Symmetries within Non-Overlapping Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Truchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Zampelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems (CPAIOR'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, United States. pp.11-25, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01929-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Filtering for the cumulative Constraint in the Context of Non-Overlapping Rectangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems (CPAIOR'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.21-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geometric Constraint over k-Dimensional Objects and Shapes Subject to Business Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Principles and Practice of Constraint Programming (CP'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Australia. pp.220-234, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85958-1_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering for a Continuous Multi-Resources cumulative Constraint with Resource Consumption and Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Automated Planning and Scheduling (ICAPS'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Sidney, Australia. pp.264-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Continuous Multi-resources cumulative Constraint with Positive-Negative Resource Consumption-Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems (CPAIOR'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Brussels, Belgium. pp.214-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Geometrical Constraint Kernel in Space and Time for Handling Polymorphic k-Dimensional Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rida Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Truchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International on Principles and Practice of Constraint Programming (CP'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Brown, United States. pp.180-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition nécessaire pour la contrainte de partitionnement de graphes par des chemins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes Journées Francophones de Programmationpar Contraintes (JFPC07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Rocquencourt / France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00151230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une contrainte cumulative continue multi-ressources avec des conso mmations - Productions en ressources Positives - Négatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes Journées Francophones de Programmationpar Contraintes (JFPC07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, INRIA, Domaine de Voluceau, Rocquencourt, Yvelines France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00151193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necessary Condition for Path Partitioning Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems (CPAIOR'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Brussels, Belgium. pp.141-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage basé sur des propriétés de graphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matts Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes Journées Francophones de Programmation par Contraintes (JFPC06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nîmes - Ecole des Mines d'Alès / France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00085796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undirected Forest Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irit Katriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques in Constraint Programming for Combinatorial Optimization Problems (CPAIOR'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cork, Ireland. pp.29-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitionnement de graphes par des arbres sous contraintes de degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes Journées Francophones de Programmation par Contraintes (JFPC06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nîmes - Ecole des Mines d'Alès / France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00085802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes de Partitionnement par des Arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irit Katriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes Journées Francophones de Programmation par Contraintes (JFPC06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nîmes - Ecole des Mines d'Alès / France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00085803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-Based Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Principles and Practice of Constraint Programming (CP'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nantes, France. pp.59-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage basé sur des propriétés de graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Francophones de Programmation par Contraintes ({JFPC'06}</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nîmes, France. pp.11-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bornes de Caractéristiques de Graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rochart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIL - CNRS FRE 2499, Jun 2005, Lens, pp.229-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tree Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems (CP-AI-OR'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Prague, Czech Republic, Czech Republic. pp.64--78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9th International Conference on Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems (CPAIOR'12)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narendra Jussien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Berlin Heidelberg, pp.408, 2012, 978-3-642-29827-1. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29828-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ModelSeeker: Extracting Global Constraint Models from Positive Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Bessiere; Luc De Raedt; Lars Kotthoff; Siegfried Nijssen; Barry O'Sullivan; Dino Pedreschi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10101, Springer, pp.77-95, 2016, Data Mining and Constraint Programming, 978-3-319-50136-9. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-50137-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Derivation of Bounds and Glue Constraints for Time-Series Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Arafailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Andreína Francisco Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44953-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Constraint Catalog, 2nd Edition (revision a)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Rampon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GAC Algorithm for a Class of Global Counting Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Constraint Catalog Website</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compiling Business Rules in a Geometric Constraint over k-Dimensional Objects and Shapes. SICS Technical report T2009-02.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six Ways of Integrating Symmetries within Non-Overlapping Constraints, SICS Technical report T2009-01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Agren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Truchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation par Contraintes, École jeunes chercheurs en programmation. Slides available at http://ejcp2008.inria.fr/programme.htm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Geometrical Constraint Kernel in Space and Time for Handling Polymorphic k-Dimensional Objects. SICS technical report T2007-08.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rida Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Truchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Tree Partitioning, Precedence, Incomparability, and Degree Constraints, with an Application to Phylogenetic and Ordered-Path Problems, Technical report 2006-20 of Uppsala University.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Constraints: Introduction and Graph-Based Representation. Second International Summer School of the Association for Constraint Programming. Samos, Greece.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-Properties Based Filtering. SICS technical report T2006-10.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Constraint Catalog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Rampon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Note on Perfect Square Placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalised Euler's knight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Aggoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01079127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tight MDD Integration for Global Constraints: the Multi-Cumulatives Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Apeloig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bellenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT ATLANTIQUE. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Appendix for Bimodal Depth-First Search for Scalable GAC for AllDifferent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulian Le Bozec-Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Atlantique. 2025, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062193v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Constraint Catalog, Volume II, Time-Series Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Arafailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] IMT Atlantique. 2018, pp.1-3762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagating regular counting constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal van Hentenryck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2013, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronized sweep algorithms for scalable scheduling constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Letort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2013, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Reification of Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Arc-Consistency Algorithm for a Class of Counting Constraints:Revised Edition that Incorporates One Correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes Globales : Aspects Algorithmiques et Déclaratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Université de Paris 6, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02927324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId251"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Beldiceanu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Prof. Nicolas Beldiceanu</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolasbeldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1452-596X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033488673</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur Informatique, IMT Atlantique, LS2N-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003-présent (Nantes, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles récents</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IJCAI 2025, Bimodal Depth-First Search for Scalable GAC for AllDifferent, S. Le Bozec-Chiffoleau, N. Beldiceanu, C. Prud'homme, G. Simonin, X. Lorca.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IJCAI 2025, Towards the 30 by 30 Kunming-Montreal Global Biodiversity Framework Target: Optimising Graph Connectivity in Constraint-Based Spatial Planning, S. Le Bozec-Chiffoleau et al.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CPAIOR 2025, Acquiring and Selecting Implied Constraints with an Application to the BinSeq and Partition Global Constraints, J. C. Ngouonou, R. Gindullin, C.-G. Quimper, N. Beldiceanu and R. Douence.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contraintes globales et séries temporelles structurées</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Algorithmes de filtrage efficaces</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Description de contraintes (à l'aide de métadonnées, graphes, automates, transducteurs)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Synthèse/apprentissage de connaissances combinatoires & apprentissage de modèles à contraintes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcourt</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur confirmé à SICS, 1999-2003 (Uppsala Suède)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">En charge de la recherche à COSYTEC, 1990-1999 (Paris, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur à l'European Computer-Industry Research Centre, 1988-1989 (Munich, Allemagne)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université Pierre et Marie Curie, Thèse en informatique, 1983-1988(Programmeur d'Etude, Maîtrise, DEA systèmes informatiques, Thèse sous la supervision de Claude Girault:Un langage de règle est un moteur d'inférence basé sur des contraintes et des actions: application aux réseaux de Petri)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université Pierre et Marie Curie, HDR, 2003(Contraintes globales: aspects algorithmiques et déclaratifs)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2017: ACP Award for Research Excellence in Constraint Programming (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">slides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'influence de Jacques Pitrat sur mes recherches en programmation par contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (1-2), pp.141-153. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariants for Time-Series Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Arafailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-020-09308-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving generic bounds for time-series constraints based on regular expressions characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Arafailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (1), pp.44 - 86. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-017-9276-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards energy-proportional Clouds partially powered by renewable energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Dumas Feris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sabbir Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 99 (1), pp.3-22. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00607-016-0503-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parametric Propagator for Pairs of Sum Constraints with a Discrete Convexity Property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Monette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 241, pp.170 - 190. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2016.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using finite transducers for describing and synthesising structural time-series constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-015-9200-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packing with Complex Shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Aggoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 105, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward sustainable development in constraint programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Monette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.11. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-013-9152-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronized sweep algorithms for scalable scheduling constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Letort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.52. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-014-9172-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Reification of Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-012-9132-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Matrices, Automata, and Double Counting in Constraint Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (1), pp.108-140. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-012-9134-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New filtering for the \it cumulative constraint in the context of non-overlapping rectangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 184 (1), pp.27-50. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-010-0731-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Rule-Based Modelling and Constraint Programming for Solving Industrial Packing Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggoun Abder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undirected Forest Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irit Katriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 171 (1), pp.127-147. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-008-0374-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining tree Partitioning, Precedence, and Incomparability Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (4), pp.459-489. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-007-9040-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (1), pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Constraint Catalog: Past, Present and Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (1), pp.21-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweep synchronisation as a global propagation mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Thiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (10), pp.2835-2851. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2005.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounds of graph properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rochart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.742-746</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounds of parameters for global constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rochart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (4), pp.327-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing a lower approximation of the compulsory part of a task with varying duration and varying resource consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanlaville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 153, pp.239--254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Global Constraints in CHIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Contejean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathl. Comput. Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 20 (12), pp.97--123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending CHIP in order to Solve Complex Scheduling and Placement Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Aggoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathl. Comput. Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 17 (7), pp.57--73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodal Depth-First Search for Scalable GAC for AllDifferent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulian Le Bozec-Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI-25: Thirty-Fourth International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Montreal, Canada. pp.2610-2618, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2025/291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the 30 by 30 Kunming-Montreal global biodiversity framework target : optimising graph connectivity in constraint-based spatial planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulian Le Bozec-Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Justeau-Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI 2025 - International Joint Conference on Artificial Intelligence AI and Social Good</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Montréal, Canada. pp.9772-9780, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2025/1086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composing Biases by Using CP to Decompose Minimal Functional Dependencies for Acquiring Complex Formulae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiz Gindullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovial Cheukam-Ngouonou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2024: 38th Annual AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v38i8.28641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille Interactive de Motifs à Haute Utilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Hien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Loudni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garfagni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème conférence francophone sur l'Extraction et la Gestion des Connaissances EGC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Dijon (Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automata Based Multivariate Time Series Analysis for Anomaly Detection over Sliding Time Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Hien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Restrepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Time Series and Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Gran Canaria, Spain. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/engproc2023039065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boolean-Arithmetic Equations: Acquisition and Uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Gindullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovial Cheukam Ngouonou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR 2023: 20th International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Nice, France. pp.378-394, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33271-5_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiring Maps of Interrelated Conjectures on Sharp Bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovial Cheukam-Ngouonou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiz Gindullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2022 - 28th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Haifa, Israel. pp.1-18, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2022.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSISTANT: Learning and Robust Decision Support System for Agile Manufacturing Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dolgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Gonnermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gonzalez-Castañé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Kousi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2021: 17th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Budapest, Hungary. pp.641-646, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486945v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterised Bounds on the Sum of Variables in Time-Series Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Isabel Restrepo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR 2020 : 17th International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58942-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CP-based cloud workload annotation as a preprocessing for anomaly detection using deep neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Madi Wamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITISE 2018 - International Conference onTime Series and Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Granada, Spain. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Linear Invariants for a Conjunction of Automata Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Arafailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2017 : 23rd International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66158-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range-Consistent Forbidden Regions of Allen’s Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR 2017 : 14th International Conference on Integration of Artificial Intelligence and Operations Research Techniques in Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Padoue, Italy. pp.21-29, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59776-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green energy aware scheduling problem in virtualized datacenters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Madi Wamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunbo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Menaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPADS 2017 : IEEE 23rd International Conference on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Shenzen, China. pp.648-655, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADS.2017.00089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Holy Grail - Automatically Generating Constraint Propagators for Conjunctions of Time-Series Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Arafailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Progress Towards the Holy Grail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud workload prediction and generation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Madi Wamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunbo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Menaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBAC-PAD 2017 : 29th International Symposium on Computer Architecture and High Performance Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Campinas, Brazil. pp.89-96, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SBAC-PAD.2017.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMONG Implied Constraints for Two Families of Time-Series Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Arafailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2017 : 23rd International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66158-2_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TaskIntersection Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Madi Wamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Integration of Artificial Intelligence and Operations Research Techniques in Constraint Programming - CPAIOR 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Banff, Canada. pp.246-261, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-33954-2_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Series Constraints: Improvements and Application in CP and MIP Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Arafailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Andreína Francisco Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR 2016 - 13th International Conference on Integration of Artificial Intelligence and Operations Research Techniques in Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Banff, Canada. pp.18-34, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-33954-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EPOC project: Energy Proportional and Opportunistic Computing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Dumas Feris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sabbir Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Smart Cities and Green ICT Systems (SMARTGREENS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modelling Pearl with Sortedness Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global conference on artificial intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Tbilisi, Georgia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Prefixes and Suffixes for Constraints Encoded Using Automata with Accumulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Andreina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming - 20th International Conference, CP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lyon, France. pp.15, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10428-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagating Regular Counting Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal van Hentenryck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Eighth AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parametric Propagator for Discretely Convex Pairs of Sum Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Monette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Principles and Practice of Constraint Programming (CP'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Uppsala, Sweden. pp.529-544, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40627-0_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing and Generating Solutions for the EDF Unit Commitment Problem with the ModelSeeker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifrim Georgiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Principles and Practice of Constraint Programming (CP'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Uppsala, Sweden. pp.733--748, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40627-0_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Seeker: Extracting Global Constraint Models From Positive Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 INFORMS Computing Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Synchronized Sweep Algorithm for the $k$-dimensional cumulative Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Letort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems, 10th International Conference (CPAIOR'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Yorktown Heights, NY, United States. pp.144-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAC for a Linear Inequality and an Atleast Constraint with an Application to Learning Simple Polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naina Razakarison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth Annual Symposium on Combinatorial Search (SOCS'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Leavenworth, WA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Seeker: Extracting Global Constraint Models From Positive Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First workshop on COmbining COnstraint solving with MIning and LEarning (CoCoMile'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An O(n log n) Bound Consistency Algorithm for the Conjunction of an alldifferent and an Inequality between a Sum of Variables and a Constant, and its Generalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Régin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Conference on Artificial Intelligence (ECAI'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montpellier, France. pp.145-150, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-098-7-145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Research Challenges and Remarks on CP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Monette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Principles and Practice of Constraint Programming (CP'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building global constraint models from positive examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Symposium on Mathematical Programming (ISMP'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Seeker: Extracting Global Constraint Models from Positive Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Principles and Practice of Constraint Programming (CP'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Quebec, Canada. pp.141-157, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33558-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scalable Sweep Algorithm for the cumulative Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Letort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Principles and Practice of Constraint Programming (CP'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Quebec, Canada. pp.439-454, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33558-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Structured Constraint Models: a First Attempt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd Irish Conference on Artificial Intelligence and Cognitive Science, AICS'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Ulster, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes de filtrage pour des problèmes cumulatifs discrets avec dépassements de ressource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narendra Jussien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ièmes Journées Francophones de Programmation par Contraintes (JFPC'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lyon, France. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Constraint Seeker: Finding and Ranking Global Constraints from Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Principles and Practice of Constraint Programming (CP'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Perrugia, Italy. pp.12-26, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23786-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering Algorithms for Discrete Cumulative Problems with Overloads of Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narendra Jussien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming - CP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Perugia, Italy. pp.240-255, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23786-7_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Arc-Consistency Algorithm for a Class of Counting Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th International Joint Conference on Artificial Intelligence (IJCAI'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Barcelona, Spain. pp.643-648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Theta(n) Bound-Consistency Algorithm for the Increasing Sum Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Régin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Principles and Practice of Constraint Programming (CP'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Perugia, Italy. pp.721-728, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23786-7_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Global Constraint Seeker for Learning Structured Constraint Models: A First Attempt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Workshop on Constraint Modelling and Reformulation (ModRef'11) held at CP'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Perugia, Italy. pp.20-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contrainte Increasing NValue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hermenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2010 - Sixièmes Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Caen, France. pp.61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00520296v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Matrices, Automata, and Double Counting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems, 7th International Conference, CPAIOR 2010, Bologna, Italy, June 14-18, 2010. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bologna, Italy. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13520-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweeping with Continuous Domains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming - CP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, St. Andrews, United Kingdom. pp.137-151, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15396-9_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Increasing Nvalue Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hermenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bologna, Italy. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13520-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six Ways of Integrating Symmetries within Non-Overlapping Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Truchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Zampelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems (CPAIOR'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, United States. pp.11-25, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01929-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geometric Constraint over k-Dimensional Objects and Shapes Subject to Business Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Principles and Practice of Constraint Programming (CP'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Australia. pp.220-234, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85958-1_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering for a Continuous Multi-Resources cumulative Constraint with Resource Consumption and Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Automated Planning and Scheduling (ICAPS'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Sidney, Australia. pp.264-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Filtering for the cumulative Constraint in the Context of Non-Overlapping Rectangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems (CPAIOR'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.21-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Geometrical Constraint Kernel in Space and Time for Handling Polymorphic k-Dimensional Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rida Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Truchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International on Principles and Practice of Constraint Programming (CP'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Brown, United States. pp.180-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition nécessaire pour la contrainte de partitionnement de graphes par des chemins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes Journées Francophones de Programmationpar Contraintes (JFPC07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Rocquencourt / France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00151230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une contrainte cumulative continue multi-ressources avec des conso mmations - Productions en ressources Positives - Négatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes Journées Francophones de Programmationpar Contraintes (JFPC07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, INRIA, Domaine de Voluceau, Rocquencourt, Yvelines France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00151193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necessary Condition for Path Partitioning Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems (CPAIOR'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Brussels, Belgium. pp.141-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Continuous Multi-resources cumulative Constraint with Positive-Negative Resource Consumption-Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems (CPAIOR'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Brussels, Belgium. pp.214-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage basé sur des propriétés de graphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matts Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes Journées Francophones de Programmation par Contraintes (JFPC06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nîmes - Ecole des Mines d'Alès / France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00085796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitionnement de graphes par des arbres sous contraintes de degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes Journées Francophones de Programmation par Contraintes (JFPC06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nîmes - Ecole des Mines d'Alès / France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00085802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undirected Forest Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irit Katriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques in Constraint Programming for Combinatorial Optimization Problems (CPAIOR'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cork, Ireland. pp.29-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes de Partitionnement par des Arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irit Katriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes Journées Francophones de Programmation par Contraintes (JFPC06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nîmes - Ecole des Mines d'Alès / France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00085803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-Based Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Principles and Practice of Constraint Programming (CP'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nantes, France. pp.59-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage basé sur des propriétés de graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Francophones de Programmation par Contraintes ({JFPC'06}</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nîmes, France. pp.11-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bornes de Caractéristiques de Graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rochart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIL - CNRS FRE 2499, Jun 2005, Lens, pp.229-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tree Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems (CP-AI-OR'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Prague, Czech Republic, Czech Republic. pp.64--78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9th International Conference on Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems (CPAIOR'12)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narendra Jussien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Berlin Heidelberg, pp.408, 2012, 978-3-642-29827-1. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29828-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ModelSeeker: Extracting Global Constraint Models from Positive Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Bessiere; Luc De Raedt; Lars Kotthoff; Siegfried Nijssen; Barry O'Sullivan; Dino Pedreschi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10101, Springer, pp.77-95, 2016, Data Mining and Constraint Programming, 978-3-319-50136-9. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-50137-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Derivation of Bounds and Glue Constraints for Time-Series Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Arafailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Andreína Francisco Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44953-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Constraint Catalog, 2nd Edition (revision a)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Rampon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GAC Algorithm for a Class of Global Counting Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Constraint Catalog Website</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compiling Business Rules in a Geometric Constraint over k-Dimensional Objects and Shapes. SICS Technical report T2009-02.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six Ways of Integrating Symmetries within Non-Overlapping Constraints, SICS Technical report T2009-01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Agren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Truchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation par Contraintes, École jeunes chercheurs en programmation. Slides available at http://ejcp2008.inria.fr/programme.htm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Geometrical Constraint Kernel in Space and Time for Handling Polymorphic k-Dimensional Objects. SICS technical report T2007-08.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rida Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Truchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Constraints: Introduction and Graph-Based Representation. Second International Summer School of the Association for Constraint Programming. Samos, Greece.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-Properties Based Filtering. SICS technical report T2006-10.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Tree Partitioning, Precedence, Incomparability, and Degree Constraints, with an Application to Phylogenetic and Ordered-Path Problems, Technical report 2006-20 of Uppsala University.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Constraint Catalog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Rampon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Note on Perfect Square Placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalised Euler's knight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Aggoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01079127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tight MDD Integration for Global Constraints: the Multi-Cumulatives Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Apeloig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bellenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT ATLANTIQUE. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Appendix for Bimodal Depth-First Search for Scalable GAC for AllDifferent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulian Le Bozec-Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Atlantique. 2025, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062193v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Constraint Catalog, Volume II, Time-Series Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Arafailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] IMT Atlantique. 2018, pp.1-3762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronized sweep algorithms for scalable scheduling constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Letort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2013, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagating regular counting constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal van Hentenryck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2013, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Reification of Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Arc-Consistency Algorithm for a Class of Counting Constraints:Revised Edition that Incorporates One Correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes Globales : Aspects Algorithmiques et Déclaratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Université de Paris 6, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02927324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId251"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E185D50F"/>
+    <w:nsid w:val="90E46084"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C7ED3E62"/>
+    <w:nsid w:val="29C6A93B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1D44212E"/>
+    <w:nsid w:val="D9F86769"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="955B851F"/>
+    <w:nsid w:val="9EEFCC0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="465967DA"/>
+    <w:nsid w:val="7126AD14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -941,51 +941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolasbeldiceanu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1452-596X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033488673" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dropbox.com/s/1uf7fozzalqd4vf/slides_acp_award_2017.pdf?dl=0" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788925v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.24" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505029v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Arafailova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Simonis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-020-09308-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01685567v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-017-9276-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01340318v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Dumas Feris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gravey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sabbir Hasan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-016-0503-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01374714v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Monette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flener" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Pearson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2016.08.006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01370322v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Carlsson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douence" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-015-9200-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378471v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Aggoun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fages" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086761v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-013-9152-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086765v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Letort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-014-9172-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754252v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-012-9132-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XV50L4W6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758531v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-012-9134-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485563v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demassey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poder" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-010-0731-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CMTPXXDF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915805v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggoun Abder" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fages" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481471v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irit Katriel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-008-0374-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G255BJ0N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481533v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-007-9040-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D5K9D4B7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481555v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481554v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Petit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442811v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rochart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481567v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Thiel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2005.01.013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481568v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442833v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanlaville" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442810v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Contejean" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442821v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273525v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulian Le Bozec-Chiffoleau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Justeau-Allaire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud'Homme" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simonin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2025/1086" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283980v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2025/291" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460576v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiz Gindullin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovial Cheukam-Ngouonou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Guy Quimper" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v38i8.28641" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931411v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Hien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Loudni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garfagni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Zimmermann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460561v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gindullin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovial Cheukam Ngouonou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33271-5_25" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460520v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Null- I Restrepo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2023039065" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789045v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2022.6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486945v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Gonnermann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gonzalez-Casta&#241;&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Kousi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.074" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505056v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel Restrepo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58942-4_6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882896v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Madi Wamba" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651585v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66158-2_3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651593v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66158-2_2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582936v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunbo Li" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Menaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2017.00089" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686406v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Derrien" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schutt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59776-8_2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651610v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578354v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2017.19" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436044v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33954-2_18" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355262v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Andre&#237;na Francisco Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33954-2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186680v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131602v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086755v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Andreina" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10428-7_13" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086758v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal van Hentenryck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874297v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naina Razakarison" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874309v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40627-0_40" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WQNR7H97-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874326v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifrim Georgiana" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lenoir" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40627-0_54" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PQBVSRKC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754361v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874286v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754341v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754354v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754079v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles R&#233;gin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-098-7-145" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754356v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754044v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33558-7_13" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754043v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33558-7_33" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754023v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754020v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Clercq" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Jussien" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754027v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753375v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23786-7_20" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C42NXSDV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754010v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23786-7_4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LPL62HQ9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754017v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753385v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23786-7_54" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G47HT5L1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520296v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hermenier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915717v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13520-0_4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915701v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15396-9_14" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BLHRW8CD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915800v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13520-0_5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Z482DFKV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481521v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sbihi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Truchet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zampelli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01929-6_3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481541v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481539v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85958-1_15" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481545v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481560v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481558v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Sadek" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00151230v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00151193v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481563v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085796v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matts Carlsson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481573v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085802v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085803v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481570v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481575v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000088v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445174v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754042v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29828-8" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436062v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50137-6_4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01370317v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44953-1_2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754041v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Rampon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517122v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485457v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481528v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481532v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Agren" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481549v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481565v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481578v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481582v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481579v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485396v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245074v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/lirmm-01079127v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520753v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Apeloig" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Massonnet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062193v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01374721v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874338v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874331v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754039v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754032v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02927324v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolasbeldiceanu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1452-596X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033488673" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dropbox.com/s/1uf7fozzalqd4vf/slides_acp_award_2017.pdf?dl=0" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788925v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.24" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505029v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Arafailova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Simonis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-020-09308-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01685567v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-017-9276-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01340318v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Dumas Feris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gravey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sabbir Hasan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-016-0503-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01374714v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Monette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flener" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Pearson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2016.08.006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01370322v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Carlsson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douence" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-015-9200-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378471v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Aggoun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fages" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086761v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-013-9152-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086765v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Letort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-014-9172-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754252v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-012-9132-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XV50L4W6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758531v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-012-9134-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485563v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demassey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poder" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-010-0731-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CMTPXXDF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915805v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggoun Abder" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fages" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481471v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irit Katriel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-008-0374-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G255BJ0N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481533v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-007-9040-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D5K9D4B7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481555v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481554v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Petit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481567v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Thiel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2005.01.013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442811v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rochart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481568v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442833v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanlaville" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442810v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Contejean" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442821v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283980v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulian Le Bozec-Chiffoleau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud'Homme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simonin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2025/291" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273525v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Justeau-Allaire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2025/1086" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460576v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiz Gindullin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovial Cheukam-Ngouonou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Guy Quimper" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v38i8.28641" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931411v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Hien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Loudni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garfagni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Zimmermann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460520v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria I Restrepo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2023039065" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460561v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gindullin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovial Cheukam Ngouonou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33271-5_25" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789045v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2022.6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486945v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Gonnermann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gonzalez-Casta&#241;&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Kousi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.074" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505056v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel Restrepo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58942-4_6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882896v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Madi Wamba" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651593v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66158-2_2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686406v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Derrien" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schutt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59776-8_2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582936v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunbo Li" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Menaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2017.00089" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651610v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578354v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2017.19" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651585v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66158-2_3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436044v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33954-2_18" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355262v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Andre&#237;na Francisco Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33954-2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131602v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186680v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086755v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Andreina" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10428-7_13" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086758v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal van Hentenryck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874309v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40627-0_40" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WQNR7H97-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874326v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifrim Georgiana" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lenoir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40627-0_54" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PQBVSRKC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754361v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874286v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874297v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naina Razakarison" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754341v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754079v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles R&#233;gin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-098-7-145" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754356v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754354v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754044v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33558-7_13" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754043v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33558-7_33" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754027v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754020v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Clercq" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Jussien" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754010v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23786-7_4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LPL62HQ9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753375v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23786-7_20" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C42NXSDV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754017v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753385v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23786-7_54" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G47HT5L1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754023v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520296v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hermenier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915717v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13520-0_4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915701v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15396-9_14" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BLHRW8CD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915800v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13520-0_5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Z482DFKV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481521v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sbihi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Truchet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zampelli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01929-6_3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481539v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85958-1_15" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481545v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481541v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481558v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Sadek" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00151230v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00151193v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481563v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481560v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085796v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matts Carlsson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085802v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481573v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085803v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481570v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481575v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000088v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445174v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754042v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29828-8" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436062v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50137-6_4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01370317v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44953-1_2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754041v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Rampon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517122v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485457v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481528v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481532v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Agren" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481549v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481565v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481582v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481579v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481578v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485396v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245074v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/lirmm-01079127v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520753v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Apeloig" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Massonnet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062193v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01374721v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874331v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874338v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754039v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754032v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02927324v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>