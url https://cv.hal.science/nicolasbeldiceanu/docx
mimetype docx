--- v1 (2026-04-04)
+++ v2 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Beldiceanu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Prof. Nicolas Beldiceanu</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolasbeldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1452-596X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033488673</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur Informatique, IMT Atlantique, LS2N-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003-présent (Nantes, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles récents</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IJCAI 2025, Bimodal Depth-First Search for Scalable GAC for AllDifferent, S. Le Bozec-Chiffoleau, N. Beldiceanu, C. Prud'homme, G. Simonin, X. Lorca.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IJCAI 2025, Towards the 30 by 30 Kunming-Montreal Global Biodiversity Framework Target: Optimising Graph Connectivity in Constraint-Based Spatial Planning, S. Le Bozec-Chiffoleau et al.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CPAIOR 2025, Acquiring and Selecting Implied Constraints with an Application to the BinSeq and Partition Global Constraints, J. C. Ngouonou, R. Gindullin, C.-G. Quimper, N. Beldiceanu and R. Douence.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contraintes globales et séries temporelles structurées</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Algorithmes de filtrage efficaces</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Description de contraintes (à l'aide de métadonnées, graphes, automates, transducteurs)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Synthèse/apprentissage de connaissances combinatoires & apprentissage de modèles à contraintes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcourt</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur confirmé à SICS, 1999-2003 (Uppsala Suède)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">En charge de la recherche à COSYTEC, 1990-1999 (Paris, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur à l'European Computer-Industry Research Centre, 1988-1989 (Munich, Allemagne)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université Pierre et Marie Curie, Thèse en informatique, 1983-1988(Programmeur d'Etude, Maîtrise, DEA systèmes informatiques, Thèse sous la supervision de Claude Girault:Un langage de règle est un moteur d'inférence basé sur des contraintes et des actions: application aux réseaux de Petri)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université Pierre et Marie Curie, HDR, 2003(Contraintes globales: aspects algorithmiques et déclaratifs)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2017: ACP Award for Research Excellence in Constraint Programming (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">slides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'influence de Jacques Pitrat sur mes recherches en programmation par contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (1-2), pp.141-153. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariants for Time-Series Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Arafailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-020-09308-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving generic bounds for time-series constraints based on regular expressions characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Arafailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (1), pp.44 - 86. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-017-9276-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards energy-proportional Clouds partially powered by renewable energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Dumas Feris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sabbir Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 99 (1), pp.3-22. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00607-016-0503-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parametric Propagator for Pairs of Sum Constraints with a Discrete Convexity Property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Monette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 241, pp.170 - 190. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2016.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using finite transducers for describing and synthesising structural time-series constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-015-9200-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packing with Complex Shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Aggoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 105, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward sustainable development in constraint programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Monette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.11. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-013-9152-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronized sweep algorithms for scalable scheduling constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Letort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.52. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-014-9172-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Reification of Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-012-9132-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Matrices, Automata, and Double Counting in Constraint Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (1), pp.108-140. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-012-9134-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New filtering for the \it cumulative constraint in the context of non-overlapping rectangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 184 (1), pp.27-50. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-010-0731-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Rule-Based Modelling and Constraint Programming for Solving Industrial Packing Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggoun Abder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undirected Forest Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irit Katriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 171 (1), pp.127-147. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-008-0374-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining tree Partitioning, Precedence, and Incomparability Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (4), pp.459-489. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-007-9040-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (1), pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Constraint Catalog: Past, Present and Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (1), pp.21-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweep synchronisation as a global propagation mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Thiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (10), pp.2835-2851. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2005.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounds of graph properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rochart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.742-746</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounds of parameters for global constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rochart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (4), pp.327-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing a lower approximation of the compulsory part of a task with varying duration and varying resource consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanlaville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 153, pp.239--254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Global Constraints in CHIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Contejean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathl. Comput. Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 20 (12), pp.97--123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending CHIP in order to Solve Complex Scheduling and Placement Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Aggoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathl. Comput. Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 17 (7), pp.57--73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodal Depth-First Search for Scalable GAC for AllDifferent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulian Le Bozec-Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI-25: Thirty-Fourth International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Montreal, Canada. pp.2610-2618, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2025/291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the 30 by 30 Kunming-Montreal global biodiversity framework target : optimising graph connectivity in constraint-based spatial planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulian Le Bozec-Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Justeau-Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI 2025 - International Joint Conference on Artificial Intelligence AI and Social Good</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Montréal, Canada. pp.9772-9780, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2025/1086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composing Biases by Using CP to Decompose Minimal Functional Dependencies for Acquiring Complex Formulae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiz Gindullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovial Cheukam-Ngouonou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2024: 38th Annual AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v38i8.28641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille Interactive de Motifs à Haute Utilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Hien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Loudni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garfagni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème conférence francophone sur l'Extraction et la Gestion des Connaissances EGC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Dijon (Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automata Based Multivariate Time Series Analysis for Anomaly Detection over Sliding Time Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Hien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Restrepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Time Series and Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Gran Canaria, Spain. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/engproc2023039065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boolean-Arithmetic Equations: Acquisition and Uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Gindullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovial Cheukam Ngouonou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR 2023: 20th International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Nice, France. pp.378-394, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33271-5_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiring Maps of Interrelated Conjectures on Sharp Bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovial Cheukam-Ngouonou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiz Gindullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2022 - 28th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Haifa, Israel. pp.1-18, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2022.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSISTANT: Learning and Robust Decision Support System for Agile Manufacturing Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dolgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Gonnermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gonzalez-Castañé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Kousi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2021: 17th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Budapest, Hungary. pp.641-646, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486945v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterised Bounds on the Sum of Variables in Time-Series Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Isabel Restrepo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR 2020 : 17th International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58942-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CP-based cloud workload annotation as a preprocessing for anomaly detection using deep neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Madi Wamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITISE 2018 - International Conference onTime Series and Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Granada, Spain. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Linear Invariants for a Conjunction of Automata Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Arafailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2017 : 23rd International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66158-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range-Consistent Forbidden Regions of Allen’s Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR 2017 : 14th International Conference on Integration of Artificial Intelligence and Operations Research Techniques in Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Padoue, Italy. pp.21-29, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59776-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green energy aware scheduling problem in virtualized datacenters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Madi Wamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunbo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Menaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPADS 2017 : IEEE 23rd International Conference on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Shenzen, China. pp.648-655, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADS.2017.00089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Holy Grail - Automatically Generating Constraint Propagators for Conjunctions of Time-Series Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Arafailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Progress Towards the Holy Grail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud workload prediction and generation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Madi Wamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunbo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Menaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBAC-PAD 2017 : 29th International Symposium on Computer Architecture and High Performance Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Campinas, Brazil. pp.89-96, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SBAC-PAD.2017.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMONG Implied Constraints for Two Families of Time-Series Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Arafailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2017 : 23rd International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66158-2_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TaskIntersection Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Madi Wamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Integration of Artificial Intelligence and Operations Research Techniques in Constraint Programming - CPAIOR 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Banff, Canada. pp.246-261, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-33954-2_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Series Constraints: Improvements and Application in CP and MIP Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Arafailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Andreína Francisco Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR 2016 - 13th International Conference on Integration of Artificial Intelligence and Operations Research Techniques in Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Banff, Canada. pp.18-34, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-33954-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EPOC project: Energy Proportional and Opportunistic Computing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Dumas Feris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sabbir Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Smart Cities and Green ICT Systems (SMARTGREENS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modelling Pearl with Sortedness Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global conference on artificial intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Tbilisi, Georgia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Prefixes and Suffixes for Constraints Encoded Using Automata with Accumulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Andreina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming - 20th International Conference, CP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lyon, France. pp.15, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10428-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagating Regular Counting Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal van Hentenryck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Eighth AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parametric Propagator for Discretely Convex Pairs of Sum Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Monette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Principles and Practice of Constraint Programming (CP'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Uppsala, Sweden. pp.529-544, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40627-0_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing and Generating Solutions for the EDF Unit Commitment Problem with the ModelSeeker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifrim Georgiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Principles and Practice of Constraint Programming (CP'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Uppsala, Sweden. pp.733--748, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40627-0_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Seeker: Extracting Global Constraint Models From Positive Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 INFORMS Computing Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Synchronized Sweep Algorithm for the $k$-dimensional cumulative Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Letort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems, 10th International Conference (CPAIOR'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Yorktown Heights, NY, United States. pp.144-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAC for a Linear Inequality and an Atleast Constraint with an Application to Learning Simple Polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naina Razakarison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth Annual Symposium on Combinatorial Search (SOCS'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Leavenworth, WA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Seeker: Extracting Global Constraint Models From Positive Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First workshop on COmbining COnstraint solving with MIning and LEarning (CoCoMile'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An O(n log n) Bound Consistency Algorithm for the Conjunction of an alldifferent and an Inequality between a Sum of Variables and a Constant, and its Generalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Régin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Conference on Artificial Intelligence (ECAI'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montpellier, France. pp.145-150, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-098-7-145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Research Challenges and Remarks on CP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Monette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Principles and Practice of Constraint Programming (CP'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building global constraint models from positive examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Symposium on Mathematical Programming (ISMP'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Seeker: Extracting Global Constraint Models from Positive Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Principles and Practice of Constraint Programming (CP'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Quebec, Canada. pp.141-157, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33558-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scalable Sweep Algorithm for the cumulative Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Letort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Principles and Practice of Constraint Programming (CP'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Quebec, Canada. pp.439-454, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33558-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Structured Constraint Models: a First Attempt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd Irish Conference on Artificial Intelligence and Cognitive Science, AICS'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Ulster, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes de filtrage pour des problèmes cumulatifs discrets avec dépassements de ressource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narendra Jussien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ièmes Journées Francophones de Programmation par Contraintes (JFPC'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lyon, France. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Constraint Seeker: Finding and Ranking Global Constraints from Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Principles and Practice of Constraint Programming (CP'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Perrugia, Italy. pp.12-26, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23786-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering Algorithms for Discrete Cumulative Problems with Overloads of Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narendra Jussien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming - CP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Perugia, Italy. pp.240-255, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23786-7_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Arc-Consistency Algorithm for a Class of Counting Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th International Joint Conference on Artificial Intelligence (IJCAI'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Barcelona, Spain. pp.643-648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Theta(n) Bound-Consistency Algorithm for the Increasing Sum Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Régin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Principles and Practice of Constraint Programming (CP'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Perugia, Italy. pp.721-728, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23786-7_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Global Constraint Seeker for Learning Structured Constraint Models: A First Attempt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Workshop on Constraint Modelling and Reformulation (ModRef'11) held at CP'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Perugia, Italy. pp.20-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contrainte Increasing NValue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hermenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2010 - Sixièmes Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Caen, France. pp.61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00520296v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Matrices, Automata, and Double Counting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems, 7th International Conference, CPAIOR 2010, Bologna, Italy, June 14-18, 2010. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bologna, Italy. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13520-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweeping with Continuous Domains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming - CP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, St. Andrews, United Kingdom. pp.137-151, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15396-9_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Increasing Nvalue Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hermenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bologna, Italy. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13520-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six Ways of Integrating Symmetries within Non-Overlapping Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Truchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Zampelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems (CPAIOR'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, United States. pp.11-25, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01929-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geometric Constraint over k-Dimensional Objects and Shapes Subject to Business Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Principles and Practice of Constraint Programming (CP'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Australia. pp.220-234, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85958-1_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering for a Continuous Multi-Resources cumulative Constraint with Resource Consumption and Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Automated Planning and Scheduling (ICAPS'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Sidney, Australia. pp.264-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Filtering for the cumulative Constraint in the Context of Non-Overlapping Rectangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems (CPAIOR'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.21-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Geometrical Constraint Kernel in Space and Time for Handling Polymorphic k-Dimensional Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rida Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Truchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International on Principles and Practice of Constraint Programming (CP'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Brown, United States. pp.180-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition nécessaire pour la contrainte de partitionnement de graphes par des chemins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes Journées Francophones de Programmationpar Contraintes (JFPC07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Rocquencourt / France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00151230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une contrainte cumulative continue multi-ressources avec des conso mmations - Productions en ressources Positives - Négatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes Journées Francophones de Programmationpar Contraintes (JFPC07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, INRIA, Domaine de Voluceau, Rocquencourt, Yvelines France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00151193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necessary Condition for Path Partitioning Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems (CPAIOR'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Brussels, Belgium. pp.141-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Continuous Multi-resources cumulative Constraint with Positive-Negative Resource Consumption-Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems (CPAIOR'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Brussels, Belgium. pp.214-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage basé sur des propriétés de graphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matts Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes Journées Francophones de Programmation par Contraintes (JFPC06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nîmes - Ecole des Mines d'Alès / France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00085796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitionnement de graphes par des arbres sous contraintes de degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes Journées Francophones de Programmation par Contraintes (JFPC06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nîmes - Ecole des Mines d'Alès / France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00085802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undirected Forest Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irit Katriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques in Constraint Programming for Combinatorial Optimization Problems (CPAIOR'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cork, Ireland. pp.29-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes de Partitionnement par des Arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irit Katriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes Journées Francophones de Programmation par Contraintes (JFPC06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nîmes - Ecole des Mines d'Alès / France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00085803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-Based Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Principles and Practice of Constraint Programming (CP'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nantes, France. pp.59-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage basé sur des propriétés de graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Francophones de Programmation par Contraintes ({JFPC'06}</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nîmes, France. pp.11-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bornes de Caractéristiques de Graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rochart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIL - CNRS FRE 2499, Jun 2005, Lens, pp.229-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tree Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems (CP-AI-OR'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Prague, Czech Republic, Czech Republic. pp.64--78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9th International Conference on Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems (CPAIOR'12)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narendra Jussien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Berlin Heidelberg, pp.408, 2012, 978-3-642-29827-1. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29828-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ModelSeeker: Extracting Global Constraint Models from Positive Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Bessiere; Luc De Raedt; Lars Kotthoff; Siegfried Nijssen; Barry O'Sullivan; Dino Pedreschi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10101, Springer, pp.77-95, 2016, Data Mining and Constraint Programming, 978-3-319-50136-9. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-50137-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Derivation of Bounds and Glue Constraints for Time-Series Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Arafailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Andreína Francisco Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44953-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Constraint Catalog, 2nd Edition (revision a)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Rampon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GAC Algorithm for a Class of Global Counting Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Constraint Catalog Website</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compiling Business Rules in a Geometric Constraint over k-Dimensional Objects and Shapes. SICS Technical report T2009-02.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six Ways of Integrating Symmetries within Non-Overlapping Constraints, SICS Technical report T2009-01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Agren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Truchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation par Contraintes, École jeunes chercheurs en programmation. Slides available at http://ejcp2008.inria.fr/programme.htm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Geometrical Constraint Kernel in Space and Time for Handling Polymorphic k-Dimensional Objects. SICS technical report T2007-08.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rida Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Truchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Constraints: Introduction and Graph-Based Representation. Second International Summer School of the Association for Constraint Programming. Samos, Greece.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-Properties Based Filtering. SICS technical report T2006-10.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Tree Partitioning, Precedence, Incomparability, and Degree Constraints, with an Application to Phylogenetic and Ordered-Path Problems, Technical report 2006-20 of Uppsala University.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Constraint Catalog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Rampon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Note on Perfect Square Placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalised Euler's knight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Aggoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01079127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tight MDD Integration for Global Constraints: the Multi-Cumulatives Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Apeloig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bellenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT ATLANTIQUE. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Appendix for Bimodal Depth-First Search for Scalable GAC for AllDifferent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulian Le Bozec-Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Atlantique. 2025, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062193v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Constraint Catalog, Volume II, Time-Series Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Arafailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] IMT Atlantique. 2018, pp.1-3762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronized sweep algorithms for scalable scheduling constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Letort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2013, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagating regular counting constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal van Hentenryck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2013, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Reification of Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Arc-Consistency Algorithm for a Class of Counting Constraints:Revised Edition that Incorporates One Correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes Globales : Aspects Algorithmiques et Déclaratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Université de Paris 6, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02927324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId251"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Beldiceanu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Prof. Nicolas Beldiceanu</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolasbeldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1452-596X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033488673</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur Informatique, IMT Atlantique, LS2N-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003-présent (Nantes, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles récents</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IJCAI 2025, Bimodal Depth-First Search for Scalable GAC for AllDifferent, S. Le Bozec-Chiffoleau, N. Beldiceanu, C. Prud'homme, G. Simonin, X. Lorca.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IJCAI 2025, Towards the 30 by 30 Kunming-Montreal Global Biodiversity Framework Target: Optimising Graph Connectivity in Constraint-Based Spatial Planning, S. Le Bozec-Chiffoleau et al.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CPAIOR 2025, Acquiring and Selecting Implied Constraints with an Application to the BinSeq and Partition Global Constraints, J. C. Ngouonou, R. Gindullin, C.-G. Quimper, N. Beldiceanu and R. Douence.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contraintes globales et séries temporelles structurées</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Algorithmes de filtrage efficaces</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Description de contraintes (à l'aide de métadonnées, graphes, automates, transducteurs)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Synthèse/apprentissage de connaissances combinatoires & apprentissage de modèles à contraintes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcourt</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur confirmé à SICS, 1999-2003 (Uppsala Suède)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">En charge de la recherche à COSYTEC, 1990-1999 (Paris, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur à l'European Computer-Industry Research Centre, 1988-1989 (Munich, Allemagne)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université Pierre et Marie Curie, Thèse en informatique, 1983-1988(Programmeur d'Etude, Maîtrise, DEA systèmes informatiques, Thèse sous la supervision de Claude Girault:Un langage de règle est un moteur d'inférence basé sur des contraintes et des actions: application aux réseaux de Petri)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université Pierre et Marie Curie, HDR, 2003(Contraintes globales: aspects algorithmiques et déclaratifs)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2017: ACP Award for Research Excellence in Constraint Programming (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">slides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'influence de Jacques Pitrat sur mes recherches en programmation par contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (1-2), pp.141-153. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariants for Time-Series Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Arafailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-020-09308-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving generic bounds for time-series constraints based on regular expressions characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Arafailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (1), pp.44 - 86. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-017-9276-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards energy-proportional Clouds partially powered by renewable energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Dumas Feris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sabbir Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 99 (1), pp.3-22. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00607-016-0503-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parametric Propagator for Pairs of Sum Constraints with a Discrete Convexity Property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Monette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 241, pp.170 - 190. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2016.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using finite transducers for describing and synthesising structural time-series constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-015-9200-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packing with Complex Shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Aggoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 105, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward sustainable development in constraint programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Monette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.11. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-013-9152-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronized sweep algorithms for scalable scheduling constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Letort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.52. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-014-9172-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Reification of Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-012-9132-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Matrices, Automata, and Double Counting in Constraint Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (1), pp.108-140. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-012-9134-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New filtering for the \it cumulative constraint in the context of non-overlapping rectangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 184 (1), pp.27-50. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-010-0731-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Rule-Based Modelling and Constraint Programming for Solving Industrial Packing Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggoun Abder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undirected Forest Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irit Katriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 171 (1), pp.127-147. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-008-0374-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining tree Partitioning, Precedence, and Incomparability Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (4), pp.459-489. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-007-9040-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (1), pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Constraint Catalog: Past, Present and Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (1), pp.21-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounds of graph properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rochart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.742-746</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweep synchronisation as a global propagation mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Thiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (10), pp.2835-2851. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2005.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounds of parameters for global constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rochart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (4), pp.327-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing a lower approximation of the compulsory part of a task with varying duration and varying resource consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanlaville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 153, pp.239--254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Global Constraints in CHIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Contejean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathl. Comput. Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 20 (12), pp.97--123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending CHIP in order to Solve Complex Scheduling and Placement Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Aggoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathl. Comput. Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 17 (7), pp.57--73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodal Depth-First Search for Scalable GAC for AllDifferent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulian Le Bozec-Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI-25: Thirty-Fourth International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Montreal, Canada. pp.2610-2618, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2025/291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the 30 by 30 Kunming-Montreal global biodiversity framework target : optimising graph connectivity in constraint-based spatial planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulian Le Bozec-Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Justeau-Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI 2025 - International Joint Conference on Artificial Intelligence AI and Social Good</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Montréal, Canada. pp.9772-9780, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2025/1086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composing Biases by Using CP to Decompose Minimal Functional Dependencies for Acquiring Complex Formulae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiz Gindullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovial Cheukam-Ngouonou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2024: 38th Annual AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v38i8.28641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille Interactive de Motifs à Haute Utilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Hien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Loudni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garfagni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème conférence francophone sur l'Extraction et la Gestion des Connaissances EGC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Dijon (Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automata Based Multivariate Time Series Analysis for Anomaly Detection over Sliding Time Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Hien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Restrepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Time Series and Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Gran Canaria, Spain. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/engproc2023039065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boolean-Arithmetic Equations: Acquisition and Uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Gindullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovial Cheukam Ngouonou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR 2023: 20th International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Nice, France. pp.378-394, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33271-5_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiring Maps of Interrelated Conjectures on Sharp Bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovial Cheukam-Ngouonou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiz Gindullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2022 - 28th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Haifa, Israel. pp.1-18, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2022.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSISTANT: Learning and Robust Decision Support System for Agile Manufacturing Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dolgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Gonnermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gonzalez-Castañé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Kousi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2021: 17th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Budapest, Hungary. pp.641-646, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486945v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterised Bounds on the Sum of Variables in Time-Series Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Isabel Restrepo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR 2020 : 17th International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58942-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CP-based cloud workload annotation as a preprocessing for anomaly detection using deep neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Madi Wamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITISE 2018 - International Conference onTime Series and Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Granada, Spain. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Linear Invariants for a Conjunction of Automata Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Arafailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2017 : 23rd International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66158-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green energy aware scheduling problem in virtualized datacenters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Madi Wamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunbo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Menaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPADS 2017 : IEEE 23rd International Conference on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Shenzen, China. pp.648-655, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADS.2017.00089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range-Consistent Forbidden Regions of Allen’s Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR 2017 : 14th International Conference on Integration of Artificial Intelligence and Operations Research Techniques in Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Padoue, Italy. pp.21-29, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59776-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Holy Grail - Automatically Generating Constraint Propagators for Conjunctions of Time-Series Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Arafailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Progress Towards the Holy Grail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud workload prediction and generation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Madi Wamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunbo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Menaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBAC-PAD 2017 : 29th International Symposium on Computer Architecture and High Performance Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Campinas, Brazil. pp.89-96, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SBAC-PAD.2017.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMONG Implied Constraints for Two Families of Time-Series Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Arafailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2017 : 23rd International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66158-2_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TaskIntersection Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Madi Wamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Integration of Artificial Intelligence and Operations Research Techniques in Constraint Programming - CPAIOR 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Banff, Canada. pp.246-261, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-33954-2_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Series Constraints: Improvements and Application in CP and MIP Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Arafailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Andreína Francisco Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR 2016 - 13th International Conference on Integration of Artificial Intelligence and Operations Research Techniques in Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Banff, Canada. pp.18-34, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-33954-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EPOC project: Energy Proportional and Opportunistic Computing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Dumas Feris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sabbir Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Smart Cities and Green ICT Systems (SMARTGREENS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modelling Pearl with Sortedness Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global conference on artificial intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Tbilisi, Georgia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Prefixes and Suffixes for Constraints Encoded Using Automata with Accumulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Andreina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming - 20th International Conference, CP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lyon, France. pp.15, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10428-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagating Regular Counting Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal van Hentenryck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Eighth AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing and Generating Solutions for the EDF Unit Commitment Problem with the ModelSeeker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifrim Georgiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Principles and Practice of Constraint Programming (CP'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Uppsala, Sweden. pp.733--748, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40627-0_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parametric Propagator for Discretely Convex Pairs of Sum Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Monette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Principles and Practice of Constraint Programming (CP'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Uppsala, Sweden. pp.529-544, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40627-0_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Seeker: Extracting Global Constraint Models From Positive Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 INFORMS Computing Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Synchronized Sweep Algorithm for the $k$-dimensional cumulative Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Letort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems, 10th International Conference (CPAIOR'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Yorktown Heights, NY, United States. pp.144-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAC for a Linear Inequality and an Atleast Constraint with an Application to Learning Simple Polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naina Razakarison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth Annual Symposium on Combinatorial Search (SOCS'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Leavenworth, WA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An O(n log n) Bound Consistency Algorithm for the Conjunction of an alldifferent and an Inequality between a Sum of Variables and a Constant, and its Generalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Régin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Conference on Artificial Intelligence (ECAI'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montpellier, France. pp.145-150, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-098-7-145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Research Challenges and Remarks on CP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Monette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Principles and Practice of Constraint Programming (CP'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building global constraint models from positive examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Symposium on Mathematical Programming (ISMP'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Seeker: Extracting Global Constraint Models From Positive Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First workshop on COmbining COnstraint solving with MIning and LEarning (CoCoMile'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Seeker: Extracting Global Constraint Models from Positive Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Principles and Practice of Constraint Programming (CP'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Quebec, Canada. pp.141-157, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33558-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scalable Sweep Algorithm for the cumulative Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Letort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Principles and Practice of Constraint Programming (CP'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Quebec, Canada. pp.439-454, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33558-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Constraint Seeker: Finding and Ranking Global Constraints from Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Principles and Practice of Constraint Programming (CP'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Perrugia, Italy. pp.12-26, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23786-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering Algorithms for Discrete Cumulative Problems with Overloads of Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narendra Jussien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming - CP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Perugia, Italy. pp.240-255, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23786-7_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes de filtrage pour des problèmes cumulatifs discrets avec dépassements de ressource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narendra Jussien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ièmes Journées Francophones de Programmation par Contraintes (JFPC'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lyon, France. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Structured Constraint Models: a First Attempt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd Irish Conference on Artificial Intelligence and Cognitive Science, AICS'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Ulster, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Arc-Consistency Algorithm for a Class of Counting Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th International Joint Conference on Artificial Intelligence (IJCAI'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Barcelona, Spain. pp.643-648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Theta(n) Bound-Consistency Algorithm for the Increasing Sum Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Régin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Principles and Practice of Constraint Programming (CP'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Perugia, Italy. pp.721-728, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23786-7_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Global Constraint Seeker for Learning Structured Constraint Models: A First Attempt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Workshop on Constraint Modelling and Reformulation (ModRef'11) held at CP'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Perugia, Italy. pp.20-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Matrices, Automata, and Double Counting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems, 7th International Conference, CPAIOR 2010, Bologna, Italy, June 14-18, 2010. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bologna, Italy. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13520-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contrainte Increasing NValue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hermenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2010 - Sixièmes Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Caen, France. pp.61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00520296v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweeping with Continuous Domains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming - CP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, St. Andrews, United Kingdom. pp.137-151, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15396-9_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Increasing Nvalue Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hermenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bologna, Italy. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13520-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six Ways of Integrating Symmetries within Non-Overlapping Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Truchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Zampelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems (CPAIOR'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, United States. pp.11-25, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01929-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geometric Constraint over k-Dimensional Objects and Shapes Subject to Business Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Principles and Practice of Constraint Programming (CP'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Australia. pp.220-234, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85958-1_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering for a Continuous Multi-Resources cumulative Constraint with Resource Consumption and Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Automated Planning and Scheduling (ICAPS'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Sidney, Australia. pp.264-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Filtering for the cumulative Constraint in the Context of Non-Overlapping Rectangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems (CPAIOR'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.21-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une contrainte cumulative continue multi-ressources avec des conso mmations - Productions en ressources Positives - Négatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes Journées Francophones de Programmationpar Contraintes (JFPC07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, INRIA, Domaine de Voluceau, Rocquencourt, Yvelines France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00151193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition nécessaire pour la contrainte de partitionnement de graphes par des chemins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes Journées Francophones de Programmationpar Contraintes (JFPC07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Rocquencourt / France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00151230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Geometrical Constraint Kernel in Space and Time for Handling Polymorphic k-Dimensional Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rida Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Truchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International on Principles and Practice of Constraint Programming (CP'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Brown, United States. pp.180-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necessary Condition for Path Partitioning Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems (CPAIOR'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Brussels, Belgium. pp.141-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Continuous Multi-resources cumulative Constraint with Positive-Negative Resource Consumption-Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems (CPAIOR'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Brussels, Belgium. pp.214-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitionnement de graphes par des arbres sous contraintes de degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes Journées Francophones de Programmation par Contraintes (JFPC06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nîmes - Ecole des Mines d'Alès / France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00085802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undirected Forest Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irit Katriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques in Constraint Programming for Combinatorial Optimization Problems (CPAIOR'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cork, Ireland. pp.29-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage basé sur des propriétés de graphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matts Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes Journées Francophones de Programmation par Contraintes (JFPC06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nîmes - Ecole des Mines d'Alès / France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00085796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes de Partitionnement par des Arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irit Katriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes Journées Francophones de Programmation par Contraintes (JFPC06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nîmes - Ecole des Mines d'Alès / France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00085803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-Based Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Principles and Practice of Constraint Programming (CP'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nantes, France. pp.59-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage basé sur des propriétés de graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Francophones de Programmation par Contraintes ({JFPC'06}</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nîmes, France. pp.11-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bornes de Caractéristiques de Graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rochart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIL - CNRS FRE 2499, Jun 2005, Lens, pp.229-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tree Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems (CP-AI-OR'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Prague, Czech Republic, Czech Republic. pp.64--78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9th International Conference on Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems (CPAIOR'12)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narendra Jussien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Berlin Heidelberg, pp.408, 2012, 978-3-642-29827-1. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29828-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ModelSeeker: Extracting Global Constraint Models from Positive Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Bessiere; Luc De Raedt; Lars Kotthoff; Siegfried Nijssen; Barry O'Sullivan; Dino Pedreschi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10101, Springer, pp.77-95, 2016, Data Mining and Constraint Programming, 978-3-319-50136-9. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-50137-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Derivation of Bounds and Glue Constraints for Time-Series Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Arafailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Andreína Francisco Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44953-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Constraint Catalog, 2nd Edition (revision a)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Rampon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GAC Algorithm for a Class of Global Counting Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Constraint Catalog Website</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compiling Business Rules in a Geometric Constraint over k-Dimensional Objects and Shapes. SICS Technical report T2009-02.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six Ways of Integrating Symmetries within Non-Overlapping Constraints, SICS Technical report T2009-01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Agren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Truchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation par Contraintes, École jeunes chercheurs en programmation. Slides available at http://ejcp2008.inria.fr/programme.htm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Geometrical Constraint Kernel in Space and Time for Handling Polymorphic k-Dimensional Objects. SICS technical report T2007-08.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rida Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Truchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Constraints: Introduction and Graph-Based Representation. Second International Summer School of the Association for Constraint Programming. Samos, Greece.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-Properties Based Filtering. SICS technical report T2006-10.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Tree Partitioning, Precedence, Incomparability, and Degree Constraints, with an Application to Phylogenetic and Ordered-Path Problems, Technical report 2006-20 of Uppsala University.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Constraint Catalog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Rampon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Note on Perfect Square Placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalised Euler's knight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Aggoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01079127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tight MDD Integration for Global Constraints: the Multi-Cumulatives Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Apeloig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bellenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT ATLANTIQUE. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Appendix for Bimodal Depth-First Search for Scalable GAC for AllDifferent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulian Le Bozec-Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Atlantique. 2025, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062193v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Constraint Catalog, Volume II, Time-Series Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Arafailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] IMT Atlantique. 2018, pp.1-3762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronized sweep algorithms for scalable scheduling constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Letort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2013, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagating regular counting constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal van Hentenryck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2013, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Reification of Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Arc-Consistency Algorithm for a Class of Counting Constraints:Revised Edition that Incorporates One Correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes Globales : Aspects Algorithmiques et Déclaratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Université de Paris 6, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02927324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId251"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="90E46084"/>
+    <w:nsid w:val="3126530B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="29C6A93B"/>
+    <w:nsid w:val="D71B0CD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="D9F86769"/>
+    <w:nsid w:val="34772D7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9EEFCC0A"/>
+    <w:nsid w:val="0EB9FBB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7126AD14"/>
+    <w:nsid w:val="4AFC8161"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -941,51 +941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolasbeldiceanu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1452-596X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033488673" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dropbox.com/s/1uf7fozzalqd4vf/slides_acp_award_2017.pdf?dl=0" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788925v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.24" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505029v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Arafailova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Simonis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-020-09308-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01685567v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-017-9276-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01340318v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Dumas Feris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gravey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sabbir Hasan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-016-0503-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01374714v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Monette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flener" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Pearson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2016.08.006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01370322v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Carlsson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douence" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-015-9200-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378471v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Aggoun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fages" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086761v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-013-9152-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086765v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Letort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-014-9172-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754252v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-012-9132-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XV50L4W6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758531v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-012-9134-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485563v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demassey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poder" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-010-0731-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CMTPXXDF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915805v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggoun Abder" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fages" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481471v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irit Katriel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-008-0374-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G255BJ0N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481533v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-007-9040-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D5K9D4B7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481555v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481554v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Petit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481567v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Thiel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2005.01.013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442811v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rochart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481568v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442833v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanlaville" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442810v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Contejean" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442821v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283980v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulian Le Bozec-Chiffoleau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud'Homme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simonin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2025/291" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273525v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Justeau-Allaire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2025/1086" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460576v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiz Gindullin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovial Cheukam-Ngouonou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Guy Quimper" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v38i8.28641" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931411v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Hien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Loudni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garfagni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Zimmermann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460520v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria I Restrepo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2023039065" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460561v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gindullin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovial Cheukam Ngouonou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33271-5_25" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789045v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2022.6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486945v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Gonnermann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gonzalez-Casta&#241;&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Kousi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.074" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505056v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel Restrepo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58942-4_6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882896v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Madi Wamba" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651593v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66158-2_2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686406v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Derrien" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schutt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59776-8_2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582936v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunbo Li" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Menaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2017.00089" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651610v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578354v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2017.19" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651585v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66158-2_3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436044v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33954-2_18" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355262v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Andre&#237;na Francisco Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33954-2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131602v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186680v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086755v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Andreina" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10428-7_13" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086758v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal van Hentenryck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874309v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40627-0_40" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WQNR7H97-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874326v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifrim Georgiana" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lenoir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40627-0_54" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PQBVSRKC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754361v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874286v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874297v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naina Razakarison" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754341v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754079v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles R&#233;gin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-098-7-145" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754356v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754354v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754044v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33558-7_13" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754043v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33558-7_33" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754027v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754020v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Clercq" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Jussien" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754010v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23786-7_4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LPL62HQ9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753375v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23786-7_20" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C42NXSDV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754017v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753385v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23786-7_54" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G47HT5L1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754023v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520296v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hermenier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915717v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13520-0_4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915701v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15396-9_14" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BLHRW8CD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915800v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13520-0_5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Z482DFKV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481521v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sbihi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Truchet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zampelli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01929-6_3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481539v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85958-1_15" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481545v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481541v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481558v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Sadek" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00151230v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00151193v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481563v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481560v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085796v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matts Carlsson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085802v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481573v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085803v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481570v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481575v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000088v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445174v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754042v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29828-8" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436062v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50137-6_4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01370317v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44953-1_2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754041v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Rampon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517122v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485457v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481528v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481532v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Agren" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481549v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481565v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481582v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481579v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481578v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485396v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245074v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/lirmm-01079127v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520753v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Apeloig" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Massonnet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062193v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01374721v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874331v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874338v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754039v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754032v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02927324v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolasbeldiceanu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1452-596X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033488673" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dropbox.com/s/1uf7fozzalqd4vf/slides_acp_award_2017.pdf?dl=0" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788925v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.24" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505029v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Arafailova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Simonis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-020-09308-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01685567v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-017-9276-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01340318v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Dumas Feris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gravey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sabbir Hasan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-016-0503-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01374714v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Monette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flener" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Pearson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2016.08.006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01370322v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Carlsson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douence" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-015-9200-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378471v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Aggoun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fages" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086761v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-013-9152-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086765v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Letort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-014-9172-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754252v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-012-9132-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XV50L4W6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758531v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-012-9134-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485563v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demassey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poder" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-010-0731-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CMTPXXDF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915805v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggoun Abder" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fages" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481471v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irit Katriel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-008-0374-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G255BJ0N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481533v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-007-9040-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D5K9D4B7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481555v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481554v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Petit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442811v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rochart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481567v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Thiel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2005.01.013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481568v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442833v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanlaville" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442810v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Contejean" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442821v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283980v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulian Le Bozec-Chiffoleau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud'Homme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simonin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2025/291" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273525v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Justeau-Allaire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2025/1086" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460576v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiz Gindullin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovial Cheukam-Ngouonou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Guy Quimper" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v38i8.28641" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931411v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Hien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Loudni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garfagni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Zimmermann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460520v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria I Restrepo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2023039065" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460561v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gindullin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovial Cheukam Ngouonou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33271-5_25" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789045v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2022.6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486945v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Gonnermann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gonzalez-Casta&#241;&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Kousi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.074" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505056v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel Restrepo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58942-4_6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882896v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Madi Wamba" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651593v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66158-2_2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582936v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunbo Li" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Menaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2017.00089" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686406v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Derrien" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schutt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59776-8_2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651610v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578354v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2017.19" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651585v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66158-2_3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436044v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33954-2_18" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355262v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Andre&#237;na Francisco Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33954-2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131602v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186680v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086755v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Andreina" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10428-7_13" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086758v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal van Hentenryck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874326v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifrim Georgiana" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lenoir" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40627-0_54" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PQBVSRKC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874309v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40627-0_40" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WQNR7H97-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754361v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874286v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874297v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naina Razakarison" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754079v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles R&#233;gin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-098-7-145" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754356v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754354v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754341v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754044v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33558-7_13" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754043v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33558-7_33" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754010v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23786-7_4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LPL62HQ9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753375v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Clercq" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Jussien" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23786-7_20" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C42NXSDV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754020v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754027v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754017v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753385v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23786-7_54" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G47HT5L1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754023v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915717v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13520-0_4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520296v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hermenier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915701v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15396-9_14" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BLHRW8CD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915800v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13520-0_5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Z482DFKV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481521v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sbihi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Truchet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zampelli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01929-6_3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481539v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85958-1_15" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481545v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481541v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00151193v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00151230v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481558v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Sadek" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481563v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481560v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085802v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481573v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085796v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matts Carlsson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085803v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481570v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481575v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000088v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445174v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754042v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29828-8" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436062v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50137-6_4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01370317v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44953-1_2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754041v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Rampon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517122v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485457v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481528v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481532v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Agren" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481549v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481565v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481582v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481579v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481578v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485396v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245074v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/lirmm-01079127v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520753v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Apeloig" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Massonnet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062193v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01374721v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874331v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874338v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754039v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754032v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02927324v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>