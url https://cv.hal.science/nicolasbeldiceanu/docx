--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Beldiceanu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Prof. Nicolas Beldiceanu</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolasbeldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1452-596X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033488673</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur Informatique, IMT Atlantique, LS2N-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003-présent (Nantes, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles récents</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IJCAI 2025, Bimodal Depth-First Search for Scalable GAC for AllDifferent, S. Le Bozec-Chiffoleau, N. Beldiceanu, C. Prud'homme, G. Simonin, X. Lorca.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IJCAI 2025, Towards the 30 by 30 Kunming-Montreal Global Biodiversity Framework Target: Optimising Graph Connectivity in Constraint-Based Spatial Planning, S. Le Bozec-Chiffoleau et al.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CPAIOR 2025, Acquiring and Selecting Implied Constraints with an Application to the BinSeq and Partition Global Constraints, J. C. Ngouonou, R. Gindullin, C.-G. Quimper, N. Beldiceanu and R. Douence.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contraintes globales et séries temporelles structurées</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Algorithmes de filtrage efficaces</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Description de contraintes (à l'aide de métadonnées, graphes, automates, transducteurs)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Synthèse/apprentissage de connaissances combinatoires & apprentissage de modèles à contraintes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcourt</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur confirmé à SICS, 1999-2003 (Uppsala Suède)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">En charge de la recherche à COSYTEC, 1990-1999 (Paris, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur à l'European Computer-Industry Research Centre, 1988-1989 (Munich, Allemagne)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université Pierre et Marie Curie, Thèse en informatique, 1983-1988(Programmeur d'Etude, Maîtrise, DEA systèmes informatiques, Thèse sous la supervision de Claude Girault:Un langage de règle est un moteur d'inférence basé sur des contraintes et des actions: application aux réseaux de Petri)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université Pierre et Marie Curie, HDR, 2003(Contraintes globales: aspects algorithmiques et déclaratifs)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2017: ACP Award for Research Excellence in Constraint Programming (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">slides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'influence de Jacques Pitrat sur mes recherches en programmation par contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (1-2), pp.141-153. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariants for Time-Series Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Arafailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-020-09308-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving generic bounds for time-series constraints based on regular expressions characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Arafailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (1), pp.44 - 86. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-017-9276-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards energy-proportional Clouds partially powered by renewable energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Dumas Feris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sabbir Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 99 (1), pp.3-22. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00607-016-0503-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parametric Propagator for Pairs of Sum Constraints with a Discrete Convexity Property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Monette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 241, pp.170 - 190. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2016.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using finite transducers for describing and synthesising structural time-series constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-015-9200-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packing with Complex Shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Aggoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 105, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward sustainable development in constraint programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Monette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.11. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-013-9152-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronized sweep algorithms for scalable scheduling constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Letort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.52. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-014-9172-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Reification of Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-012-9132-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Matrices, Automata, and Double Counting in Constraint Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (1), pp.108-140. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-012-9134-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New filtering for the \it cumulative constraint in the context of non-overlapping rectangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 184 (1), pp.27-50. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-010-0731-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Rule-Based Modelling and Constraint Programming for Solving Industrial Packing Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggoun Abder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undirected Forest Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irit Katriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 171 (1), pp.127-147. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-008-0374-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining tree Partitioning, Precedence, and Incomparability Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (4), pp.459-489. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-007-9040-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (1), pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Constraint Catalog: Past, Present and Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (1), pp.21-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounds of graph properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rochart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.742-746</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweep synchronisation as a global propagation mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Thiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (10), pp.2835-2851. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2005.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounds of parameters for global constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rochart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (4), pp.327-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing a lower approximation of the compulsory part of a task with varying duration and varying resource consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanlaville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 153, pp.239--254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Global Constraints in CHIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Contejean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathl. Comput. Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 20 (12), pp.97--123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending CHIP in order to Solve Complex Scheduling and Placement Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Aggoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathl. Comput. Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 17 (7), pp.57--73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodal Depth-First Search for Scalable GAC for AllDifferent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulian Le Bozec-Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI-25: Thirty-Fourth International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Montreal, Canada. pp.2610-2618, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2025/291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the 30 by 30 Kunming-Montreal global biodiversity framework target : optimising graph connectivity in constraint-based spatial planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulian Le Bozec-Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Justeau-Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI 2025 - International Joint Conference on Artificial Intelligence AI and Social Good</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Montréal, Canada. pp.9772-9780, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2025/1086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composing Biases by Using CP to Decompose Minimal Functional Dependencies for Acquiring Complex Formulae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiz Gindullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovial Cheukam-Ngouonou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2024: 38th Annual AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v38i8.28641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille Interactive de Motifs à Haute Utilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Hien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Loudni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garfagni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème conférence francophone sur l'Extraction et la Gestion des Connaissances EGC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Dijon (Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automata Based Multivariate Time Series Analysis for Anomaly Detection over Sliding Time Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Hien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Restrepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Time Series and Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Gran Canaria, Spain. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/engproc2023039065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boolean-Arithmetic Equations: Acquisition and Uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Gindullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovial Cheukam Ngouonou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR 2023: 20th International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Nice, France. pp.378-394, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33271-5_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiring Maps of Interrelated Conjectures on Sharp Bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovial Cheukam-Ngouonou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiz Gindullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2022 - 28th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Haifa, Israel. pp.1-18, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2022.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSISTANT: Learning and Robust Decision Support System for Agile Manufacturing Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dolgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Gonnermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gonzalez-Castañé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Kousi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2021: 17th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Budapest, Hungary. pp.641-646, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486945v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterised Bounds on the Sum of Variables in Time-Series Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Isabel Restrepo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR 2020 : 17th International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58942-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CP-based cloud workload annotation as a preprocessing for anomaly detection using deep neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Madi Wamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITISE 2018 - International Conference onTime Series and Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Granada, Spain. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Linear Invariants for a Conjunction of Automata Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Arafailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2017 : 23rd International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66158-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green energy aware scheduling problem in virtualized datacenters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Madi Wamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunbo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Menaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPADS 2017 : IEEE 23rd International Conference on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Shenzen, China. pp.648-655, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADS.2017.00089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range-Consistent Forbidden Regions of Allen’s Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR 2017 : 14th International Conference on Integration of Artificial Intelligence and Operations Research Techniques in Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Padoue, Italy. pp.21-29, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59776-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Holy Grail - Automatically Generating Constraint Propagators for Conjunctions of Time-Series Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Arafailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Progress Towards the Holy Grail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud workload prediction and generation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Madi Wamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunbo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Menaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBAC-PAD 2017 : 29th International Symposium on Computer Architecture and High Performance Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Campinas, Brazil. pp.89-96, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SBAC-PAD.2017.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMONG Implied Constraints for Two Families of Time-Series Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Arafailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2017 : 23rd International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66158-2_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TaskIntersection Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Madi Wamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Integration of Artificial Intelligence and Operations Research Techniques in Constraint Programming - CPAIOR 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Banff, Canada. pp.246-261, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-33954-2_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Series Constraints: Improvements and Application in CP and MIP Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Arafailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Andreína Francisco Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR 2016 - 13th International Conference on Integration of Artificial Intelligence and Operations Research Techniques in Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Banff, Canada. pp.18-34, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-33954-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EPOC project: Energy Proportional and Opportunistic Computing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Dumas Feris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sabbir Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Smart Cities and Green ICT Systems (SMARTGREENS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modelling Pearl with Sortedness Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global conference on artificial intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Tbilisi, Georgia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Prefixes and Suffixes for Constraints Encoded Using Automata with Accumulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Andreina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming - 20th International Conference, CP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lyon, France. pp.15, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10428-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagating Regular Counting Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal van Hentenryck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Eighth AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing and Generating Solutions for the EDF Unit Commitment Problem with the ModelSeeker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifrim Georgiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Principles and Practice of Constraint Programming (CP'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Uppsala, Sweden. pp.733--748, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40627-0_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parametric Propagator for Discretely Convex Pairs of Sum Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Monette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Principles and Practice of Constraint Programming (CP'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Uppsala, Sweden. pp.529-544, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40627-0_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Seeker: Extracting Global Constraint Models From Positive Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 INFORMS Computing Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Synchronized Sweep Algorithm for the $k$-dimensional cumulative Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Letort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems, 10th International Conference (CPAIOR'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Yorktown Heights, NY, United States. pp.144-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAC for a Linear Inequality and an Atleast Constraint with an Application to Learning Simple Polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naina Razakarison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth Annual Symposium on Combinatorial Search (SOCS'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Leavenworth, WA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An O(n log n) Bound Consistency Algorithm for the Conjunction of an alldifferent and an Inequality between a Sum of Variables and a Constant, and its Generalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Régin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Conference on Artificial Intelligence (ECAI'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montpellier, France. pp.145-150, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-098-7-145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Research Challenges and Remarks on CP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Monette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Principles and Practice of Constraint Programming (CP'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building global constraint models from positive examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Symposium on Mathematical Programming (ISMP'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Seeker: Extracting Global Constraint Models From Positive Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First workshop on COmbining COnstraint solving with MIning and LEarning (CoCoMile'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Seeker: Extracting Global Constraint Models from Positive Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Principles and Practice of Constraint Programming (CP'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Quebec, Canada. pp.141-157, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33558-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scalable Sweep Algorithm for the cumulative Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Letort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Principles and Practice of Constraint Programming (CP'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Quebec, Canada. pp.439-454, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33558-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Constraint Seeker: Finding and Ranking Global Constraints from Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Principles and Practice of Constraint Programming (CP'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Perrugia, Italy. pp.12-26, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23786-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering Algorithms for Discrete Cumulative Problems with Overloads of Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narendra Jussien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming - CP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Perugia, Italy. pp.240-255, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23786-7_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes de filtrage pour des problèmes cumulatifs discrets avec dépassements de ressource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narendra Jussien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ièmes Journées Francophones de Programmation par Contraintes (JFPC'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lyon, France. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Structured Constraint Models: a First Attempt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd Irish Conference on Artificial Intelligence and Cognitive Science, AICS'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Ulster, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Arc-Consistency Algorithm for a Class of Counting Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th International Joint Conference on Artificial Intelligence (IJCAI'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Barcelona, Spain. pp.643-648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Theta(n) Bound-Consistency Algorithm for the Increasing Sum Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Régin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Principles and Practice of Constraint Programming (CP'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Perugia, Italy. pp.721-728, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23786-7_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Global Constraint Seeker for Learning Structured Constraint Models: A First Attempt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Workshop on Constraint Modelling and Reformulation (ModRef'11) held at CP'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Perugia, Italy. pp.20-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Matrices, Automata, and Double Counting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems, 7th International Conference, CPAIOR 2010, Bologna, Italy, June 14-18, 2010. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bologna, Italy. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13520-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contrainte Increasing NValue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hermenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2010 - Sixièmes Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Caen, France. pp.61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00520296v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweeping with Continuous Domains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming - CP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, St. Andrews, United Kingdom. pp.137-151, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15396-9_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Increasing Nvalue Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hermenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bologna, Italy. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13520-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six Ways of Integrating Symmetries within Non-Overlapping Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Truchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Zampelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems (CPAIOR'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, United States. pp.11-25, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01929-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geometric Constraint over k-Dimensional Objects and Shapes Subject to Business Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Principles and Practice of Constraint Programming (CP'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Australia. pp.220-234, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85958-1_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering for a Continuous Multi-Resources cumulative Constraint with Resource Consumption and Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Automated Planning and Scheduling (ICAPS'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Sidney, Australia. pp.264-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Filtering for the cumulative Constraint in the Context of Non-Overlapping Rectangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems (CPAIOR'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.21-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une contrainte cumulative continue multi-ressources avec des conso mmations - Productions en ressources Positives - Négatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes Journées Francophones de Programmationpar Contraintes (JFPC07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, INRIA, Domaine de Voluceau, Rocquencourt, Yvelines France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00151193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition nécessaire pour la contrainte de partitionnement de graphes par des chemins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes Journées Francophones de Programmationpar Contraintes (JFPC07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Rocquencourt / France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00151230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Geometrical Constraint Kernel in Space and Time for Handling Polymorphic k-Dimensional Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rida Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Truchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International on Principles and Practice of Constraint Programming (CP'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Brown, United States. pp.180-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necessary Condition for Path Partitioning Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems (CPAIOR'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Brussels, Belgium. pp.141-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Continuous Multi-resources cumulative Constraint with Positive-Negative Resource Consumption-Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems (CPAIOR'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Brussels, Belgium. pp.214-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitionnement de graphes par des arbres sous contraintes de degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes Journées Francophones de Programmation par Contraintes (JFPC06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nîmes - Ecole des Mines d'Alès / France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00085802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undirected Forest Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irit Katriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques in Constraint Programming for Combinatorial Optimization Problems (CPAIOR'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cork, Ireland. pp.29-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage basé sur des propriétés de graphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matts Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes Journées Francophones de Programmation par Contraintes (JFPC06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nîmes - Ecole des Mines d'Alès / France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00085796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes de Partitionnement par des Arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irit Katriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes Journées Francophones de Programmation par Contraintes (JFPC06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nîmes - Ecole des Mines d'Alès / France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00085803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-Based Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Principles and Practice of Constraint Programming (CP'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nantes, France. pp.59-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage basé sur des propriétés de graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Francophones de Programmation par Contraintes ({JFPC'06}</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nîmes, France. pp.11-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bornes de Caractéristiques de Graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rochart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIL - CNRS FRE 2499, Jun 2005, Lens, pp.229-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tree Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems (CP-AI-OR'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Prague, Czech Republic, Czech Republic. pp.64--78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9th International Conference on Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems (CPAIOR'12)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narendra Jussien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Berlin Heidelberg, pp.408, 2012, 978-3-642-29827-1. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29828-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ModelSeeker: Extracting Global Constraint Models from Positive Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Bessiere; Luc De Raedt; Lars Kotthoff; Siegfried Nijssen; Barry O'Sullivan; Dino Pedreschi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10101, Springer, pp.77-95, 2016, Data Mining and Constraint Programming, 978-3-319-50136-9. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-50137-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Derivation of Bounds and Glue Constraints for Time-Series Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Arafailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Andreína Francisco Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44953-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Constraint Catalog, 2nd Edition (revision a)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Rampon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GAC Algorithm for a Class of Global Counting Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Constraint Catalog Website</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compiling Business Rules in a Geometric Constraint over k-Dimensional Objects and Shapes. SICS Technical report T2009-02.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six Ways of Integrating Symmetries within Non-Overlapping Constraints, SICS Technical report T2009-01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Agren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Truchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation par Contraintes, École jeunes chercheurs en programmation. Slides available at http://ejcp2008.inria.fr/programme.htm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Geometrical Constraint Kernel in Space and Time for Handling Polymorphic k-Dimensional Objects. SICS technical report T2007-08.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rida Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Truchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Constraints: Introduction and Graph-Based Representation. Second International Summer School of the Association for Constraint Programming. Samos, Greece.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-Properties Based Filtering. SICS technical report T2006-10.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Tree Partitioning, Precedence, Incomparability, and Degree Constraints, with an Application to Phylogenetic and Ordered-Path Problems, Technical report 2006-20 of Uppsala University.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Constraint Catalog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Rampon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Note on Perfect Square Placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalised Euler's knight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Aggoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01079127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tight MDD Integration for Global Constraints: the Multi-Cumulatives Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Apeloig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bellenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT ATLANTIQUE. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Appendix for Bimodal Depth-First Search for Scalable GAC for AllDifferent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulian Le Bozec-Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Atlantique. 2025, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062193v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Constraint Catalog, Volume II, Time-Series Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Arafailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] IMT Atlantique. 2018, pp.1-3762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronized sweep algorithms for scalable scheduling constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Letort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2013, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagating regular counting constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal van Hentenryck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2013, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Reification of Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Arc-Consistency Algorithm for a Class of Counting Constraints:Revised Edition that Incorporates One Correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes Globales : Aspects Algorithmiques et Déclaratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Université de Paris 6, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02927324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId251"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Beldiceanu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Prof. Nicolas Beldiceanu</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolasbeldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1452-596X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033488673</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://scholar.google.se/citations?user=yue1lQ8AAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur Informatique, IMT Atlantique, LS2N-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003-présent (Nantes, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles récents</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IJCAI 2025, Bimodal Depth-First Search for Scalable GAC for AllDifferent, S. Le Bozec-Chiffoleau, N. Beldiceanu, C. Prud'homme, G. Simonin, X. Lorca.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IJCAI 2025, Towards the 30 by 30 Kunming-Montreal Global Biodiversity Framework Target: Optimising Graph Connectivity in Constraint-Based Spatial Planning, S. Le Bozec-Chiffoleau et al.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CPAIOR 2025, Acquiring and Selecting Implied Constraints with an Application to the BinSeq and Partition Global Constraints, J. C. Ngouonou, R. Gindullin, C.-G. Quimper, N. Beldiceanu and R. Douence.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contraintes globales et séries temporelles structurées</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Algorithmes de filtrage efficaces</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Description de contraintes (à l'aide de métadonnées, graphes, automates, transducteurs)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Synthèse/apprentissage de connaissances combinatoires & apprentissage de modèles à contraintes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcourt</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur confirmé à SICS, 1999-2003 (Uppsala Suède)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">En charge de la recherche à COSYTEC, 1990-1999 (Paris, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur à l'European Computer-Industry Research Centre, 1988-1989 (Munich, Allemagne)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université Pierre et Marie Curie, Thèse en informatique, 1983-1988(Programmeur d'Etude, Maîtrise, DEA systèmes informatiques, Thèse sous la supervision de Claude Girault:Un langage de règle est un moteur d'inférence basé sur des contraintes et des actions: application aux réseaux de Petri)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université Pierre et Marie Curie, HDR, 2003(Contraintes globales: aspects algorithmiques et déclaratifs)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2017: ACP Award for Research Excellence in Constraint Programming (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">slides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'influence de Jacques Pitrat sur mes recherches en programmation par contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (1-2), pp.141-153. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariants for Time-Series Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Arafailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-020-09308-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving generic bounds for time-series constraints based on regular expressions characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Arafailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (1), pp.44 - 86. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-017-9276-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards energy-proportional Clouds partially powered by renewable energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Dumas Feris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sabbir Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 99 (1), pp.3-22. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00607-016-0503-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parametric Propagator for Pairs of Sum Constraints with a Discrete Convexity Property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Monette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 241, pp.170 - 190. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2016.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using finite transducers for describing and synthesising structural time-series constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-015-9200-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packing with Complex Shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Aggoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 105, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward sustainable development in constraint programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Monette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.11. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-013-9152-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronized sweep algorithms for scalable scheduling constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Letort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.52. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-014-9172-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Reification of Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-012-9132-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Matrices, Automata, and Double Counting in Constraint Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (1), pp.108-140. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-012-9134-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New filtering for the \it cumulative constraint in the context of non-overlapping rectangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 184 (1), pp.27-50. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-010-0731-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Rule-Based Modelling and Constraint Programming for Solving Industrial Packing Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggoun Abder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undirected Forest Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irit Katriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 171 (1), pp.127-147. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-008-0374-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining tree Partitioning, Precedence, and Incomparability Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (4), pp.459-489. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-007-9040-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (1), pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Constraint Catalog: Past, Present and Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (1), pp.21-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounds of graph properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rochart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.742-746</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweep synchronisation as a global propagation mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Thiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (10), pp.2835-2851. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2005.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounds of parameters for global constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rochart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (4), pp.327-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing a lower approximation of the compulsory part of a task with varying duration and varying resource consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanlaville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 153, pp.239--254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Global Constraints in CHIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Contejean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathl. Comput. Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 20 (12), pp.97--123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending CHIP in order to Solve Complex Scheduling and Placement Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Aggoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathl. Comput. Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 17 (7), pp.57--73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodal Depth-First Search for Scalable GAC for AllDifferent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulian Le Bozec-Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI-25: Thirty-Fourth International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Montreal, Canada. pp.2610-2618, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2025/291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the 30 by 30 Kunming-Montreal global biodiversity framework target : optimising graph connectivity in constraint-based spatial planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulian Le Bozec-Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Justeau-Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI 2025 - International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Montréal, Canada. pp.9772-9780, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2025/1086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composing Biases by Using CP to Decompose Minimal Functional Dependencies for Acquiring Complex Formulae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiz Gindullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovial Cheukam-Ngouonou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2024: 38th Annual AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v38i8.28641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille Interactive de Motifs à Haute Utilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Hien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Loudni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garfagni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème conférence francophone sur l'Extraction et la Gestion des Connaissances EGC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Dijon (Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boolean-Arithmetic Equations: Acquisition and Uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Gindullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovial Cheukam Ngouonou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR 2023: 20th International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Nice, France. pp.378-394, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33271-5_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automata Based Multivariate Time Series Analysis for Anomaly Detection over Sliding Time Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Hien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Restrepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Time Series and Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Gran Canaria, Spain. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/engproc2023039065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiring Maps of Interrelated Conjectures on Sharp Bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovial Cheukam-Ngouonou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiz Gindullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2022 - 28th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Haifa, Israel. pp.1-18, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2022.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSISTANT: Learning and Robust Decision Support System for Agile Manufacturing Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dolgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Gonnermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gonzalez-Castañé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Kousi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2021: 17th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Budapest, Hungary. pp.641-646, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486945v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterised Bounds on the Sum of Variables in Time-Series Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Isabel Restrepo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR 2020 : 17th International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58942-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CP-based cloud workload annotation as a preprocessing for anomaly detection using deep neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Madi Wamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITISE 2018 - International Conference onTime Series and Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Granada, Spain. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMONG Implied Constraints for Two Families of Time-Series Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Arafailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2017 : 23rd International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66158-2_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Linear Invariants for a Conjunction of Automata Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Arafailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2017 : 23rd International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66158-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green energy aware scheduling problem in virtualized datacenters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Madi Wamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunbo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Menaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPADS 2017 : IEEE 23rd International Conference on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Shenzen, China. pp.648-655, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADS.2017.00089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range-Consistent Forbidden Regions of Allen’s Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR 2017 : 14th International Conference on Integration of Artificial Intelligence and Operations Research Techniques in Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Padoue, Italy. pp.21-29, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59776-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Holy Grail - Automatically Generating Constraint Propagators for Conjunctions of Time-Series Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Arafailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Progress Towards the Holy Grail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud workload prediction and generation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Madi Wamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunbo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Menaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBAC-PAD 2017 : 29th International Symposium on Computer Architecture and High Performance Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Campinas, Brazil. pp.89-96, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SBAC-PAD.2017.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TaskIntersection Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Madi Wamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Integration of Artificial Intelligence and Operations Research Techniques in Constraint Programming - CPAIOR 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Banff, Canada. pp.246-261, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-33954-2_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Series Constraints: Improvements and Application in CP and MIP Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Arafailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Andreína Francisco Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR 2016 - 13th International Conference on Integration of Artificial Intelligence and Operations Research Techniques in Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Banff, Canada. pp.18-34, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-33954-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modelling Pearl with Sortedness Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global conference on artificial intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Tbilisi, Georgia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EPOC project: Energy Proportional and Opportunistic Computing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Dumas Feris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sabbir Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Smart Cities and Green ICT Systems (SMARTGREENS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Prefixes and Suffixes for Constraints Encoded Using Automata with Accumulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Andreina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming - 20th International Conference, CP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lyon, France. pp.15, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10428-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagating Regular Counting Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal van Hentenryck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Eighth AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAC for a Linear Inequality and an Atleast Constraint with an Application to Learning Simple Polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naina Razakarison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth Annual Symposium on Combinatorial Search (SOCS'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Leavenworth, WA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing and Generating Solutions for the EDF Unit Commitment Problem with the ModelSeeker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifrim Georgiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Principles and Practice of Constraint Programming (CP'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Uppsala, Sweden. pp.733--748, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40627-0_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parametric Propagator for Discretely Convex Pairs of Sum Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Monette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Principles and Practice of Constraint Programming (CP'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Uppsala, Sweden. pp.529-544, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40627-0_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Seeker: Extracting Global Constraint Models From Positive Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 INFORMS Computing Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Synchronized Sweep Algorithm for the $k$-dimensional cumulative Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Letort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems, 10th International Conference (CPAIOR'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Yorktown Heights, NY, United States. pp.144-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Seeker: Extracting Global Constraint Models From Positive Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First workshop on COmbining COnstraint solving with MIning and LEarning (CoCoMile'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building global constraint models from positive examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Symposium on Mathematical Programming (ISMP'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An O(n log n) Bound Consistency Algorithm for the Conjunction of an alldifferent and an Inequality between a Sum of Variables and a Constant, and its Generalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Régin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Conference on Artificial Intelligence (ECAI'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montpellier, France. pp.145-150, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-098-7-145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Research Challenges and Remarks on CP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Monette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Principles and Practice of Constraint Programming (CP'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Seeker: Extracting Global Constraint Models from Positive Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Principles and Practice of Constraint Programming (CP'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Quebec, Canada. pp.141-157, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33558-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scalable Sweep Algorithm for the cumulative Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Letort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Principles and Practice of Constraint Programming (CP'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Quebec, Canada. pp.439-454, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33558-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Global Constraint Seeker for Learning Structured Constraint Models: A First Attempt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Workshop on Constraint Modelling and Reformulation (ModRef'11) held at CP'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Perugia, Italy. pp.20-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes de filtrage pour des problèmes cumulatifs discrets avec dépassements de ressource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narendra Jussien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ièmes Journées Francophones de Programmation par Contraintes (JFPC'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lyon, France. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering Algorithms for Discrete Cumulative Problems with Overloads of Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narendra Jussien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming - CP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Perugia, Italy. pp.240-255, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23786-7_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Constraint Seeker: Finding and Ranking Global Constraints from Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Principles and Practice of Constraint Programming (CP'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Perrugia, Italy. pp.12-26, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23786-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Structured Constraint Models: a First Attempt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd Irish Conference on Artificial Intelligence and Cognitive Science, AICS'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Ulster, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Theta(n) Bound-Consistency Algorithm for the Increasing Sum Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Régin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Principles and Practice of Constraint Programming (CP'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Perugia, Italy. pp.721-728, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23786-7_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Arc-Consistency Algorithm for a Class of Counting Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th International Joint Conference on Artificial Intelligence (IJCAI'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Barcelona, Spain. pp.643-648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contrainte Increasing NValue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hermenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2010 - Sixièmes Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Caen, France. pp.61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00520296v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Matrices, Automata, and Double Counting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems, 7th International Conference, CPAIOR 2010, Bologna, Italy, June 14-18, 2010. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bologna, Italy. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13520-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweeping with Continuous Domains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming - CP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, St. Andrews, United Kingdom. pp.137-151, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15396-9_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Increasing Nvalue Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hermenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bologna, Italy. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13520-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six Ways of Integrating Symmetries within Non-Overlapping Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Truchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Zampelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems (CPAIOR'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, United States. pp.11-25, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01929-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Filtering for the cumulative Constraint in the Context of Non-Overlapping Rectangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems (CPAIOR'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.21-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geometric Constraint over k-Dimensional Objects and Shapes Subject to Business Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Principles and Practice of Constraint Programming (CP'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Australia. pp.220-234, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85958-1_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering for a Continuous Multi-Resources cumulative Constraint with Resource Consumption and Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Automated Planning and Scheduling (ICAPS'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Sidney, Australia. pp.264-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Continuous Multi-resources cumulative Constraint with Positive-Negative Resource Consumption-Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems (CPAIOR'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Brussels, Belgium. pp.214-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition nécessaire pour la contrainte de partitionnement de graphes par des chemins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes Journées Francophones de Programmationpar Contraintes (JFPC07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Rocquencourt / France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00151230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une contrainte cumulative continue multi-ressources avec des conso mmations - Productions en ressources Positives - Négatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes Journées Francophones de Programmationpar Contraintes (JFPC07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, INRIA, Domaine de Voluceau, Rocquencourt, Yvelines France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00151193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Geometrical Constraint Kernel in Space and Time for Handling Polymorphic k-Dimensional Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rida Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Truchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International on Principles and Practice of Constraint Programming (CP'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Brown, United States. pp.180-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necessary Condition for Path Partitioning Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems (CPAIOR'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Brussels, Belgium. pp.141-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage basé sur des propriétés de graphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matts Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes Journées Francophones de Programmation par Contraintes (JFPC06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nîmes - Ecole des Mines d'Alès / France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00085796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undirected Forest Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irit Katriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques in Constraint Programming for Combinatorial Optimization Problems (CPAIOR'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cork, Ireland. pp.29-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitionnement de graphes par des arbres sous contraintes de degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes Journées Francophones de Programmation par Contraintes (JFPC06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nîmes - Ecole des Mines d'Alès / France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00085802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes de Partitionnement par des Arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irit Katriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes Journées Francophones de Programmation par Contraintes (JFPC06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nîmes - Ecole des Mines d'Alès / France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00085803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-Based Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Principles and Practice of Constraint Programming (CP'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nantes, France. pp.59-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage basé sur des propriétés de graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Francophones de Programmation par Contraintes ({JFPC'06}</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nîmes, France. pp.11-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bornes de Caractéristiques de Graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rochart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIL - CNRS FRE 2499, Jun 2005, Lens, pp.229-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tree Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems (CP-AI-OR'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Prague, Czech Republic, Czech Republic. pp.64--78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9th International Conference on Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems (CPAIOR'12)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narendra Jussien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Berlin Heidelberg, pp.408, 2012, 978-3-642-29827-1. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29828-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ModelSeeker: Extracting Global Constraint Models from Positive Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Bessiere; Luc De Raedt; Lars Kotthoff; Siegfried Nijssen; Barry O'Sullivan; Dino Pedreschi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10101, Springer, pp.77-95, 2016, Data Mining and Constraint Programming, 978-3-319-50136-9. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-50137-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Derivation of Bounds and Glue Constraints for Time-Series Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Arafailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Andreína Francisco Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44953-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Constraint Catalog, 2nd Edition (revision a)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Rampon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GAC Algorithm for a Class of Global Counting Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Constraint Catalog Website</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compiling Business Rules in a Geometric Constraint over k-Dimensional Objects and Shapes. SICS Technical report T2009-02.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six Ways of Integrating Symmetries within Non-Overlapping Constraints, SICS Technical report T2009-01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Agren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Truchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation par Contraintes, École jeunes chercheurs en programmation. Slides available at http://ejcp2008.inria.fr/programme.htm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Geometrical Constraint Kernel in Space and Time for Handling Polymorphic k-Dimensional Objects. SICS technical report T2007-08.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rida Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Truchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Tree Partitioning, Precedence, Incomparability, and Degree Constraints, with an Application to Phylogenetic and Ordered-Path Problems, Technical report 2006-20 of Uppsala University.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Constraints: Introduction and Graph-Based Representation. Second International Summer School of the Association for Constraint Programming. Samos, Greece.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-Properties Based Filtering. SICS technical report T2006-10.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Constraint Catalog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Rampon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Note on Perfect Square Placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalised Euler's knight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Simonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Aggoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01079127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tight MDD Integration for Global Constraints: the Multi-Cumulatives Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Apeloig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bellenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT ATLANTIQUE. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Appendix for Bimodal Depth-First Search for Scalable GAC for AllDifferent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulian Le Bozec-Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Atlantique. 2025, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062193v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Constraint Catalog, Volume II, Time-Series Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Arafailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] IMT Atlantique. 2018, pp.1-3762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronized sweep algorithms for scalable scheduling constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Letort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2013, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagating regular counting constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal van Hentenryck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2013, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Reification of Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Pearson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Arc-Consistency Algorithm for a Class of Counting Constraints:Revised Edition that Incorporates One Correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes Globales : Aspects Algorithmiques et Déclaratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Université de Paris 6, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02927324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId252"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3126530B"/>
+    <w:nsid w:val="05298910"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D71B0CD9"/>
+    <w:nsid w:val="A87AE45F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="34772D7F"/>
+    <w:nsid w:val="DF9F39A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0EB9FBB8"/>
+    <w:nsid w:val="3F5AFEA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4AFC8161"/>
+    <w:nsid w:val="8E8DF4C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -941,51 +941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolasbeldiceanu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1452-596X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033488673" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dropbox.com/s/1uf7fozzalqd4vf/slides_acp_award_2017.pdf?dl=0" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788925v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.24" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505029v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Arafailova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Simonis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-020-09308-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01685567v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-017-9276-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01340318v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Dumas Feris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gravey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sabbir Hasan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-016-0503-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01374714v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Monette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flener" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Pearson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2016.08.006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01370322v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Carlsson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douence" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-015-9200-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378471v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Aggoun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fages" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086761v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-013-9152-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086765v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Letort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-014-9172-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754252v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-012-9132-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XV50L4W6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758531v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-012-9134-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485563v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demassey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poder" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-010-0731-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CMTPXXDF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915805v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggoun Abder" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fages" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481471v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irit Katriel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-008-0374-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G255BJ0N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481533v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-007-9040-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D5K9D4B7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481555v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481554v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Petit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442811v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rochart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481567v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Thiel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2005.01.013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481568v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442833v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanlaville" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442810v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Contejean" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442821v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283980v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulian Le Bozec-Chiffoleau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud'Homme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simonin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2025/291" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273525v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Justeau-Allaire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2025/1086" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460576v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiz Gindullin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovial Cheukam-Ngouonou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Guy Quimper" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v38i8.28641" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931411v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Hien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Loudni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garfagni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Zimmermann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460520v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria I Restrepo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2023039065" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460561v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gindullin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovial Cheukam Ngouonou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33271-5_25" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789045v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2022.6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486945v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Gonnermann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gonzalez-Casta&#241;&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Kousi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.074" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505056v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel Restrepo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58942-4_6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882896v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Madi Wamba" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651593v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66158-2_2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582936v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunbo Li" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Menaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2017.00089" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686406v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Derrien" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schutt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59776-8_2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651610v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578354v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2017.19" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651585v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66158-2_3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436044v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33954-2_18" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355262v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Andre&#237;na Francisco Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33954-2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131602v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186680v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086755v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Andreina" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10428-7_13" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086758v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal van Hentenryck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874326v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifrim Georgiana" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lenoir" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40627-0_54" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PQBVSRKC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874309v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40627-0_40" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WQNR7H97-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754361v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874286v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874297v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naina Razakarison" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754079v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles R&#233;gin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-098-7-145" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754356v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754354v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754341v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754044v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33558-7_13" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754043v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33558-7_33" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754010v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23786-7_4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LPL62HQ9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753375v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Clercq" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Jussien" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23786-7_20" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C42NXSDV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754020v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754027v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754017v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753385v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23786-7_54" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G47HT5L1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754023v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915717v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13520-0_4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520296v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hermenier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915701v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15396-9_14" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BLHRW8CD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915800v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13520-0_5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Z482DFKV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481521v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sbihi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Truchet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zampelli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01929-6_3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481539v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85958-1_15" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481545v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481541v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00151193v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00151230v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481558v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Sadek" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481563v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481560v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085802v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481573v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085796v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matts Carlsson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085803v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481570v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481575v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000088v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445174v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754042v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29828-8" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436062v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50137-6_4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01370317v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44953-1_2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754041v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Rampon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517122v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485457v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481528v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481532v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Agren" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481549v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481565v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481582v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481579v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481578v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485396v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245074v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/lirmm-01079127v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520753v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Apeloig" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Massonnet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062193v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01374721v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874331v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874338v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754039v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754032v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02927324v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolasbeldiceanu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1452-596X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033488673" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=http://scholar.google.se/citations?user=yue1lQ8AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dropbox.com/s/1uf7fozzalqd4vf/slides_acp_award_2017.pdf?dl=0" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788925v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.24" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505029v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Arafailova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Simonis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-020-09308-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01685567v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-017-9276-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01340318v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Dumas Feris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gravey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sabbir Hasan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-016-0503-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01374714v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Monette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flener" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Pearson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2016.08.006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01370322v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Carlsson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douence" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-015-9200-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378471v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Aggoun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fages" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086761v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-013-9152-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086765v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Letort" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-014-9172-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754252v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-012-9132-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XV50L4W6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758531v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-012-9134-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485563v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demassey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poder" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-010-0731-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CMTPXXDF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915805v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggoun Abder" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fages" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481471v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irit Katriel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-008-0374-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G255BJ0N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481533v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-007-9040-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D5K9D4B7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481555v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481554v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Petit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442811v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rochart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481567v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Thiel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2005.01.013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481568v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442833v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanlaville" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442810v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Contejean" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442821v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283980v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulian Le Bozec-Chiffoleau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud'Homme" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simonin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2025/291" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273525v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Justeau-Allaire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2025/1086" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460576v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiz Gindullin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovial Cheukam-Ngouonou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Guy Quimper" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v38i8.28641" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931411v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Hien" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Loudni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garfagni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Zimmermann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460561v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gindullin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovial Cheukam Ngouonou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33271-5_25" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460520v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria I Restrepo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2023039065" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789045v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2022.6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486945v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Gonnermann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gonzalez-Casta&#241;&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Kousi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.074" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505056v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel Restrepo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58942-4_6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882896v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Madi Wamba" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651585v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66158-2_3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651593v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66158-2_2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582936v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunbo Li" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Menaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2017.00089" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686406v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Derrien" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schutt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59776-8_2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651610v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578354v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2017.19" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436044v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33954-2_18" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355262v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Andre&#237;na Francisco Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33954-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186680v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131602v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086755v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Andreina" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10428-7_13" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086758v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal van Hentenryck" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874297v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naina Razakarison" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874326v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifrim Georgiana" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lenoir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40627-0_54" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PQBVSRKC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874309v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40627-0_40" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WQNR7H97-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754361v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874286v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754341v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754354v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754079v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles R&#233;gin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-098-7-145" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754356v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754044v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33558-7_13" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754043v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33558-7_33" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754023v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754020v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Clercq" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Jussien" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753375v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23786-7_20" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C42NXSDV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754010v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23786-7_4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LPL62HQ9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754027v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753385v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23786-7_54" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G47HT5L1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754017v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520296v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hermenier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915717v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13520-0_4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915701v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15396-9_14" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BLHRW8CD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915800v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13520-0_5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Z482DFKV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481521v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sbihi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Truchet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zampelli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01929-6_3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481541v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481539v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85958-1_15" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481545v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481560v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00151230v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00151193v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481558v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Sadek" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481563v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085796v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matts Carlsson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481573v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085802v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085803v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481570v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481575v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000088v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445174v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754042v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29828-8" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436062v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50137-6_4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01370317v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44953-1_2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754041v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Rampon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517122v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485457v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481528v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481532v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Agren" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481549v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481565v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481578v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481582v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481579v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485396v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245074v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/lirmm-01079127v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520753v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Apeloig" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Massonnet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062193v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01374721v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874331v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874338v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754039v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754032v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02927324v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>