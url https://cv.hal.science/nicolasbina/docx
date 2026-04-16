--- v0 (2026-03-12)
+++ v1 (2026-04-16)
@@ -66,139 +66,143 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuisiner la thèse. Réflexivité des pratiques croisées de cuisine et de recherche</w:t>
+                <w:t xml:space="preserve">Les directions d’administrations centrales à la loupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropology of Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Ponts et Chaussées Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 925, pp.54-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15a9w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pcm.925.0054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457668v1</w:t>
+                <w:t xml:space="preserve">hal-05561727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constituer une base de données prosopographique par le code. Enjeux et résultats de l’automatisation d’un travail de collecte de données en sciences humaines et sociales</w:t>
               </w:r>
@@ -269,590 +273,737 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05060596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Etat en réseau, voie de salut du service public face aux défis contemporains ?</w:t>
+                <w:t xml:space="preserve">Cuisiner la thèse. Réflexivité des pratiques croisées de cuisine et de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anthropology of Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15a9w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03946016v1</w:t>
+                <w:t xml:space="preserve">hal-05457668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu. Alban Jacquemart, Marion Charpenel, Marion Demonteil, Reguina Hatzipetrou-Anronikou, Catherine Marry, Le genre des carrières. Inégalités dans l’administration culturelle</w:t>
+                <w:t xml:space="preserve">L’Etat en réseau, voie de salut du service public face aux défis contemporains ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121, pp.129-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.55585⟩</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">halshs-03641791v1</w:t>
+                <w:t xml:space="preserve">hal-03946016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu. Anne Lehmans, Éric Letonturier (dir.), « Confiance et communication. Une aporie démocratique », Hermès, La Revue, n° 88, 2021</w:t>
+                <w:t xml:space="preserve">Compte-rendu. Alban Jacquemart, Marion Charpenel, Marion Demonteil, Reguina Hatzipetrou-Anronikou, Catherine Marry, Le genre des carrières. Inégalités dans l’administration culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.[en ligne]. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.55585⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.57065⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718956v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03641791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu. Anne Lehmans, Éric Letonturier (dir.), « Confiance et communication. Une aporie démocratique », Hermès, La Revue, n° 88, 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.[en ligne]. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.57065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la transparence dans la décision publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parole publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Communiquer dans un monde vulnérable, 27, pp.35-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'hypothèse d'un (grand) corps fonctionnel de l'encadrement dirigeant de l'Etat</w:t>
+                <w:t xml:space="preserve">Renouveler les outils d'observation des élites administratives : méthodes et résultats d'une enquête sur les directeurs et directrices d'administrations centrales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Que reste-t-il des grands corps ? Recompositions de la haute fonction publique et transformations de l’État en France"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Natacha Gally; Sarah Kolopp; Thomas Lepinay, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Stat'Histoire publique. Séminaire de la bibliothèque de l'INSEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05293627v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle approche des trajectoires des (très) haut∙es fonctionnaires : les directeurs∙rices d’administrations centrales</w:t>
+                <w:t xml:space="preserve">L'hypothèse d'un (grand) corps fonctionnel de l'encadrement dirigeant de l'Etat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Congrès de l’Association française de sociologie (AFS), "Intersections, circulations", Carrières et circulations des hauts fonctionnaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sociologie; UMR 5206 Triangle; UMR 5283 Centre Max Weber; Université Lumière Lyon 2, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque "Que reste-t-il des grands corps ? Recompositions de la haute fonction publique et transformations de l’État en France"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Natacha Gally; Sarah Kolopp; Thomas Lepinay, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04160864v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d'alternance et féminisation des directions d'administrations centrales (1990 - 2023)</w:t>
+                <w:t xml:space="preserve">Nouvelle approche des trajectoires des (très) haut∙es fonctionnaires : les directeurs∙rices d’administrations centrales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Alternance politique, continuité administration ? Contribution à une sociologie politique de l'inertie des politiques publiques"</w:t>
+              <w:t xml:space="preserve">10e Congrès de l’Association française de sociologie (AFS), "Intersections, circulations", Carrières et circulations des hauts fonctionnaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie; UMR 5206 Triangle; UMR 5283 Centre Max Weber; Université Lumière Lyon 2, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets d'alternance et féminisation des directions d'administrations centrales (1990 - 2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Alternance politique, continuité administrative ? Contribution à une sociologie politique de l'inertie des politiques publiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRISSO-Dauphine; IRIS, Sep 2023, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04545567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -862,100 +1013,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objectiver les trajectoires socio-professionnelles. Cas d’étude prosopographique sur les très haut∙es fonctionnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/vs9h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -965,114 +1116,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diriger une administration centrale. Prosopographie de l'encadrement dirigeant de l'Etat (1990-2025)</w:t>
+                <w:t xml:space="preserve">Diriger une administration centrale. Prosopographie de l'encadrement dirigeant de l’État (1990-2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science politique. Université de Bordeaux, 2025. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2025BORD0285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05279631v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279631v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId28"/>
+      <w:footerReference w:type="default" r:id="rId31"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1219,51 +1370,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457668v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15a9w" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060596v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Gramaize" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251321680" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946016v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641791v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.55585" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3HZWX1XB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718956v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.57065" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1X43H091-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719001v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293627v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160864v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545567v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070190v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vs9h" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279631v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561727v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pcm.925.0054" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060596v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Gramaize" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251321680" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457668v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15a9w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946016v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641791v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.55585" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3HZWX1XB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718956v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.57065" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1X43H091-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719001v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578873v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293627v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160864v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545567v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070190v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vs9h" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279631v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025BORD0285" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>