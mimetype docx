--- v1 (2026-04-16)
+++ v2 (2026-05-17)
@@ -351,194 +351,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Etat en réseau, voie de salut du service public face aux défis contemporains ?</w:t>
+                <w:t xml:space="preserve">Compte-rendu. Alban Jacquemart, Marion Charpenel, Marion Demonteil, Reguina Hatzipetrou-Anronikou, Catherine Marry, Le genre des carrières. Inégalités dans l’administration culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.[en ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.55585⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03946016v1</w:t>
+                <w:t xml:space="preserve">halshs-03641791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu. Alban Jacquemart, Marion Charpenel, Marion Demonteil, Reguina Hatzipetrou-Anronikou, Catherine Marry, Le genre des carrières. Inégalités dans l’administration culturelle</w:t>
+                <w:t xml:space="preserve">L’Etat en réseau, voie de salut du service public face aux défis contemporains ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121, pp.129-132</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halshs-03641791v1</w:t>
+                <w:t xml:space="preserve">hal-03946016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu. Anne Lehmans, Éric Letonturier (dir.), « Confiance et communication. Une aporie démocratique », Hermès, La Revue, n° 88, 2021</w:t>
               </w:r>
@@ -1370,51 +1370,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561727v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pcm.925.0054" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060596v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Gramaize" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251321680" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457668v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15a9w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946016v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641791v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.55585" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3HZWX1XB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718956v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.57065" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1X43H091-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719001v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578873v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293627v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160864v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545567v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070190v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vs9h" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279631v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025BORD0285" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561727v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pcm.925.0054" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060596v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Gramaize" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251321680" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457668v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15a9w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641791v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.55585" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3HZWX1XB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946016v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718956v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.57065" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1X43H091-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719001v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578873v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293627v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160864v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545567v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070190v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vs9h" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279631v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025BORD0285" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>