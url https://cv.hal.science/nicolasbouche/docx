--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -740,295 +740,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03024379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-transcriptional gene silencing triggers dispensable DNA methylation in gene body in &amp;lt;em&amp;gt;Arabidopsis&amp;lt;/em&amp;gt;</w:t>
+                <w:t xml:space="preserve">Antagonistic actions of FPA and IBM2 regulate transcript processing from genes containing heterochromatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Taochy</w:t>
+                <w:t xml:space="preserve">Aurélie Deremetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Yu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bouché</w:t>
+                <w:t xml:space="preserve">Clémentine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bouteiller</w:t>
+                <w:t xml:space="preserve">Yassir Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taline Elmayan</w:t>
+                <w:t xml:space="preserve">Cécile Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Agorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkz636⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 180 (1), pp.392-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.18.01106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620303v1</w:t>
+                <w:t xml:space="preserve">hal-02628340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antagonistic actions of FPA and IBM2 regulate transcript processing from genes containing heterochromatin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Post-transcriptional gene silencing triggers dispensable DNA methylation in gene body in &amp;lt;em&amp;gt;Arabidopsis&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Le Roux</w:t>
+                <w:t xml:space="preserve">Christelle Taochy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassir Idir</w:t>
+                <w:t xml:space="preserve">Agnès Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Brousse</w:t>
+                <w:t xml:space="preserve">Nathalie Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Agorio</w:t>
+                <w:t xml:space="preserve">Taline Elmayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 180 (1), pp.392-403. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (17), pp.9104-9114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.18.01106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkz636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628340v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redistribution of CHH Methylation and Small Interfering RNAs across the Genome of Tomato ddm1 Mutants</w:t>
               </w:r>
@@ -1148,90 +1148,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Arabidopsis natural epiallele maintained by a feed-forward silencing loop between histone and DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Agorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Fiume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1416,90 +1416,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-canonical plant microRNA target site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qikun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Beauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deremetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J. Axtell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1576,51 +1576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Loredan Vlad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deremetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2352,637 +2352,637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasion of the Arabidopsis Genome by the Tobacco Retrotransposon Tnt1 Is Controlled by Reversible Transcriptional Gene Silencing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MicroRNA-directed regulation : to cleave or not to cleave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison A. Mallory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Bouche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.108.117846⟩</w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13 (7), pp.359-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2008.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04152451v1</w:t>
+                <w:t xml:space="preserve">hal-02661322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Getting the most out of publicly available T-DNA insertion lines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mutants of GABA transaminase (POP2) suppress the severe phenotype of succinic semialdehyde dehydrogenase (ssadh) mutants in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Ludewig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Hüser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hillel Fromm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Beauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Bouche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2008.03608.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (10), pp.e3383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0003383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204093v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroRNA-directed regulation : to cleave or not to cleave</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Getting the most out of publicly available T-DNA insertion lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bekir Ulker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David P. Dixon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Moffatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Capper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 13 (7), pp.359-367. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (4), pp.665-677. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2008.03.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2008.03608.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02661322v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutants of GABA transaminase (POP2) suppress the severe phenotype of succinic semialdehyde dehydrogenase (ssadh) mutants in Arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Invasion of the Arabidopsis Genome by the Tobacco Retrotransposon Tnt1 Is Controlled by Reversible Transcriptional Gene Silencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Pérez-Hormaeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Ludewig</w:t>
+                <w:t xml:space="preserve">Frédérique Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Beauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anke Hüser</w:t>
+                <w:t xml:space="preserve">Ivan Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hillel Fromm</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Béatrice Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 3 (10), pp.e3383. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 147 (3), pp.1264-1278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0003383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.108.117846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662611v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invasion of the Arabidopsis genome by the Tobacco retrotransposon Tnt1 is controlled by reversible transcriptional gene silencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Pérez-Hormaeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Beauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 147 (3), pp.1264-1278. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.108.117846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660932v1</w:t>
@@ -3283,51 +3283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayelet Yellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne A. Snedden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hillel Fromm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 56, pp.435-466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3355,238 +3355,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GABA in plants: just a metabolite?</w:t>
+                <w:t xml:space="preserve">The root-specific glutamate decarboxylase (GAD1) is essential for sustaining GABA levels in &amp;lt;em&amp;gt;Arabidopsis&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Bouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Fait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moriyah Zik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hillel Fromm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 55 (3), pp.315-325</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683474v1</w:t>
+                <w:t xml:space="preserve">hal-02677602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The root-specific glutamate decarboxylase (GAD1) is essential for sustaining GABA levels in &amp;lt;em&amp;gt;Arabidopsis&amp;lt;/em&amp;gt;</w:t>
+                <w:t xml:space="preserve">GABA in plants: just a metabolite?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Bouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hillel Fromm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 9 (3), pp.110-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2004.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677602v1</w:t>
+                <w:t xml:space="preserve">hal-02683474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GABA signaling: a conserved and ubiquitous mechanism</w:t>
               </w:r>
@@ -3598,51 +3598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Bouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hillel Fromm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 13 (12), pp.607-610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3701,90 +3701,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial succinic-semialdehyde dehydrogenase of the gamma-aminobutyrate shunt is required to restrict levels of reactive oxygen intermediates in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Bouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Fait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon G. Moller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hillel Fromm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 100 (11), pp.6843-6848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3870,51 +3870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne Snedden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hillel Fromm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 277 (24), pp.21851-21861. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4347,51 +4347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Christophorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassir Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Tagliaro-Jahns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4615,51 +4615,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308552v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Beaubiat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouch&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf985" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731984v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing An" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Brik Chaouche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Pereyra-Bistra&#237;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Zalzal&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyi Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2400737121" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558228v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bapatla Kesava Pavan Kumar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Bhan Yadav" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravit Eshed" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzahi Arazi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.04.17.589930" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672636v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoning He" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dias Lopes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo I Pereyra-Bistrain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Huang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae690" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024379v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Christophorou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing She" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jincheng Long" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hurel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008894" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620303v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Taochy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Yu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bouteiller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Elmayan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz636" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628340v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deremetz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Le Roux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Idir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brousse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Agorio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.01106" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628646v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shira Corem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adi Doron Faigenboim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Jouffroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maumus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00167" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602603v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fiume" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006551" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630366v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sebastien Parent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Jauvion" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bouche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beclin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hachet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv753" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204061v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qikun Liu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Beauclair" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Axtell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku157" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019546v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Loredan Vlad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cubillos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084687" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204052v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2014.02.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999980v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Durand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa E. Perez Strand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Loudet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Camilleri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.12.054" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203885v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203867v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Yu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04162.x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203941v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Galon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roni Aloni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikla Nachmias" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orli Snir" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Feldmesser" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-010-1153-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QDK8HD86-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663658v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison A. Mallory" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Hinze" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R Tucker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Gasciolli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000646" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152451v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez-Hormaeche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Potet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Le Masson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.117846" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204093v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekir Ulker" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Peiter" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Dixon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moffatt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Capper" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03608.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661322v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2008.03.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2W6F1CKN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662611v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ludewig" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke H&#252;ser" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillel Fromm" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003383" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660932v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663108v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Adenot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline T. Elmayan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lauressergues" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Boutet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2006.03.035" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665082v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Vaucheret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601217" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681917v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayelet Yellin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne A. Snedden" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.arplant.56.032604.144224" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683474v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2004.01.006" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q7PSPJK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677602v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Fait" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moriyah Zik" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678152v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lacombe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcb.2003.10.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK79VLTB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683552v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Bouchez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon G. Moller" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1037532100" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682316v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Scharlat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Snedden" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M200268200" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680514v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698867v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanjulu Sunkar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boaz Kaplan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dvora Dolev" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313x.2000.00901.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04500853v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tagliaro-Jahns" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chambon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vezon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04500881v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308552v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Beaubiat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouch&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf985" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731984v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing An" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Brik Chaouche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Pereyra-Bistra&#237;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Zalzal&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyi Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2400737121" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558228v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bapatla Kesava Pavan Kumar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Bhan Yadav" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravit Eshed" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzahi Arazi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.04.17.589930" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672636v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoning He" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dias Lopes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo I Pereyra-Bistrain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Huang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae690" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024379v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Christophorou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing She" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jincheng Long" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hurel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008894" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628340v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deremetz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Le Roux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Idir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brousse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Agorio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.01106" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620303v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Taochy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Yu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bouteiller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Elmayan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz636" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628646v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shira Corem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adi Doron Faigenboim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Jouffroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maumus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00167" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602603v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fiume" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006551" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630366v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sebastien Parent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Jauvion" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bouche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beclin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hachet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv753" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204061v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qikun Liu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Beauclair" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Axtell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku157" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019546v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Loredan Vlad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cubillos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084687" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204052v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2014.02.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999980v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Durand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa E. Perez Strand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Loudet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Camilleri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.12.054" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203885v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203867v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Yu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04162.x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203941v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Galon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roni Aloni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikla Nachmias" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orli Snir" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Feldmesser" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-010-1153-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QDK8HD86-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663658v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison A. Mallory" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Hinze" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R Tucker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Gasciolli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000646" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661322v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2008.03.007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2W6F1CKN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662611v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ludewig" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke H&#252;ser" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillel Fromm" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003383" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204093v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekir Ulker" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Peiter" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Dixon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moffatt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Capper" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03608.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152451v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez-Hormaeche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Potet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Le Masson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.117846" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660932v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663108v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Adenot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline T. Elmayan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lauressergues" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Boutet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2006.03.035" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665082v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Vaucheret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601217" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681917v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayelet Yellin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne A. Snedden" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.arplant.56.032604.144224" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677602v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Fait" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moriyah Zik" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683474v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2004.01.006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q7PSPJK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678152v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lacombe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcb.2003.10.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK79VLTB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683552v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Bouchez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon G. Moller" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1037532100" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682316v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Scharlat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Snedden" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M200268200" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680514v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698867v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanjulu Sunkar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boaz Kaplan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dvora Dolev" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313x.2000.00901.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04500853v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tagliaro-Jahns" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chambon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vezon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04500881v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>