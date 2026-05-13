--- v1 (2026-04-12)
+++ v2 (2026-05-13)
@@ -740,295 +740,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03024379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antagonistic actions of FPA and IBM2 regulate transcript processing from genes containing heterochromatin</w:t>
+                <w:t xml:space="preserve">Post-transcriptional gene silencing triggers dispensable DNA methylation in gene body in &amp;lt;em&amp;gt;Arabidopsis&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Deremetz</w:t>
+                <w:t xml:space="preserve">Christelle Taochy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Le Roux</w:t>
+                <w:t xml:space="preserve">Agnès Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassir Idir</w:t>
+                <w:t xml:space="preserve">Nathalie Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Brousse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Astrid Agorio</w:t>
+                <w:t xml:space="preserve">Taline Elmayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.18.01106⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (17), pp.9104-9114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkz636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628340v1</w:t>
+                <w:t xml:space="preserve">hal-02620303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-transcriptional gene silencing triggers dispensable DNA methylation in gene body in &amp;lt;em&amp;gt;Arabidopsis&amp;lt;/em&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antagonistic actions of FPA and IBM2 regulate transcript processing from genes containing heterochromatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Deremetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Taochy</w:t>
+                <w:t xml:space="preserve">Clémentine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Yu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bouché</w:t>
+                <w:t xml:space="preserve">Yassir Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bouteiller</w:t>
+                <w:t xml:space="preserve">Cécile Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taline Elmayan</w:t>
+                <w:t xml:space="preserve">Astrid Agorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 47 (17), pp.9104-9114. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 180 (1), pp.392-403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkz636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.18.01106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620303v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redistribution of CHH Methylation and Small Interfering RNAs across the Genome of Tomato ddm1 Mutants</w:t>
               </w:r>
@@ -1148,90 +1148,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Arabidopsis natural epiallele maintained by a feed-forward silencing loop between histone and DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Agorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Fiume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1416,90 +1416,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-canonical plant microRNA target site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qikun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Beauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deremetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J. Axtell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1576,51 +1576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Loredan Vlad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deremetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2352,637 +2352,637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroRNA-directed regulation : to cleave or not to cleave</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Invasion of the Arabidopsis Genome by the Tobacco Retrotransposon Tnt1 Is Controlled by Reversible Transcriptional Gene Silencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Pérez-Hormaeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Beauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2008.03.007⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 147 (3), pp.1264-1278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.108.117846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661322v1</w:t>
+                <w:t xml:space="preserve">hal-04152451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutants of GABA transaminase (POP2) suppress the severe phenotype of succinic semialdehyde dehydrogenase (ssadh) mutants in Arabidopsis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Linda Beauclair</w:t>
+                <w:t xml:space="preserve">MicroRNA-directed regulation : to cleave or not to cleave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison A. Mallory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Bouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 3 (10), pp.e3383. </w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13 (7), pp.359-367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0003383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2008.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662611v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Getting the most out of publicly available T-DNA insertion lines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mutants of GABA transaminase (POP2) suppress the severe phenotype of succinic semialdehyde dehydrogenase (ssadh) mutants in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgar Peiter</w:t>
+                <w:t xml:space="preserve">Frank Ludewig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David P. Dixon</w:t>
+                <w:t xml:space="preserve">Anke Hüser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Moffatt</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hillel Fromm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Beauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Bouche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2008.03608.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (10), pp.e3383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0003383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204093v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasion of the Arabidopsis Genome by the Tobacco Retrotransposon Tnt1 Is Controlled by Reversible Transcriptional Gene Silencing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Getting the most out of publicly available T-DNA insertion lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bekir Ulker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Pérez-Hormaeche</w:t>
+                <w:t xml:space="preserve">Edgar Peiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Potet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Linda Beauclair</w:t>
+                <w:t xml:space="preserve">David P. Dixon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Le Masson</w:t>
+                <w:t xml:space="preserve">Caroline Moffatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Courtial</w:t>
+                <w:t xml:space="preserve">Richard Capper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 147 (3), pp.1264-1278. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (4), pp.665-677. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.108.117846⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2008.03608.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152451v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invasion of the Arabidopsis genome by the Tobacco retrotransposon Tnt1 is controlled by reversible transcriptional gene silencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Pérez-Hormaeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Beauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 147 (3), pp.1264-1278. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.108.117846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660932v1</w:t>
@@ -3283,51 +3283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayelet Yellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne A. Snedden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hillel Fromm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 56, pp.435-466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3355,238 +3355,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The root-specific glutamate decarboxylase (GAD1) is essential for sustaining GABA levels in &amp;lt;em&amp;gt;Arabidopsis&amp;lt;/em&amp;gt;</w:t>
+                <w:t xml:space="preserve">GABA in plants: just a metabolite?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Bouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hillel Fromm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 9 (3), pp.110-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2004.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677602v1</w:t>
+                <w:t xml:space="preserve">hal-02683474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GABA in plants: just a metabolite?</w:t>
+                <w:t xml:space="preserve">The root-specific glutamate decarboxylase (GAD1) is essential for sustaining GABA levels in &amp;lt;em&amp;gt;Arabidopsis&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Bouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Fait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moriyah Zik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hillel Fromm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 55 (3), pp.315-325</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683474v1</w:t>
+                <w:t xml:space="preserve">hal-02677602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GABA signaling: a conserved and ubiquitous mechanism</w:t>
               </w:r>
@@ -3598,51 +3598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Bouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hillel Fromm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 13 (12), pp.607-610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3701,90 +3701,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial succinic-semialdehyde dehydrogenase of the gamma-aminobutyrate shunt is required to restrict levels of reactive oxygen intermediates in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Bouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Fait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon G. Moller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hillel Fromm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 100 (11), pp.6843-6848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3870,51 +3870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne Snedden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hillel Fromm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 277 (24), pp.21851-21861. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4347,51 +4347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Christophorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassir Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Tagliaro-Jahns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4615,51 +4615,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308552v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Beaubiat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouch&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf985" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731984v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing An" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Brik Chaouche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Pereyra-Bistra&#237;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Zalzal&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyi Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2400737121" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558228v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bapatla Kesava Pavan Kumar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Bhan Yadav" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravit Eshed" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzahi Arazi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.04.17.589930" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672636v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoning He" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dias Lopes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo I Pereyra-Bistrain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Huang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae690" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024379v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Christophorou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing She" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jincheng Long" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hurel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008894" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628340v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deremetz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Le Roux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Idir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brousse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Agorio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.01106" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620303v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Taochy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Yu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bouteiller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Elmayan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz636" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628646v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shira Corem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adi Doron Faigenboim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Jouffroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maumus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00167" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602603v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fiume" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006551" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630366v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sebastien Parent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Jauvion" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bouche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beclin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hachet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv753" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204061v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qikun Liu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Beauclair" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Axtell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku157" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019546v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Loredan Vlad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cubillos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084687" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204052v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2014.02.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999980v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Durand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa E. Perez Strand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Loudet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Camilleri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.12.054" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203885v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203867v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Yu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04162.x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203941v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Galon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roni Aloni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikla Nachmias" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orli Snir" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Feldmesser" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-010-1153-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QDK8HD86-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663658v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison A. Mallory" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Hinze" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R Tucker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Gasciolli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000646" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661322v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2008.03.007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2W6F1CKN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662611v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ludewig" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke H&#252;ser" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillel Fromm" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003383" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204093v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekir Ulker" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Peiter" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Dixon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moffatt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Capper" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03608.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152451v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez-Hormaeche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Potet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Le Masson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.117846" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660932v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663108v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Adenot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline T. Elmayan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lauressergues" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Boutet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2006.03.035" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665082v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Vaucheret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601217" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681917v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayelet Yellin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne A. Snedden" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.arplant.56.032604.144224" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677602v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Fait" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moriyah Zik" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683474v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2004.01.006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q7PSPJK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678152v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lacombe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcb.2003.10.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK79VLTB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683552v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Bouchez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon G. Moller" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1037532100" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682316v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Scharlat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Snedden" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M200268200" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680514v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698867v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanjulu Sunkar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boaz Kaplan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dvora Dolev" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313x.2000.00901.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04500853v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tagliaro-Jahns" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chambon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vezon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04500881v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308552v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Beaubiat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouch&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf985" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731984v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing An" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Brik Chaouche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Pereyra-Bistra&#237;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Zalzal&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyi Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2400737121" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558228v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bapatla Kesava Pavan Kumar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Bhan Yadav" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravit Eshed" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzahi Arazi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.04.17.589930" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672636v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoning He" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dias Lopes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo I Pereyra-Bistrain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Huang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae690" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024379v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Christophorou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing She" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jincheng Long" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hurel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008894" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620303v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Taochy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Yu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bouteiller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Elmayan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz636" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628340v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deremetz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Le Roux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Idir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brousse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Agorio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.01106" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628646v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shira Corem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adi Doron Faigenboim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Jouffroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maumus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00167" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602603v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fiume" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006551" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630366v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sebastien Parent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Jauvion" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bouche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beclin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hachet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv753" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204061v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qikun Liu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Beauclair" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Axtell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku157" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019546v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Loredan Vlad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cubillos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084687" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204052v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2014.02.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999980v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Durand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa E. Perez Strand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Loudet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Camilleri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.12.054" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203885v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203867v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Yu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04162.x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203941v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Galon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roni Aloni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikla Nachmias" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orli Snir" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Feldmesser" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-010-1153-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QDK8HD86-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663658v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison A. Mallory" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Hinze" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R Tucker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Gasciolli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000646" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152451v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez-Hormaeche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Potet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Le Masson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.117846" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661322v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2008.03.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2W6F1CKN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662611v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ludewig" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke H&#252;ser" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillel Fromm" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003383" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204093v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekir Ulker" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Peiter" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Dixon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moffatt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Capper" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03608.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660932v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663108v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Adenot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline T. Elmayan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lauressergues" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Boutet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2006.03.035" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665082v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Vaucheret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601217" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681917v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayelet Yellin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne A. Snedden" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.arplant.56.032604.144224" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683474v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2004.01.006" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q7PSPJK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677602v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Fait" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moriyah Zik" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678152v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lacombe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcb.2003.10.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK79VLTB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683552v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Bouchez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon G. Moller" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1037532100" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682316v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Scharlat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Snedden" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M200268200" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680514v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698867v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanjulu Sunkar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boaz Kaplan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dvora Dolev" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313x.2000.00901.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04500853v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tagliaro-Jahns" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chambon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vezon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04500881v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>