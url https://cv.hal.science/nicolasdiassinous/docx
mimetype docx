--- v0 (2026-03-05)
+++ v1 (2026-04-06)
@@ -66,804 +66,890 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dramaturgie de La Lutte pour la vie. L’enjeu des rôles féminins</w:t>
+                <w:t xml:space="preserve">Ibsen le connecteur : à la croisée du naturalisme et du symbolisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Diassinous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Florence Bistagne; Romain Enriquez; Jean-Claude Ternaux; Bernard Urbani. </w:t>
+              <w:t xml:space="preserve">Marie-Astrid Charlier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Théâtre d’Alphonse Daudet. Des succès oubliés</w:t>
+              <w:t xml:space="preserve">Le naturalisme en réseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Médias19 [en ligne]</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226706v1</w:t>
+                <w:t xml:space="preserve">hal-05562986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-dessus des forces humaines au Théâtre de l’Œuvre : le Bjørnson de Lugné-Poe</w:t>
+                <w:t xml:space="preserve">Dramaturgie de La Lutte pour la vie. L’enjeu des rôles féminins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Diassinous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Florence Fix; Corinne François-Denève; Solenne Guyot. </w:t>
+              <w:t xml:space="preserve">Florence Bistagne; Romain Enriquez; Jean-Claude Ternaux; Bernard Urbani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bjørnstjerne Bjørnson hors frontières</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Théâtre d’Alphonse Daudet. Des succès oubliés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.115 à 130, 2025, Rencontres, 978-2-406-18492-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18492-8.p.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313709v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wild Turkey Bourbon. La Fureur dans le Bajazet de Castorf</w:t>
+                <w:t xml:space="preserve">Au-dessus des forces humaines au Théâtre de l’Œuvre : le Bjørnson de Lugné-Poe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Diassinous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Tony Gheeraert; Servane L’Hopital; Caroline Labrune; Victoire Malenfer. </w:t>
+              <w:t xml:space="preserve">Florence Fix; Corinne François-Denève; Solenne Guyot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Désert et l’Orient. Bajazet, Mithridate et autres études raciniennes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bjørnstjerne Bjørnson hors frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2025, Publications numériques du CÉRÉdI, « Actes de colloques et journées d’étude », n° 35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-05226689v1</w:t>
+                <w:t xml:space="preserve">hal-05313709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Estomac, matrice de la fantaisie dramatique : le cas de Tragaldabas d’Auguste Vacquerie</w:t>
+                <w:t xml:space="preserve">Wild Turkey Bourbon. La Fureur dans le Bajazet de Castorf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Diassinous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bertrand Marquer. </w:t>
+              <w:t xml:space="preserve">Tony Gheeraert; Servane L’Hopital; Caroline Labrune; Victoire Malenfer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allégories de l’estomac au XIXe siècle. Littérature, art, philosophie</w:t>
+              <w:t xml:space="preserve">Le Désert et l’Orient. Bajazet, Mithridate et autres études raciniennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.309 à 326, 2024, Rencontres, 978-2-406-17428-8. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Strasbourg</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17428-8.p.0309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483565v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Tantales de faim » et Tantales de fin : Politique, dramatique, lyrique dans Mangeront-ils ? de Victor Hugo</w:t>
+                <w:t xml:space="preserve">L’Estomac, matrice de la fantaisie dramatique : le cas de Tragaldabas d’Auguste Vacquerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Diassinous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Florence Fix. </w:t>
+              <w:t xml:space="preserve">Bertrand Marquer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manger et être mangé, l’alimentation et ses récits</w:t>
+              <w:t xml:space="preserve">Allégories de l’estomac au XIXe siècle. Littérature, art, philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orizons</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.29-41, 2016, Comparaisons, 979-10-309-0062-0</w:t>
+                <w:t xml:space="preserve">Presses universitaires de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.183-200, 2020, Configurations littéraires, 9791034400614</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03999856v1</w:t>
+                <w:t xml:space="preserve">hal-04483565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théâtre vocal et récitation poétique sur la scène symboliste : l’exemple de La Fille aux mains coupées de Pierre Quillard</w:t>
+                <w:t xml:space="preserve">« Tantales de faim » et Tantales de fin : Politique, dramatique, lyrique dans Mangeront-ils ? de Victor Hugo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Diassinous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marie-Madeleine Mervant-Roux; Jean-Marc Larrue. </w:t>
+              <w:t xml:space="preserve">Florence Fix. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le son du théâtre (XIXe – XXIe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, pp.443-455, 2016, 9782271093561</w:t>
+              <w:t xml:space="preserve">Manger et être mangé, l’alimentation et ses récits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orizons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.29-41, 2016, Comparaisons, 979-10-309-0062-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04483594v1</w:t>
+                <w:t xml:space="preserve">hal-03999856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Lagarce, le dramaturge à la lyre</w:t>
+                <w:t xml:space="preserve">Théâtre vocal et récitation poétique sur la scène symboliste : l’exemple de La Fille aux mains coupées de Pierre Quillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Diassinous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Frederique Toudoire; Brigitte Denker-Bercoff; Florence Fix; Peter Schnyder. </w:t>
+              <w:t xml:space="preserve">Marie-Madeleine Mervant-Roux; Jean-Marc Larrue. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poésie en scène.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Orizons, pp.133-145, 2015, 979-10-309-0012-5</w:t>
+              <w:t xml:space="preserve">Le son du théâtre (XIXe – XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.443-455, 2016, 9782271093561</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04062928v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouchoir et Bouillon. L’entrée en scène du mot propre dans le théâtre romantique</w:t>
+                <w:t xml:space="preserve">Jean-Luc Lagarce, le dramaturge à la lyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Diassinous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Christophe Cavallin; Jean-Damien Mazaré. </w:t>
+              <w:t xml:space="preserve">Frederique Toudoire; Brigitte Denker-Bercoff; Florence Fix; Peter Schnyder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Mot propre et la Périphrase. Du tour précieux à « l’objet tu »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Poésie en scène.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Orizons, pp.133-145, 2015, 979-10-309-0012-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-05226726v1</w:t>
+                <w:t xml:space="preserve">hal-04062928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouchoir et Bouillon. L’entrée en scène du mot propre dans le théâtre romantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Diassinous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Christophe Cavallin; Jean-Damien Mazaré. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mot propre et la Périphrase. Du tour précieux à « l’objet tu »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.197 à 212, 2014, Rencontres, 978-2-8124-1409-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-1409-1.p.0197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Espace intermédiaire. Claude Régy metteur en scène de Maeterlinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Diassinous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Fix; Frédérique Toudoire-Surlapierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un Théâtre en quête d’espaces : expériences scéniques de la limite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions universitaires de Dijon, pp.173-182, 2014, 978-2-36441-085-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -873,630 +959,630 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du roman aux tableaux. L'adaptation théâtrale des Misérables de Charles Hugo et Paul Meurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Diassinous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Utpictura18, Rubriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Illustrer le roman national (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le cercle immense d’une ronde magique dont j’étais le centre ». Daniel, un drame fantastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Diassinous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Bertrand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 8, pp.117 à 132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18774-5.p.0117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis et Louise. Aloysius Bertrand dans un pensionnat de demoiselles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Diassinous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Bertrand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 4, pp.21-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-11773-5.p.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Gourmands du théâtre romantique : bouffons et poètes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Diassinous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n°186 (4), pp.40-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rom.186.0040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Princesse lointaine, de la lyrique à la scène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Diassinous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Gally</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Revue d’Histoire littéraire de la France. 4 – 2018, 118e année - n° 4, 4 – 2018 (118e année - n° 4), pp.819 à 834. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08582-9.p.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la scène et dans le cœur : George Sand théoricienne du jeu de l'actrice</w:t>
+                <w:t xml:space="preserve">La Page et la scène : plasticité de l’œuvre dans le théâtre symboliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Diassinous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers George Sand</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Public/privé. Du fauteuil à la scène médiatique, 39, pp.92-108</w:t>
+              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 125, pp.189-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768609v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Page et la scène : plasticité de l’œuvre dans le théâtre symboliste</w:t>
+                <w:t xml:space="preserve">Sur la scène et dans le cœur : George Sand théoricienne du jeu de l'actrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Diassinous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 125, pp.189-199</w:t>
+              <w:t xml:space="preserve">Cahiers George Sand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Public/privé. Du fauteuil à la scène médiatique, 39, pp.92-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768644v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux de l’alexandrin dans la conception stendhalienne de l’illusion théâtrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Diassinous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année Stendhalienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Racine et Shakespeare. Etudes réunies par Marie Parmentier, 13, pp.149-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1506,124 +1592,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des relations dans Lorenzaccio : modélisation par réseaux complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Amalvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Diassinous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labatut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Informatique Théâtrale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICTT, Oct 2024, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1633,114 +1719,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise de scène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Diassinous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honoré Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.524, 2024, Romantisme et Modernités, Alain Montandon, ‎ 9782745360595</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04483484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId43"/>
+      <w:footerReference w:type="default" r:id="rId45"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1887,51 +1973,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226706v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Diassinous" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-theatre-d-alphonse-daudet-des-succes-oublies.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18492-8.p.0115" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313709v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226689v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-desert-et-l-orient-bajazet-mithridate-et-autres-etudes-raciniennes.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17428-8.p.0309" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483565v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pus.unistra.fr/ouvrage/9791034400614/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999856v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorizons.fr/livre/manger-et-etre-mange-lalimentation-et-ses-recits/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483594v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062928v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226726v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-mot-propre-et-la-periphrase-du-tour-precieux-a-l-objet-tu.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-1409-1.p.0197" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062950v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226835v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226667v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18774-5.p.0117" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768593v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11773-5.p.0021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768581v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.186.0040" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998689v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gally" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08582-9.p.0051" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768609v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768644v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770993v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117674v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Amalvy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04483484v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/13018-book-08536059-9782745360595.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562986v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Diassinous" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medias19.org/publications/le-naturalisme-en-reseaux/ibsen-le-connecteur-la-croisee-du-naturalisme-et-du-symbolisme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226706v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-theatre-d-alphonse-daudet-des-succes-oublies.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18492-8.p.0115" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313709v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226689v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-desert-et-l-orient-bajazet-mithridate-et-autres-etudes-raciniennes.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17428-8.p.0309" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483565v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pus.unistra.fr/ouvrage/9791034400614/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999856v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorizons.fr/livre/manger-et-etre-mange-lalimentation-et-ses-recits/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483594v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062928v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226726v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-mot-propre-et-la-periphrase-du-tour-precieux-a-l-objet-tu.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-1409-1.p.0197" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062950v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226835v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226667v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18774-5.p.0117" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768593v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11773-5.p.0021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768581v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.186.0040" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998689v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gally" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08582-9.p.0051" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768644v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768609v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770993v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117674v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Amalvy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04483484v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/13018-book-08536059-9782745360595.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>