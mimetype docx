--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -1361,165 +1361,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Page et la scène : plasticité de l’œuvre dans le théâtre symboliste</w:t>
+                <w:t xml:space="preserve">Sur la scène et dans le cœur : George Sand théoricienne du jeu de l'actrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Diassinous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 125, pp.189-199</w:t>
+              <w:t xml:space="preserve">Cahiers George Sand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Public/privé. Du fauteuil à la scène médiatique, 39, pp.92-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03768644v1</w:t>
+                <w:t xml:space="preserve">hal-03768609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la scène et dans le cœur : George Sand théoricienne du jeu de l'actrice</w:t>
+                <w:t xml:space="preserve">La Page et la scène : plasticité de l’œuvre dans le théâtre symboliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Diassinous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers George Sand</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Public/privé. Du fauteuil à la scène médiatique, 39, pp.92-108</w:t>
+              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 125, pp.189-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03768609v1</w:t>
+                <w:t xml:space="preserve">hal-03768644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux de l’alexandrin dans la conception stendhalienne de l’illusion théâtrale</w:t>
               </w:r>
@@ -1973,51 +1973,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562986v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Diassinous" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medias19.org/publications/le-naturalisme-en-reseaux/ibsen-le-connecteur-la-croisee-du-naturalisme-et-du-symbolisme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226706v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-theatre-d-alphonse-daudet-des-succes-oublies.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18492-8.p.0115" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313709v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226689v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-desert-et-l-orient-bajazet-mithridate-et-autres-etudes-raciniennes.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17428-8.p.0309" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483565v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pus.unistra.fr/ouvrage/9791034400614/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999856v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorizons.fr/livre/manger-et-etre-mange-lalimentation-et-ses-recits/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483594v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062928v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226726v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-mot-propre-et-la-periphrase-du-tour-precieux-a-l-objet-tu.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-1409-1.p.0197" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062950v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226835v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226667v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18774-5.p.0117" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768593v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11773-5.p.0021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768581v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.186.0040" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998689v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gally" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08582-9.p.0051" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768644v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768609v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770993v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117674v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Amalvy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04483484v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/13018-book-08536059-9782745360595.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562986v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Diassinous" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medias19.org/publications/le-naturalisme-en-reseaux/ibsen-le-connecteur-la-croisee-du-naturalisme-et-du-symbolisme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226706v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-theatre-d-alphonse-daudet-des-succes-oublies.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18492-8.p.0115" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313709v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226689v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-desert-et-l-orient-bajazet-mithridate-et-autres-etudes-raciniennes.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17428-8.p.0309" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483565v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pus.unistra.fr/ouvrage/9791034400614/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999856v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorizons.fr/livre/manger-et-etre-mange-lalimentation-et-ses-recits/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483594v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062928v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226726v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-mot-propre-et-la-periphrase-du-tour-precieux-a-l-objet-tu.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-1409-1.p.0197" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062950v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226835v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226667v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18774-5.p.0117" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768593v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11773-5.p.0021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768581v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.186.0040" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998689v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gally" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08582-9.p.0051" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768609v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768644v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770993v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117674v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Amalvy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04483484v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/13018-book-08536059-9782745360595.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>