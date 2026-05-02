--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -1477,295 +1477,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum repeaters with entangled coherent states</w:t>
+                <w:t xml:space="preserve">Impossibility of faithfully storing single photons with the three-pulse photon echo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sangouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gisin</w:t>
+                <w:t xml:space="preserve">Jiří Minář</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Laurat</w:t>
+                <w:t xml:space="preserve">Mikael Afzelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Tualle-Brouri</w:t>
+                <w:t xml:space="preserve">Thierry Chaneliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 27, pp.A137-A145. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.27.00A137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.81.062333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00553565v1</w:t>
+                <w:t xml:space="preserve">hal-03006367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impossibility of faithfully storing single photons with the three-pulse photon echo</w:t>
+                <w:t xml:space="preserve">Quantum repeaters with entangled coherent states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sangouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiří Minář</w:t>
+                <w:t xml:space="preserve">Nicolas Gisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Afzelius</w:t>
+                <w:t xml:space="preserve">Julien Laurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Chaneliere</w:t>
+                <w:t xml:space="preserve">Rosa Tualle-Brouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 81 (6), </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 27, pp.A137-A145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.81.062333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.27.00A137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006367v1</w:t>
+                <w:t xml:space="preserve">hal-00553565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Repeaters based on Single Trapped Ions</w:t>
               </w:r>
@@ -2640,51 +2640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465638v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Barizien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jacinto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sangouard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/h741-4678" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208554v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Storz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josua Sch&#228;r" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Kulikov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Magnard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Kurpiers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05885-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625886v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Valcarce" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Zivy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Sekatski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.013049" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469468v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Caspar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enky Oudot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maring" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2022-03-22-671" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02955219v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bancal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-Z Tan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Renner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2021-04-26-444" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207891v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Redeker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjamin Rosenfeld" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2021-03-02-401" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358148v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gouzien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.140503" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02955257v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey A Melnikov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.160401" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392916v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Najer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immo S&#246;llner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dolique" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias C. L&#246;bl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1709-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311944v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Cancellieri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D. Sangouard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Glorieux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kavokin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.116402" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848625v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvyn Ho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia d'Auria" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.130401" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00553565v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Simon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gisin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Tualle-Brouri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.27.00A137" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006367v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Min&#225;&#345;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Afzelius" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaneliere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.062333" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362423v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dubessy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.042340" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437191v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lacour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guerin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Rudolf Jauslin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00315-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437186v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lacour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135060" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-W7XHH0MD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437189v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.73.042321" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437192v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.72.062309" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01963825v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaneli&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel H&#233;tet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aamop.2018.02.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465638v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Barizien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jacinto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sangouard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/h741-4678" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208554v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Storz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josua Sch&#228;r" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Kulikov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Magnard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Kurpiers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05885-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625886v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Valcarce" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Zivy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Sekatski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.013049" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469468v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Caspar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enky Oudot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maring" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2022-03-22-671" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02955219v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bancal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-Z Tan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Renner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2021-04-26-444" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207891v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Redeker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjamin Rosenfeld" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2021-03-02-401" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358148v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gouzien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.140503" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02955257v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey A Melnikov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.160401" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392916v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Najer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immo S&#246;llner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dolique" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias C. L&#246;bl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1709-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311944v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Cancellieri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D. Sangouard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Glorieux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kavokin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.116402" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848625v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvyn Ho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia d'Auria" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.130401" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006367v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Simon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Min&#225;&#345;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Afzelius" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaneliere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.062333" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00553565v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gisin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Tualle-Brouri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.27.00A137" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362423v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dubessy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.042340" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437191v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lacour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guerin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Rudolf Jauslin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00315-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437186v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lacour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135060" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-W7XHH0MD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437189v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.73.042321" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437192v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.72.062309" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01963825v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaneli&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel H&#233;tet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aamop.2018.02.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>