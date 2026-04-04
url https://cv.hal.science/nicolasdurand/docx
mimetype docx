--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Durand </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor at ENAC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolasdurand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0417-9231</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">078668395</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">197861401</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professor at ENAC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting aircraft conflict-resolution situations from historical ADS-B data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Interdisciplinary Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34, pp.101669. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trip.2025.101669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards conformal automation in air traffic control: Learning conflict resolution strategies through behavior cloning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yash Guleria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Thinh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59, pp.102273. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2023.102273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Catalogue of Deconfliction Actions Extracted from Historical ADS-B Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> TU Delft OPEN Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (2), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59490/joas.2023.7222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of genomic-enabled cross selection criteria for the improvement of inbred line breeding populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Danguy Des Deserts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Goudemand-Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (11), 15 p. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/g3journal/jkad195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage of more transparent and explainable conflict resolution algorithm: air traffic controller feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hurter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Degas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 66 : 34th Conference of the European Association for Aviation Psychology, pp.270-278. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2022.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Horizon Reciprocal Collision Avoidance for Aircraft and Unmanned Aerial Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Olive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 107 (1), 30 p. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-022-01782-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and overcoming horizontal separation complexity in air traffic control: an expert/novice comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Matton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bortolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sandt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.481-496. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-020-00634-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation of combinatorial solvers for en-route conflict resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.36-58. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2020.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing complexities: the human limits of air traffic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Matton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-018-0468-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant speed optimal reciprocal collision avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.Pages 366-379. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2018.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning and Mass Estimation Methods for Ground-Based Aircraft Climb Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2015.2437452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does ATM Need Centralized Coordination? Autonomous Conflict Resolution Analysis in a Constrained Speed Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air traffic control quarterly : an international journal of engineering and operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (4), pp.325 - 346. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/atcq.23.4.325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft deconfliction with speed regulation : new models from mixed-integer optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Cafieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 58 (4), pp 613-629. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10898-013-0070-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Framework for Solving En Route Conflicts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air traffic control quarterly : an international journal of engineering and operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (3), pp.233-253. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/atcq.21.3.233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning the aircraft mass and thrust to improve the ground-based trajectory prediction of climbing flights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36, pp 45-60. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2013.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation par fusion et fission, application au problème du découpage aérien européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edmond Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 38 (9-10), pp 1141-1173. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.38.1141-1173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes génétiques appliqués à la gestion du trafic aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2 (Hors-Série 1), pp xxxx. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bib-j3ea:2003506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Nets trained by genetic algorithms for collision avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Medioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 13 (3), pp 205-213. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1026507809196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on supprimer le contrôle au sol ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 319, pp 57-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles techniques pour le contrôle aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 535, pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de conflits aériens par algorithmes génétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Association Aéronautique et Astronautique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimizing conflict solver for ATC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chansou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air traffic control quarterly : an international journal of engineering and operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (96)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Interoperability of Deconfliction Algorithms in UAS Traffic Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Bilgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Verdoucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Fremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DASC, Sep 2025, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-homotopic alternative short paths in the plane with polygonal obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory Based Evolutionary Algorithm for Dynamic Aircraft Conflict Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Degaugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on the Applications of Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Aberysthwyth, Wales, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Lateral Deconfliction Actions from Historical ADS-B data with Median Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Olive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCA-A* : A Hybrid Reciprocal Collision Avoidance and Route Planning Algorithm for UAS in Dense Urban Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesar innovation days 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage d'un modèle d'incertitude de prévision de trajectoire à partir de données aéronautiques réelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Degaugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Curse of Time Horizon in Detect &amp; Avoid Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifteenth USA/Europe Air Traffic Management Research and Development Seminar (ATM2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Savannah, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Uncertainty Parameters for Assistance in Conflict Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Degaugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yash Guleria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USA-Europe ATM Research and Development Seminar 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAA-Eurocontrol, Jun 2023, SAVANNAH, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme évolutionnaire pour la résolution, en continu, de conflits aériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Degaugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Explicit Memory on Dynamic Conflict Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Degaugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Research in Air Transportation (ICRAT 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tampa, United States. paper 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Machine Learning Framework for Predicting ATC Conflict Resolution Strategies for Conformal Automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yash Guleria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu N Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Thinh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forteenth USA/Europe Air Traffic Management Research and Development Seminar (ATM2021) Learning Uncertainty Parameters for Tactical Conflict Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Degaugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th USA-Europe Air Traffic Management Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ant Colony Systems for Optimizing Sequences of Airspace Partitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDA-AT 2020, 1st conference on Artificial Intelligence and Data Analytics in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Singapour, Singapore. pp.ISBN: 978-1-7281-5381-0, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIDA-AT48540.2020.9049206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ATCO training and expertise on dynamic spatial abilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Matton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Symposium on Aviation Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP : European Association for Aviation psychology, May 2019, Dayton, Oiho, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02078543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Conflict Detection for Conflict Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Alligier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2018, 8th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Castelldefels, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Robustness of a UAS Detect & Avoid Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Scale 3D En-Route Conflict Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM Seminar, 12th USA/Europe Air Traffic Management R&amp;D Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de Conflits Aériens par Méthodes Exactes et Approchées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2017, 18ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detect and Avoid Algorithm for UAS with 3D-Maneuvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2018, 8th International Conference on Research in Air Transportation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Castelldefels, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detect & Avoid, UAV Integration in the Lower Airspace Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2016, 7th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Aircraft Descent Length with Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2016, 7th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAA, Jun 2016, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of UAS in Terminal Control Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2016 IEEE/AIAA 35th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Sacramento, United States. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2016.7778052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detect and Avoid, UAV Integration in the Lower Airspace Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Research in Air Transportation (ICRAT 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Philadelphia, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première preuve d'optimalité pour le cluster de Lennard-Jones à cinq atomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onzièmes Journées Francophones de Programmation par Contraintes (JFPC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization of evolutionary algorithms and interval-based methods for optimizing difficult problems (BFG 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th British-French-German Conference on Optimization (BFG 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Computing, Imperial College London; Centre for Process Systems Engineering, Imperial College London; Imperial College Business School, Jun 2015, Londres, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization of Interval CP and Evolutionary Algorithms for Optimizing Difficult Problems (CP 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Principles and Practice of Constraint Programming (CP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cork, Ireland. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23219-5_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation d'algorithmes évolutionnaires et de méthodes d'intervalles pour l'optimisation de problèmes difficiles (SMAI 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Biennale Française des Mathématiques Appliquées et Industrielles (SMAI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Mathématiques Appliquées et Industrielles (SMAI); Institut Camille Jordan (ICJ), UMR CNRS 5208, Université Lyon 1; Université Jean Monnet, Saint Etienne, Jun 2015, Les Karellis, Savoie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une preuve numérique d'optimalité pour le cluster de Lennard-Jones à cinq atomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e congrès annuel de la Société française de Recherche Opérationnelle et d Aide à la Décision (ROADEF 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de Recherche Opérationnelle et d Aide à la Décision, Feb 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Applied to Airspeed Prediction During Climb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM seminar 2015, 11th USA/EUROPE Air Traffic Management R&amp;D Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAA &amp; Eurocontrol, Jun 2015, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does ATM Need Centralized Coordination? Autonomous Conflict Resolution Analysis in a Constrained Speed Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM seminar 2015, 11th USA/EUROPE Air Traffic Management R&amp;D Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAA &amp; Eurocontrol, Jun 2015, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Two Ground-based Mass Estimation Methods on Real Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghasemi Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2014, 6th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Istanbul, Turkey. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle formulation pour la résolution de conflits aériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2014, 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Interval Methods with Evolutionary Algorithms for Global Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN 2014, 16th GAMM-IMACS International Symposium on Scientific Computing, Computer Arithmetic and Validated Numerics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Würzburg, Germany. pp 162-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reliable hybrid solver for nonconvex optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Metaheuristics and Nature Inspired Computing (META 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windmill Farm Pattern Optimization using Evolutionary Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2014, Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vancouver, Canada. pp 181-182, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2598394.2598506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground-based estimation of the aircraft mass, adaptive vs. least squares method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2013, 10th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Chicago, United States. pp 1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing premature convergence and proving the optimality in evolutionary algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EA 2013, 11th International Conference on Artificial Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bordeaux, France. pp 84-94 ; ISBN : 9782953926736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for the aircraft conflict resolution problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPDE 2013, 4e conférence " des Outils Pour Décider Ensemble "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation de programmation par contraintes sur intervalles et d'algorithmes évolutionnaires pour l'optimisation globale - Cooperation of evolutionary algorithms and interval constraint programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2013, 14ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical prediction of aircraft trajectory : regression methods vs point-mass model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghasemi Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Serrurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2013, 10th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Chicago, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new framework for solving en-routes conflicts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2013, 10th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Chicago, United States. pp 1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous interval regression for K-nearest neighbor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghasemi Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Serrurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI 2012, 25th Australasian Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Sydney, Australia. pp 602-613, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35101-3_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing uncertainty by possibility distributions encoding confidence bands, tolerance and prediction intervals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghasemi Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Serrurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUM 2012, 6th International Conference on Scalable Uncertainty Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Marburg, Germany. pp 233-246, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33362-0_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de conflits aériens par un algorithme à évolution différentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012, 13ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France. pp 550-553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing an interval computation library for OCaml on x86/amd64 architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OUD 2012, OCaml Users and Developers workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic KNN regression using tolerance intervals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghasemi Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Serrurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU 2012, 14th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Catania, Italy. pp 410-419, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31718-7_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy rate prediction using an equivalent thrust setting profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2012, 5th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berkeley, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding and proving the optimum : cooperative stochastic and deterministic search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI 2012, 20th European Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montpellier, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking conflict resolution algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2012, 5th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building possibility distribution based on confidence intervals of parameters of Gaussian mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghasemi Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Serrurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUM 2011, 5th International Conference on Scalable Uncertainty Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Dayton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de Branch and Bound par Intervalles appliquée à la résolution en vitesse de conflits aériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2011, 12ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, St-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de créneaux de décollage sans conflit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2011, 12ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, St-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Uncertainties on Traffic Control using Speed Adjustments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM Seminar 2011, 9th USA/Europe Air Traffic Management Research and Development Seminar </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurocontrol, Jun 2011, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the Value of Information for Minimizing Controller Taskload: A Graph-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adan Vela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Paul Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Singhose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM Seminar 2011, 9th USA/Europe Seminar on ATM R&amp;D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Controller's Conflict Detection Task Using Fast Time Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2011, 30th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/AIAA Oct 2011, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed-integer optimization model for Air Traffic Deconfliction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Cafieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOGO 2010, TOulouse Global Optimization workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Toulouse, France. pp 27-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme de colonie de fourmis pour résoudre des conflits aériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2010, 11ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ground holding model for aircraft deconfliction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2010, 29th IEEE/AIAA Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Salt Lake City, United States. pp 2.D.3-1 - 2.D.3-10, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2010.5655481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airport surface management and runways scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Deau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2009, 8th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Napa, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ant Colony Optimization for Air Traffic Conflict Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM Seminar 2009, 8th USA/Europe Air Traffic Management Research and Developpment Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Napa, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des algorithmes génétiques pour le recalage de modèles thermiques spatiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Etchells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFT 2008, Thermique Aéronautique et Spatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runways sequences and ground traffic optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Deau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2008, 3rd International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Fairfax, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool to design Functional Airspace Blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edmond Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2007, 7th USA/ Europe Air Traffic Management Research and Developpment Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Barcelona, Spain. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airspace block organization with metaheurisitics and partitioning packages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edmond Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2006, 2nd International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Belgrade, Serbia. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failures in the automation of air traffic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Garot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'AAA 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the 3D-separation of Air Traffic Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2005, 6th USA/ Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Baltimore, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed conflict model for Air Traffic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Feydy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IntCP 2005, Interval analysis, constraint propagation, applications Workshop / 11th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Barcelona, Spain. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocating 3D-trajectories to air traffic flows using A* and genetic algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMCA 2004, international conference on Computational Intelligence for Modelling, Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Gold Coast, Australia. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristiques d'ordonnancement pour une résolution embarquée de conflits aériens par une méthode séquentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIVF 2004, 2ème Conference Internationale Associant Chercheurs Vietnamiens et Francophones en Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Hanoï, Vietnam. pp 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling heuristics for on board sequential air conflict solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2004, 23rd Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Salt Lake City, United States. pp xxxx, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2004.1391285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separating air traffic flows by allocating 3D-trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2004, 23rd Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Salt Lake City, United States. pp 2.D.4 - 21-13, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2004.1391275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling CFMU slots in busy airports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2003, 5th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Budapest, Hungary. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A traffic complexity approach through cluster analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2003, 5th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Budapest, Hungary. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithms applied to airport ground traffic optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEC 2003, International Conference on Electronic Commerce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Newport Beach, United States. pp 544-551, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEC.2003.1299623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft ground traffic optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2001, 4th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Santa Fe, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Token allocation strategy for free-flight conflict solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAAI 2001, 13th Conference on Innovative Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Seattle, United States. pp 59-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical analysis of the influence of vertical and ground speed errors on conflict probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2001, 4th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Santa Fe, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft ground traffic optimisation using a genetic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brankica Pesic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2001, Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, San Francisco, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal resolution of en route conflicts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2001, 4th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Santa Fé, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FACES : a Free flight Autonomous and Coordinated Embarked Solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 1998, 2nd USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Orlando, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined nelder-mead simplex and genetic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 1999, Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Orlando, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbo codes optimization using genetic algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bartolome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEC 99, Congress on Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Washington, United States. pp xxxx, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEC.1999.782506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic crossover operator for partially separable functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GP 1998, 3rd annual conference on Genetic Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Madison, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATS: A complete Air Traffic Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maugis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 1997, 16th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Irvine, CA, United States. pp.8.2-30 - 8.2-37, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.1997.637271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal resolution of en route conflicts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGARD MSP 1997, Workshop on Air traffic management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Budapest, Hungary. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATS : a complete air traffic simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maugis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 1997, 16th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Irvine, United States. pp 8.2 - 30-8.2-37 vol.2, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.1997.637271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study of ATM capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maugis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 1997, 1st USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Saclay, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithms for Air Traffic Control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFORS 1996, 14th Triennal Conference of the International Federation of Operational Research Sociaties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air traffic conflict resolution by genetic algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Medioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AE 1995, Artificial Evolution : European Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Brest, France. pp 370-383, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-61108-8_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision avoidance using neural networks learned by genetic algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Noailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA-AEI 1996, 9th International Conference on Industrial and Engineering Applications of Artificial Intelligence and Expert systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Nagoya, Japan. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic aircraft conflict resolution using Genetic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Noailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 1996, 11th Annual ACM Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Philadelphia, United States. pp 289-298, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/331119.331195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Algorithms for Air Traffic Control System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 1996 INFOTAUM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, 1996, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genetic algorithm to improve an Othello program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EA 1995, Evolution Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Brest, France. pp 307-319, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-61108-8_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes génétiques : un croisement adapté aux fonctions partiellement séparables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Noailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AE 94, European Conference on Artificial Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Toulouse, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithms for optimal plane conflict resolution in air traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Alech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPICIS 1994, 2nd Singapore International Conference on Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Singapour, Singapore. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes génétiques et programmation linéaire appliqués à la résolution de conflits ATC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Medioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AE 94, European Conference on Artificial Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Toulouse, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaheuristics for Air Traffic Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE/Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9781848218109. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119261513.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications to Air Traffic Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Siarry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metaheuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 439-484, 2016, ISBN: 978-3-319-45401-6 (Print) 978-3-319-45403-0 (Online). </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45403-0_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications en gestion du trafic aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alliot Jean-Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gotteland Jean-Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaret Charlie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Siarry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métaheuristiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 413-460, 2014, 978-2-212-13929-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air traffic control graph partitioning application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edmond Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graph Partitioning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Wiley, pp.225-248, 2011, 978-1-84821-233-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 10 : Application du partitionnement au découpage de l'espace aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edmond Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BICHOT Charles-Edmond, SIARRY Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partitionnement de graphe : Optimisation et applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.293-310, 2010, Traité IC2 Série Informatique et systèmes d'information 2746230054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Algorithms Applied to Air Traffic Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metaheuristics for Hard Optimization Methods and Case Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 9, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 277-306, 2006, 978-3-540-23022-9. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-30966-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes génétiques appliqués à la gestion du trafic aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Siarry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métaheuristiques pour l'optimisation difficile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 267-294, 2003, 978-2-212-11368-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certified Global Minima for a Benchmark of Difficult Optimization Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast and reliable hybrid algorithm for numerical nonlinear global optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2013, 27th AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic operators adapted to partially separable functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe and wind-aware synchronous path planning for a fleet of fixed-wing constant speed aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Feurgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind Mill Pattern Optimization using Evolutionary Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de trajectoires pour la résolution de conflits aériens en route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optimisation et contrôle [math.OC]. INPT, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1996INPT033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01293710v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes Génétiques et autres méthodes d'optimisation appliqués à la gestion de trafic aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optimisation et contrôle [math.OC]. INPT, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01293722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sr Isotopic tracing and U-series dating of calcrete on Precambrian basement rocks: implications for climate change in semi-arid peninsular India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Gunnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Masood Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Late Quaternary Environment Change: Emerging Issues. Proceedings of the International PAGES Workshop and Training Programme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Pondicherry, India. Institut Français de Pondichéry, pp.111-118, 2003, Collection Ecologie; no. 42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId262"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Durand </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor at ENAC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolasdurand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0417-9231</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">078668395</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">197861401</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professor at ENAC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting aircraft conflict-resolution situations from historical ADS-B data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Interdisciplinary Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34, pp.101669. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trip.2025.101669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Catalogue of Deconfliction Actions Extracted from Historical ADS-B Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> TU Delft OPEN Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (2), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59490/joas.2023.7222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards conformal automation in air traffic control: Learning conflict resolution strategies through behavior cloning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yash Guleria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Thinh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59, pp.102273. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2023.102273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of genomic-enabled cross selection criteria for the improvement of inbred line breeding populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Danguy Des Deserts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Goudemand-Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (11), 15 p. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/g3journal/jkad195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage of more transparent and explainable conflict resolution algorithm: air traffic controller feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hurter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Degas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 66 : 34th Conference of the European Association for Aviation Psychology, pp.270-278. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2022.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Horizon Reciprocal Collision Avoidance for Aircraft and Unmanned Aerial Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Olive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 107 (1), 30 p. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-022-01782-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and overcoming horizontal separation complexity in air traffic control: an expert/novice comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Matton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bortolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sandt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.481-496. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-020-00634-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation of combinatorial solvers for en-route conflict resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.36-58. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2020.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing complexities: the human limits of air traffic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Matton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-018-0468-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant speed optimal reciprocal collision avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.Pages 366-379. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2018.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does ATM Need Centralized Coordination? Autonomous Conflict Resolution Analysis in a Constrained Speed Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air traffic control quarterly : an international journal of engineering and operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (4), pp.325 - 346. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/atcq.23.4.325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning and Mass Estimation Methods for Ground-Based Aircraft Climb Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2015.2437452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft deconfliction with speed regulation : new models from mixed-integer optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Cafieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 58 (4), pp 613-629. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10898-013-0070-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Framework for Solving En Route Conflicts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air traffic control quarterly : an international journal of engineering and operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (3), pp.233-253. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/atcq.21.3.233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning the aircraft mass and thrust to improve the ground-based trajectory prediction of climbing flights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36, pp 45-60. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2013.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation par fusion et fission, application au problème du découpage aérien européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edmond Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 38 (9-10), pp 1141-1173. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.38.1141-1173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes génétiques appliqués à la gestion du trafic aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2 (Hors-Série 1), pp xxxx. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bib-j3ea:2003506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Nets trained by genetic algorithms for collision avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Medioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 13 (3), pp 205-213. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1026507809196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on supprimer le contrôle au sol ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 319, pp 57-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles techniques pour le contrôle aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 535, pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de conflits aériens par algorithmes génétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Association Aéronautique et Astronautique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimizing conflict solver for ATC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chansou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air traffic control quarterly : an international journal of engineering and operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (96)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Interoperability of Deconfliction Algorithms in UAS Traffic Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Bilgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Verdoucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Fremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DASC, Sep 2025, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-homotopic alternative short paths in the plane with polygonal obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage d'un modèle d'incertitude de prévision de trajectoire à partir de données aéronautiques réelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Degaugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory Based Evolutionary Algorithm for Dynamic Aircraft Conflict Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Degaugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on the Applications of Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Aberysthwyth, Wales, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Lateral Deconfliction Actions from Historical ADS-B data with Median Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Olive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCA-A* : A Hybrid Reciprocal Collision Avoidance and Route Planning Algorithm for UAS in Dense Urban Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesar innovation days 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Curse of Time Horizon in Detect &amp; Avoid Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifteenth USA/Europe Air Traffic Management Research and Development Seminar (ATM2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Savannah, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Uncertainty Parameters for Assistance in Conflict Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Degaugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yash Guleria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USA-Europe ATM Research and Development Seminar 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAA-Eurocontrol, Jun 2023, SAVANNAH, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme évolutionnaire pour la résolution, en continu, de conflits aériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Degaugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Explicit Memory on Dynamic Conflict Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Degaugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Research in Air Transportation (ICRAT 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tampa, United States. paper 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Machine Learning Framework for Predicting ATC Conflict Resolution Strategies for Conformal Automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yash Guleria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu N Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Thinh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forteenth USA/Europe Air Traffic Management Research and Development Seminar (ATM2021) Learning Uncertainty Parameters for Tactical Conflict Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Degaugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th USA-Europe Air Traffic Management Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ant Colony Systems for Optimizing Sequences of Airspace Partitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDA-AT 2020, 1st conference on Artificial Intelligence and Data Analytics in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Singapour, Singapore. pp.ISBN: 978-1-7281-5381-0, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIDA-AT48540.2020.9049206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ATCO training and expertise on dynamic spatial abilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Matton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Symposium on Aviation Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP : European Association for Aviation psychology, May 2019, Dayton, Oiho, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02078543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Conflict Detection for Conflict Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Alligier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2018, 8th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Castelldefels, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Robustness of a UAS Detect & Avoid Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Scale 3D En-Route Conflict Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM Seminar, 12th USA/Europe Air Traffic Management R&amp;D Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de Conflits Aériens par Méthodes Exactes et Approchées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2017, 18ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detect and Avoid Algorithm for UAS with 3D-Maneuvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2018, 8th International Conference on Research in Air Transportation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Castelldefels, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detect & Avoid, UAV Integration in the Lower Airspace Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2016, 7th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Aircraft Descent Length with Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2016, 7th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAA, Jun 2016, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of UAS in Terminal Control Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2016 IEEE/AIAA 35th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Sacramento, United States. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2016.7778052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detect and Avoid, UAV Integration in the Lower Airspace Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Research in Air Transportation (ICRAT 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Philadelphia, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does ATM Need Centralized Coordination? Autonomous Conflict Resolution Analysis in a Constrained Speed Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM seminar 2015, 11th USA/EUROPE Air Traffic Management R&amp;D Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAA &amp; Eurocontrol, Jun 2015, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Applied to Airspeed Prediction During Climb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM seminar 2015, 11th USA/EUROPE Air Traffic Management R&amp;D Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAA &amp; Eurocontrol, Jun 2015, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première preuve d'optimalité pour le cluster de Lennard-Jones à cinq atomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onzièmes Journées Francophones de Programmation par Contraintes (JFPC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization of evolutionary algorithms and interval-based methods for optimizing difficult problems (BFG 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th British-French-German Conference on Optimization (BFG 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Computing, Imperial College London; Centre for Process Systems Engineering, Imperial College London; Imperial College Business School, Jun 2015, Londres, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation d'algorithmes évolutionnaires et de méthodes d'intervalles pour l'optimisation de problèmes difficiles (SMAI 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Biennale Française des Mathématiques Appliquées et Industrielles (SMAI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Mathématiques Appliquées et Industrielles (SMAI); Institut Camille Jordan (ICJ), UMR CNRS 5208, Université Lyon 1; Université Jean Monnet, Saint Etienne, Jun 2015, Les Karellis, Savoie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization of Interval CP and Evolutionary Algorithms for Optimizing Difficult Problems (CP 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Principles and Practice of Constraint Programming (CP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cork, Ireland. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23219-5_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une preuve numérique d'optimalité pour le cluster de Lennard-Jones à cinq atomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e congrès annuel de la Société française de Recherche Opérationnelle et d Aide à la Décision (ROADEF 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de Recherche Opérationnelle et d Aide à la Décision, Feb 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Two Ground-based Mass Estimation Methods on Real Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghasemi Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2014, 6th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Istanbul, Turkey. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle formulation pour la résolution de conflits aériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2014, 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Interval Methods with Evolutionary Algorithms for Global Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN 2014, 16th GAMM-IMACS International Symposium on Scientific Computing, Computer Arithmetic and Validated Numerics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Würzburg, Germany. pp 162-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reliable hybrid solver for nonconvex optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Metaheuristics and Nature Inspired Computing (META 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windmill Farm Pattern Optimization using Evolutionary Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2014, Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vancouver, Canada. pp 181-182, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2598394.2598506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new framework for solving en-routes conflicts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2013, 10th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Chicago, United States. pp 1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground-based estimation of the aircraft mass, adaptive vs. least squares method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2013, 10th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Chicago, United States. pp 1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing premature convergence and proving the optimality in evolutionary algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EA 2013, 11th International Conference on Artificial Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bordeaux, France. pp 84-94 ; ISBN : 9782953926736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for the aircraft conflict resolution problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPDE 2013, 4e conférence " des Outils Pour Décider Ensemble "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation de programmation par contraintes sur intervalles et d'algorithmes évolutionnaires pour l'optimisation globale - Cooperation of evolutionary algorithms and interval constraint programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2013, 14ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical prediction of aircraft trajectory : regression methods vs point-mass model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghasemi Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Serrurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2013, 10th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Chicago, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking conflict resolution algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2012, 5th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding and proving the optimum : cooperative stochastic and deterministic search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI 2012, 20th European Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montpellier, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy rate prediction using an equivalent thrust setting profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2012, 5th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berkeley, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous interval regression for K-nearest neighbor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghasemi Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Serrurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI 2012, 25th Australasian Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Sydney, Australia. pp 602-613, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35101-3_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing uncertainty by possibility distributions encoding confidence bands, tolerance and prediction intervals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghasemi Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Serrurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUM 2012, 6th International Conference on Scalable Uncertainty Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Marburg, Germany. pp 233-246, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33362-0_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de conflits aériens par un algorithme à évolution différentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012, 13ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France. pp 550-553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing an interval computation library for OCaml on x86/amd64 architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OUD 2012, OCaml Users and Developers workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic KNN regression using tolerance intervals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghasemi Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Serrurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU 2012, 14th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Catania, Italy. pp 410-419, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31718-7_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building possibility distribution based on confidence intervals of parameters of Gaussian mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghasemi Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Serrurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUM 2011, 5th International Conference on Scalable Uncertainty Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Dayton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de Branch and Bound par Intervalles appliquée à la résolution en vitesse de conflits aériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2011, 12ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, St-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de créneaux de décollage sans conflit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2011, 12ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, St-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the Value of Information for Minimizing Controller Taskload: A Graph-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adan Vela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Paul Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Singhose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM Seminar 2011, 9th USA/Europe Seminar on ATM R&amp;D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Uncertainties on Traffic Control using Speed Adjustments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM Seminar 2011, 9th USA/Europe Air Traffic Management Research and Development Seminar </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurocontrol, Jun 2011, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Controller's Conflict Detection Task Using Fast Time Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2011, 30th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/AIAA Oct 2011, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed-integer optimization model for Air Traffic Deconfliction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Cafieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOGO 2010, TOulouse Global Optimization workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Toulouse, France. pp 27-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme de colonie de fourmis pour résoudre des conflits aériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2010, 11ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ground holding model for aircraft deconfliction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2010, 29th IEEE/AIAA Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Salt Lake City, United States. pp 2.D.3-1 - 2.D.3-10, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2010.5655481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airport surface management and runways scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Deau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2009, 8th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Napa, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ant Colony Optimization for Air Traffic Conflict Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM Seminar 2009, 8th USA/Europe Air Traffic Management Research and Developpment Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Napa, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runways sequences and ground traffic optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Deau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2008, 3rd International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Fairfax, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des algorithmes génétiques pour le recalage de modèles thermiques spatiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Etchells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFT 2008, Thermique Aéronautique et Spatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool to design Functional Airspace Blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edmond Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2007, 7th USA/ Europe Air Traffic Management Research and Developpment Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Barcelona, Spain. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airspace block organization with metaheurisitics and partitioning packages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edmond Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2006, 2nd International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Belgrade, Serbia. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failures in the automation of air traffic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Garot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'AAA 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the 3D-separation of Air Traffic Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2005, 6th USA/ Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Baltimore, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed conflict model for Air Traffic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Feydy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IntCP 2005, Interval analysis, constraint propagation, applications Workshop / 11th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Barcelona, Spain. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separating air traffic flows by allocating 3D-trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2004, 23rd Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Salt Lake City, United States. pp 2.D.4 - 21-13, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2004.1391275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocating 3D-trajectories to air traffic flows using A* and genetic algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMCA 2004, international conference on Computational Intelligence for Modelling, Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Gold Coast, Australia. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristiques d'ordonnancement pour une résolution embarquée de conflits aériens par une méthode séquentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIVF 2004, 2ème Conference Internationale Associant Chercheurs Vietnamiens et Francophones en Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Hanoï, Vietnam. pp 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling heuristics for on board sequential air conflict solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2004, 23rd Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Salt Lake City, United States. pp xxxx, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2004.1391285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithms applied to airport ground traffic optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEC 2003, International Conference on Electronic Commerce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Newport Beach, United States. pp 544-551, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEC.2003.1299623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling CFMU slots in busy airports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2003, 5th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Budapest, Hungary. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A traffic complexity approach through cluster analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2003, 5th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Budapest, Hungary. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft ground traffic optimisation using a genetic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brankica Pesic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2001, Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, San Francisco, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal resolution of en route conflicts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2001, 4th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Santa Fé, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft ground traffic optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2001, 4th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Santa Fe, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Token allocation strategy for free-flight conflict solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAAI 2001, 13th Conference on Innovative Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Seattle, United States. pp 59-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical analysis of the influence of vertical and ground speed errors on conflict probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2001, 4th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Santa Fe, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FACES : a Free flight Autonomous and Coordinated Embarked Solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 1998, 2nd USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Orlando, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbo codes optimization using genetic algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bartolome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEC 99, Congress on Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Washington, United States. pp xxxx, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEC.1999.782506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined nelder-mead simplex and genetic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 1999, Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Orlando, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic crossover operator for partially separable functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GP 1998, 3rd annual conference on Genetic Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Madison, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATS: A complete Air Traffic Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maugis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 1997, 16th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Irvine, CA, United States. pp.8.2-30 - 8.2-37, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.1997.637271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal resolution of en route conflicts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGARD MSP 1997, Workshop on Air traffic management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Budapest, Hungary. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATS : a complete air traffic simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maugis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 1997, 16th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Irvine, United States. pp 8.2 - 30-8.2-37 vol.2, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.1997.637271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study of ATM capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maugis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 1997, 1st USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Saclay, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision avoidance using neural networks learned by genetic algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Noailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA-AEI 1996, 9th International Conference on Industrial and Engineering Applications of Artificial Intelligence and Expert systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Nagoya, Japan. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic aircraft conflict resolution using Genetic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Noailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 1996, 11th Annual ACM Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Philadelphia, United States. pp 289-298, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/331119.331195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Algorithms for Air Traffic Control System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 1996 INFOTAUM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, 1996, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithms for Air Traffic Control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFORS 1996, 14th Triennal Conference of the International Federation of Operational Research Sociaties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air traffic conflict resolution by genetic algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Medioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AE 1995, Artificial Evolution : European Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Brest, France. pp 370-383, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-61108-8_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genetic algorithm to improve an Othello program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EA 1995, Evolution Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Brest, France. pp 307-319, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-61108-8_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes génétiques et programmation linéaire appliqués à la résolution de conflits ATC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Medioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AE 94, European Conference on Artificial Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Toulouse, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes génétiques : un croisement adapté aux fonctions partiellement séparables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Noailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AE 94, European Conference on Artificial Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Toulouse, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithms for optimal plane conflict resolution in air traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Alech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPICIS 1994, 2nd Singapore International Conference on Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Singapour, Singapore. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaheuristics for Air Traffic Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE/Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9781848218109. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119261513.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications to Air Traffic Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Siarry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metaheuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 439-484, 2016, ISBN: 978-3-319-45401-6 (Print) 978-3-319-45403-0 (Online). </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45403-0_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications en gestion du trafic aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alliot Jean-Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gotteland Jean-Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaret Charlie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Siarry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métaheuristiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 413-460, 2014, 978-2-212-13929-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air traffic control graph partitioning application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edmond Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graph Partitioning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Wiley, pp.225-248, 2011, 978-1-84821-233-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 10 : Application du partitionnement au découpage de l'espace aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edmond Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BICHOT Charles-Edmond, SIARRY Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partitionnement de graphe : Optimisation et applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.293-310, 2010, Traité IC2 Série Informatique et systèmes d'information 2746230054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Algorithms Applied to Air Traffic Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metaheuristics for Hard Optimization Methods and Case Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 9, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 277-306, 2006, 978-3-540-23022-9. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-30966-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes génétiques appliqués à la gestion du trafic aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Siarry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métaheuristiques pour l'optimisation difficile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 267-294, 2003, 978-2-212-11368-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certified Global Minima for a Benchmark of Difficult Optimization Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast and reliable hybrid algorithm for numerical nonlinear global optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2013, 27th AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic operators adapted to partially separable functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe and wind-aware synchronous path planning for a fleet of fixed-wing constant speed aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Feurgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299362v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind Mill Pattern Optimization using Evolutionary Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de trajectoires pour la résolution de conflits aériens en route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optimisation et contrôle [math.OC]. INPT, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1996INPT033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01293710v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes Génétiques et autres méthodes d'optimisation appliqués à la gestion de trafic aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optimisation et contrôle [math.OC]. INPT, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01293722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sr Isotopic tracing and U-series dating of calcrete on Precambrian basement rocks: implications for climate change in semi-arid peninsular India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Gunnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Masood Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Late Quaternary Environment Change: Emerging Issues. Proceedings of the International PAGES Workshop and Training Programme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Pondicherry, India. Institut Français de Pondichéry, pp.111-118, 2003, Collection Ecologie; no. 42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId262"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5DC05D1B"/>
+    <w:nsid w:val="DC4E8F5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolasdurand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0417-9231" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078668395" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197861401" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05364285v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gaume" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Olive" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gianazza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Alligier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trip.2025.101669" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04454646v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yash Guleria" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Thinh Pham" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameer Alam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Tran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2023.102273" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04930691v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59490/joas.2023.7222" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214520v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Danguy Des Deserts" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Goudemand-Dugu&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alliot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkad195" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04008704v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Degas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guibert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferreira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2022.12.027" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03948501v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-022-01782-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02643660v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gotteland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Matton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bortolotti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Sandt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-020-00634-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02733455v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixin Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Allignol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2020.01.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01707751v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-018-0468-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01903018v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2018.10.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01181173v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2015.2437452" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01859930v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/atcq.23.4.325" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00935215v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cafieri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-013-0070-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01517006v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/atcq.21.3.233" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00907651v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2013.08.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934545v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edmond Bichot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brisset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.38.1141-1173" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00991623v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bib-j3ea:2003506" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934535v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Medioni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026507809196" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8171609C708A586067EA3412397022B79170078A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934038v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934032v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00935204v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00935203v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chansou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05525354v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Bilgin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Verdoucq" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Fremond" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Chauvin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05369446v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716997v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Degaugue" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717046v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05074617v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716416v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05074724v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357427v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357477v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878000v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484034v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu N Tran" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484004v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02547511v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIDA-AT48540.2020.9049206" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078543v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Granger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01859904v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Alligier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01519659v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Manfredi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Blond" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01592235v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gondran" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01712866v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01822712v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01351007v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01353960v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01418171v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2016.7778052" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165027v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blond" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168111v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Vanaret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193120v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168096v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23219-5_32" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193121v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01293544v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01168664v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01168655v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01002401v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghasemi Hamed" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946565v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01066902v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01293547v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00996716v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2598394.2598506" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00911686v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880716v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00911729v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863080v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00911709v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Serrurier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00828736v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938894v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35101-3_51" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938794v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33362-0_18" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864898v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934812v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938763v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31718-7_43" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938734v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938712v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863090v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934773v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940896v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934796v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01293549v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01293609v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adan Vela" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Paul Clarke" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric F&#233;ron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Singhose" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01294727v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938717v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01086847v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938499v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2010.5655481" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940951v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Deau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01293554v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01294628v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouffroy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Etchells" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940950v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938156v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938104v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01291420v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Garot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938079v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00941974v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Feydy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01020102v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Archambault" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938234v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938062v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2004.1391285" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938063v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2004.1391275" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938043v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938044v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938059v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2003.1299623" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938013v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Page" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938016v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938005v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938003v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brankica Pesic" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01291410v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937980v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937736v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937737v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bartolome" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.1999.782506" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937718v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01291406v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bosc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maugis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.1997.637271" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938232v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937713v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937705v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938864v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01004091v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-61108-8_51" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937688v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Noailles" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937685v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/331119.331195" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01205262v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937682v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-61108-8_46" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937680v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940945v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alech" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937678v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01278359v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119261513.ch1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119261513.ch1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01424992v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-45403-0_16" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45403-0_16" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05296792v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alliot Jean-Marc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gotteland Jean-Baptiste" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanaret Charlie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/Informatique/Livre/metaheuristiques-9782212139297/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01140563v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01294719v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01291429v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/3-540-30966-7_10" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-30966-7" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00991655v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eyrolles.com/Informatique/Livre/metaheuristiques-pour-l-optimisation-difficile-9782212113686#extraits_pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00996713v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938911v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940847v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299362v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Feurgard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hattenberger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02917483v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01293710v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996INPT033" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01293722v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213949v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hamelin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Masood Ahmad" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolasdurand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0417-9231" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078668395" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197861401" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05364285v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gaume" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Olive" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gianazza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Alligier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trip.2025.101669" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04930691v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59490/joas.2023.7222" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04454646v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yash Guleria" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Thinh Pham" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameer Alam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Tran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2023.102273" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214520v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Danguy Des Deserts" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Goudemand-Dugu&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alliot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkad195" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04008704v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Degas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guibert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferreira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2022.12.027" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03948501v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-022-01782-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02643660v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gotteland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Matton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bortolotti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Sandt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-020-00634-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02733455v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixin Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Allignol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2020.01.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01707751v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-018-0468-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01903018v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2018.10.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01859930v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/atcq.23.4.325" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01181173v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2015.2437452" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00935215v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cafieri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-013-0070-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01517006v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/atcq.21.3.233" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00907651v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2013.08.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934545v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edmond Bichot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brisset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.38.1141-1173" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00991623v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bib-j3ea:2003506" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934535v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Medioni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026507809196" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8171609C708A586067EA3412397022B79170078A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934038v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934032v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00935204v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00935203v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chansou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05525354v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Bilgin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Verdoucq" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Fremond" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Chauvin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05369446v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716416v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Degaugue" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716997v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717046v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05074617v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05074724v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357427v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357477v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878000v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484034v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu N Tran" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484004v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02547511v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIDA-AT48540.2020.9049206" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078543v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Granger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01859904v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Alligier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01519659v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Manfredi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Blond" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01592235v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gondran" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01712866v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01822712v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01351007v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01353960v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01418171v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2016.7778052" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165027v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blond" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01168655v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01168664v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168111v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Vanaret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193120v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193121v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168096v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23219-5_32" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01293544v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01002401v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghasemi Hamed" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946565v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01066902v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01293547v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00996716v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2598394.2598506" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00828736v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00911686v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880716v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00911729v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863080v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00911709v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Serrurier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863090v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938712v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938734v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938894v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35101-3_51" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938794v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33362-0_18" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864898v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934812v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938763v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31718-7_43" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934773v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940896v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934796v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01293609v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adan Vela" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Paul Clarke" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric F&#233;ron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Singhose" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01293549v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01294727v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938717v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01086847v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938499v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2010.5655481" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940951v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Deau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01293554v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940950v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01294628v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouffroy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Etchells" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938156v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938104v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01291420v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Garot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938079v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00941974v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Feydy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938063v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2004.1391275" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01020102v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Archambault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938234v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938062v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2004.1391285" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938059v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2003.1299623" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938043v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938044v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938003v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brankica Pesic" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01291410v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938013v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Page" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938016v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938005v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937980v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937737v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bartolome" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.1999.782506" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937736v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937718v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01291406v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bosc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maugis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.1997.637271" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938232v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937713v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937705v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937688v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Noailles" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937685v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/331119.331195" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01205262v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938864v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01004091v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-61108-8_51" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937682v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-61108-8_46" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937678v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937680v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940945v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alech" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01278359v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119261513.ch1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119261513.ch1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01424992v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-45403-0_16" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45403-0_16" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05296792v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alliot Jean-Marc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gotteland Jean-Baptiste" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanaret Charlie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/Informatique/Livre/metaheuristiques-9782212139297/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01140563v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01294719v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01291429v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/3-540-30966-7_10" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-30966-7" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00991655v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eyrolles.com/Informatique/Livre/metaheuristiques-pour-l-optimisation-difficile-9782212113686#extraits_pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00996713v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938911v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940847v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299362v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Feurgard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hattenberger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02917483v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01293710v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996INPT033" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01293722v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213949v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hamelin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Masood Ahmad" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>