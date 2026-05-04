--- v1 (2026-04-04)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Durand </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor at ENAC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolasdurand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0417-9231</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">078668395</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">197861401</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professor at ENAC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting aircraft conflict-resolution situations from historical ADS-B data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Interdisciplinary Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34, pp.101669. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trip.2025.101669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Catalogue of Deconfliction Actions Extracted from Historical ADS-B Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> TU Delft OPEN Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (2), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59490/joas.2023.7222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards conformal automation in air traffic control: Learning conflict resolution strategies through behavior cloning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yash Guleria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Thinh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59, pp.102273. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2023.102273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of genomic-enabled cross selection criteria for the improvement of inbred line breeding populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Danguy Des Deserts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Goudemand-Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (11), 15 p. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/g3journal/jkad195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage of more transparent and explainable conflict resolution algorithm: air traffic controller feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hurter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Degas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 66 : 34th Conference of the European Association for Aviation Psychology, pp.270-278. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2022.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Horizon Reciprocal Collision Avoidance for Aircraft and Unmanned Aerial Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Olive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 107 (1), 30 p. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-022-01782-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and overcoming horizontal separation complexity in air traffic control: an expert/novice comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Matton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bortolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sandt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.481-496. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-020-00634-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation of combinatorial solvers for en-route conflict resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.36-58. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2020.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing complexities: the human limits of air traffic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Matton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-018-0468-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant speed optimal reciprocal collision avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.Pages 366-379. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2018.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does ATM Need Centralized Coordination? Autonomous Conflict Resolution Analysis in a Constrained Speed Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air traffic control quarterly : an international journal of engineering and operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (4), pp.325 - 346. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/atcq.23.4.325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning and Mass Estimation Methods for Ground-Based Aircraft Climb Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2015.2437452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft deconfliction with speed regulation : new models from mixed-integer optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Cafieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 58 (4), pp 613-629. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10898-013-0070-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Framework for Solving En Route Conflicts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air traffic control quarterly : an international journal of engineering and operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (3), pp.233-253. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/atcq.21.3.233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning the aircraft mass and thrust to improve the ground-based trajectory prediction of climbing flights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36, pp 45-60. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2013.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation par fusion et fission, application au problème du découpage aérien européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edmond Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 38 (9-10), pp 1141-1173. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.38.1141-1173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes génétiques appliqués à la gestion du trafic aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2 (Hors-Série 1), pp xxxx. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bib-j3ea:2003506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Nets trained by genetic algorithms for collision avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Medioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 13 (3), pp 205-213. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1026507809196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on supprimer le contrôle au sol ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 319, pp 57-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles techniques pour le contrôle aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 535, pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de conflits aériens par algorithmes génétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Association Aéronautique et Astronautique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimizing conflict solver for ATC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chansou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air traffic control quarterly : an international journal of engineering and operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (96)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Interoperability of Deconfliction Algorithms in UAS Traffic Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Bilgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Verdoucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Fremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DASC, Sep 2025, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-homotopic alternative short paths in the plane with polygonal obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage d'un modèle d'incertitude de prévision de trajectoire à partir de données aéronautiques réelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Degaugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory Based Evolutionary Algorithm for Dynamic Aircraft Conflict Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Degaugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on the Applications of Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Aberysthwyth, Wales, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Lateral Deconfliction Actions from Historical ADS-B data with Median Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Olive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCA-A* : A Hybrid Reciprocal Collision Avoidance and Route Planning Algorithm for UAS in Dense Urban Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesar innovation days 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Curse of Time Horizon in Detect &amp; Avoid Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifteenth USA/Europe Air Traffic Management Research and Development Seminar (ATM2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Savannah, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Uncertainty Parameters for Assistance in Conflict Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Degaugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yash Guleria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USA-Europe ATM Research and Development Seminar 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAA-Eurocontrol, Jun 2023, SAVANNAH, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme évolutionnaire pour la résolution, en continu, de conflits aériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Degaugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Explicit Memory on Dynamic Conflict Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Degaugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Research in Air Transportation (ICRAT 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tampa, United States. paper 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Machine Learning Framework for Predicting ATC Conflict Resolution Strategies for Conformal Automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yash Guleria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu N Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Thinh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forteenth USA/Europe Air Traffic Management Research and Development Seminar (ATM2021) Learning Uncertainty Parameters for Tactical Conflict Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Degaugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th USA-Europe Air Traffic Management Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ant Colony Systems for Optimizing Sequences of Airspace Partitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDA-AT 2020, 1st conference on Artificial Intelligence and Data Analytics in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Singapour, Singapore. pp.ISBN: 978-1-7281-5381-0, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIDA-AT48540.2020.9049206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ATCO training and expertise on dynamic spatial abilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Matton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Symposium on Aviation Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP : European Association for Aviation psychology, May 2019, Dayton, Oiho, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02078543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Conflict Detection for Conflict Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Alligier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2018, 8th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Castelldefels, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Robustness of a UAS Detect & Avoid Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Scale 3D En-Route Conflict Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM Seminar, 12th USA/Europe Air Traffic Management R&amp;D Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de Conflits Aériens par Méthodes Exactes et Approchées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2017, 18ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detect and Avoid Algorithm for UAS with 3D-Maneuvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2018, 8th International Conference on Research in Air Transportation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Castelldefels, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detect & Avoid, UAV Integration in the Lower Airspace Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2016, 7th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Aircraft Descent Length with Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2016, 7th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAA, Jun 2016, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of UAS in Terminal Control Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2016 IEEE/AIAA 35th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Sacramento, United States. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2016.7778052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detect and Avoid, UAV Integration in the Lower Airspace Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Research in Air Transportation (ICRAT 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Philadelphia, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does ATM Need Centralized Coordination? Autonomous Conflict Resolution Analysis in a Constrained Speed Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM seminar 2015, 11th USA/EUROPE Air Traffic Management R&amp;D Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAA &amp; Eurocontrol, Jun 2015, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Applied to Airspeed Prediction During Climb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM seminar 2015, 11th USA/EUROPE Air Traffic Management R&amp;D Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAA &amp; Eurocontrol, Jun 2015, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première preuve d'optimalité pour le cluster de Lennard-Jones à cinq atomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onzièmes Journées Francophones de Programmation par Contraintes (JFPC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization of evolutionary algorithms and interval-based methods for optimizing difficult problems (BFG 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th British-French-German Conference on Optimization (BFG 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Computing, Imperial College London; Centre for Process Systems Engineering, Imperial College London; Imperial College Business School, Jun 2015, Londres, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation d'algorithmes évolutionnaires et de méthodes d'intervalles pour l'optimisation de problèmes difficiles (SMAI 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Biennale Française des Mathématiques Appliquées et Industrielles (SMAI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Mathématiques Appliquées et Industrielles (SMAI); Institut Camille Jordan (ICJ), UMR CNRS 5208, Université Lyon 1; Université Jean Monnet, Saint Etienne, Jun 2015, Les Karellis, Savoie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization of Interval CP and Evolutionary Algorithms for Optimizing Difficult Problems (CP 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Principles and Practice of Constraint Programming (CP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cork, Ireland. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23219-5_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une preuve numérique d'optimalité pour le cluster de Lennard-Jones à cinq atomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e congrès annuel de la Société française de Recherche Opérationnelle et d Aide à la Décision (ROADEF 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de Recherche Opérationnelle et d Aide à la Décision, Feb 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Two Ground-based Mass Estimation Methods on Real Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghasemi Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2014, 6th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Istanbul, Turkey. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle formulation pour la résolution de conflits aériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2014, 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Interval Methods with Evolutionary Algorithms for Global Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN 2014, 16th GAMM-IMACS International Symposium on Scientific Computing, Computer Arithmetic and Validated Numerics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Würzburg, Germany. pp 162-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reliable hybrid solver for nonconvex optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Metaheuristics and Nature Inspired Computing (META 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windmill Farm Pattern Optimization using Evolutionary Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2014, Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vancouver, Canada. pp 181-182, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2598394.2598506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new framework for solving en-routes conflicts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2013, 10th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Chicago, United States. pp 1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground-based estimation of the aircraft mass, adaptive vs. least squares method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2013, 10th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Chicago, United States. pp 1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing premature convergence and proving the optimality in evolutionary algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EA 2013, 11th International Conference on Artificial Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bordeaux, France. pp 84-94 ; ISBN : 9782953926736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for the aircraft conflict resolution problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPDE 2013, 4e conférence " des Outils Pour Décider Ensemble "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation de programmation par contraintes sur intervalles et d'algorithmes évolutionnaires pour l'optimisation globale - Cooperation of evolutionary algorithms and interval constraint programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2013, 14ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical prediction of aircraft trajectory : regression methods vs point-mass model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghasemi Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Serrurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2013, 10th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Chicago, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking conflict resolution algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2012, 5th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding and proving the optimum : cooperative stochastic and deterministic search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI 2012, 20th European Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montpellier, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy rate prediction using an equivalent thrust setting profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2012, 5th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berkeley, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous interval regression for K-nearest neighbor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghasemi Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Serrurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI 2012, 25th Australasian Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Sydney, Australia. pp 602-613, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35101-3_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing uncertainty by possibility distributions encoding confidence bands, tolerance and prediction intervals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghasemi Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Serrurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUM 2012, 6th International Conference on Scalable Uncertainty Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Marburg, Germany. pp 233-246, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33362-0_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de conflits aériens par un algorithme à évolution différentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012, 13ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France. pp 550-553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing an interval computation library for OCaml on x86/amd64 architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OUD 2012, OCaml Users and Developers workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic KNN regression using tolerance intervals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghasemi Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Serrurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU 2012, 14th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Catania, Italy. pp 410-419, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31718-7_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building possibility distribution based on confidence intervals of parameters of Gaussian mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghasemi Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Serrurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUM 2011, 5th International Conference on Scalable Uncertainty Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Dayton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de Branch and Bound par Intervalles appliquée à la résolution en vitesse de conflits aériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2011, 12ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, St-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de créneaux de décollage sans conflit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2011, 12ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, St-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the Value of Information for Minimizing Controller Taskload: A Graph-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adan Vela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Paul Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Singhose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM Seminar 2011, 9th USA/Europe Seminar on ATM R&amp;D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Uncertainties on Traffic Control using Speed Adjustments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM Seminar 2011, 9th USA/Europe Air Traffic Management Research and Development Seminar </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurocontrol, Jun 2011, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Controller's Conflict Detection Task Using Fast Time Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2011, 30th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/AIAA Oct 2011, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed-integer optimization model for Air Traffic Deconfliction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Cafieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOGO 2010, TOulouse Global Optimization workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Toulouse, France. pp 27-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme de colonie de fourmis pour résoudre des conflits aériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2010, 11ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ground holding model for aircraft deconfliction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2010, 29th IEEE/AIAA Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Salt Lake City, United States. pp 2.D.3-1 - 2.D.3-10, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2010.5655481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airport surface management and runways scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Deau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2009, 8th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Napa, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ant Colony Optimization for Air Traffic Conflict Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM Seminar 2009, 8th USA/Europe Air Traffic Management Research and Developpment Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Napa, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runways sequences and ground traffic optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Deau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2008, 3rd International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Fairfax, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des algorithmes génétiques pour le recalage de modèles thermiques spatiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Etchells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFT 2008, Thermique Aéronautique et Spatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool to design Functional Airspace Blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edmond Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2007, 7th USA/ Europe Air Traffic Management Research and Developpment Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Barcelona, Spain. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airspace block organization with metaheurisitics and partitioning packages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edmond Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2006, 2nd International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Belgrade, Serbia. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failures in the automation of air traffic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Garot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'AAA 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the 3D-separation of Air Traffic Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2005, 6th USA/ Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Baltimore, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed conflict model for Air Traffic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Feydy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IntCP 2005, Interval analysis, constraint propagation, applications Workshop / 11th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Barcelona, Spain. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separating air traffic flows by allocating 3D-trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2004, 23rd Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Salt Lake City, United States. pp 2.D.4 - 21-13, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2004.1391275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocating 3D-trajectories to air traffic flows using A* and genetic algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMCA 2004, international conference on Computational Intelligence for Modelling, Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Gold Coast, Australia. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristiques d'ordonnancement pour une résolution embarquée de conflits aériens par une méthode séquentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIVF 2004, 2ème Conference Internationale Associant Chercheurs Vietnamiens et Francophones en Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Hanoï, Vietnam. pp 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling heuristics for on board sequential air conflict solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2004, 23rd Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Salt Lake City, United States. pp xxxx, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2004.1391285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithms applied to airport ground traffic optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEC 2003, International Conference on Electronic Commerce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Newport Beach, United States. pp 544-551, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEC.2003.1299623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling CFMU slots in busy airports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2003, 5th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Budapest, Hungary. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A traffic complexity approach through cluster analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2003, 5th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Budapest, Hungary. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft ground traffic optimisation using a genetic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brankica Pesic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2001, Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, San Francisco, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal resolution of en route conflicts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2001, 4th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Santa Fé, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft ground traffic optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2001, 4th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Santa Fe, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Token allocation strategy for free-flight conflict solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAAI 2001, 13th Conference on Innovative Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Seattle, United States. pp 59-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical analysis of the influence of vertical and ground speed errors on conflict probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2001, 4th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Santa Fe, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FACES : a Free flight Autonomous and Coordinated Embarked Solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 1998, 2nd USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Orlando, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbo codes optimization using genetic algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bartolome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEC 99, Congress on Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Washington, United States. pp xxxx, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEC.1999.782506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined nelder-mead simplex and genetic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 1999, Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Orlando, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic crossover operator for partially separable functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GP 1998, 3rd annual conference on Genetic Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Madison, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATS: A complete Air Traffic Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maugis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 1997, 16th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Irvine, CA, United States. pp.8.2-30 - 8.2-37, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.1997.637271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal resolution of en route conflicts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGARD MSP 1997, Workshop on Air traffic management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Budapest, Hungary. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATS : a complete air traffic simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maugis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 1997, 16th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Irvine, United States. pp 8.2 - 30-8.2-37 vol.2, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.1997.637271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study of ATM capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maugis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 1997, 1st USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Saclay, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision avoidance using neural networks learned by genetic algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Noailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA-AEI 1996, 9th International Conference on Industrial and Engineering Applications of Artificial Intelligence and Expert systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Nagoya, Japan. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic aircraft conflict resolution using Genetic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Noailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 1996, 11th Annual ACM Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Philadelphia, United States. pp 289-298, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/331119.331195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Algorithms for Air Traffic Control System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 1996 INFOTAUM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, 1996, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithms for Air Traffic Control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFORS 1996, 14th Triennal Conference of the International Federation of Operational Research Sociaties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air traffic conflict resolution by genetic algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Medioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AE 1995, Artificial Evolution : European Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Brest, France. pp 370-383, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-61108-8_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genetic algorithm to improve an Othello program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EA 1995, Evolution Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Brest, France. pp 307-319, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-61108-8_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes génétiques et programmation linéaire appliqués à la résolution de conflits ATC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Medioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AE 94, European Conference on Artificial Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Toulouse, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes génétiques : un croisement adapté aux fonctions partiellement séparables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Noailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AE 94, European Conference on Artificial Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Toulouse, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithms for optimal plane conflict resolution in air traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Alech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPICIS 1994, 2nd Singapore International Conference on Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Singapour, Singapore. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaheuristics for Air Traffic Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE/Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9781848218109. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119261513.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications to Air Traffic Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Siarry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metaheuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 439-484, 2016, ISBN: 978-3-319-45401-6 (Print) 978-3-319-45403-0 (Online). </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45403-0_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications en gestion du trafic aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alliot Jean-Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gotteland Jean-Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaret Charlie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Siarry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métaheuristiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 413-460, 2014, 978-2-212-13929-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air traffic control graph partitioning application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edmond Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graph Partitioning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Wiley, pp.225-248, 2011, 978-1-84821-233-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 10 : Application du partitionnement au découpage de l'espace aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edmond Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BICHOT Charles-Edmond, SIARRY Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partitionnement de graphe : Optimisation et applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.293-310, 2010, Traité IC2 Série Informatique et systèmes d'information 2746230054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Algorithms Applied to Air Traffic Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metaheuristics for Hard Optimization Methods and Case Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 9, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 277-306, 2006, 978-3-540-23022-9. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-30966-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes génétiques appliqués à la gestion du trafic aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Siarry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métaheuristiques pour l'optimisation difficile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 267-294, 2003, 978-2-212-11368-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certified Global Minima for a Benchmark of Difficult Optimization Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast and reliable hybrid algorithm for numerical nonlinear global optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2013, 27th AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic operators adapted to partially separable functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe and wind-aware synchronous path planning for a fleet of fixed-wing constant speed aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Feurgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299362v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind Mill Pattern Optimization using Evolutionary Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de trajectoires pour la résolution de conflits aériens en route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optimisation et contrôle [math.OC]. INPT, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1996INPT033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01293710v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes Génétiques et autres méthodes d'optimisation appliqués à la gestion de trafic aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optimisation et contrôle [math.OC]. INPT, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01293722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sr Isotopic tracing and U-series dating of calcrete on Precambrian basement rocks: implications for climate change in semi-arid peninsular India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Gunnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Masood Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Late Quaternary Environment Change: Emerging Issues. Proceedings of the International PAGES Workshop and Training Programme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Pondicherry, India. Institut Français de Pondichéry, pp.111-118, 2003, Collection Ecologie; no. 42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId262"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Durand </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor at ENAC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolasdurand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0417-9231</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">078668395</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">197861401</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professor at ENAC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting aircraft conflict-resolution situations from historical ADS-B data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Interdisciplinary Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34, pp.101669. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trip.2025.101669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards conformal automation in air traffic control: Learning conflict resolution strategies through behavior cloning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yash Guleria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Thinh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59, pp.102273. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2023.102273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Catalogue of Deconfliction Actions Extracted from Historical ADS-B Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> TU Delft OPEN Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (2), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59490/joas.2023.7222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of genomic-enabled cross selection criteria for the improvement of inbred line breeding populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Danguy Des Deserts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Goudemand-Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (11), 15 p. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/g3journal/jkad195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage of more transparent and explainable conflict resolution algorithm: air traffic controller feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hurter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Degas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 66 : 34th Conference of the European Association for Aviation Psychology, pp.270-278. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2022.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Horizon Reciprocal Collision Avoidance for Aircraft and Unmanned Aerial Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Olive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 107 (1), 30 p. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-022-01782-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and overcoming horizontal separation complexity in air traffic control: an expert/novice comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Matton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bortolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sandt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.481-496. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-020-00634-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation of combinatorial solvers for en-route conflict resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.36-58. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2020.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing complexities: the human limits of air traffic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Matton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-018-0468-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant speed optimal reciprocal collision avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.Pages 366-379. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2018.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning and Mass Estimation Methods for Ground-Based Aircraft Climb Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2015.2437452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does ATM Need Centralized Coordination? Autonomous Conflict Resolution Analysis in a Constrained Speed Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air traffic control quarterly : an international journal of engineering and operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (4), pp.325 - 346. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/atcq.23.4.325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft deconfliction with speed regulation : new models from mixed-integer optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Cafieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 58 (4), pp 613-629. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10898-013-0070-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Framework for Solving En Route Conflicts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air traffic control quarterly : an international journal of engineering and operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (3), pp.233-253. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/atcq.21.3.233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning the aircraft mass and thrust to improve the ground-based trajectory prediction of climbing flights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36, pp 45-60. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2013.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation par fusion et fission, application au problème du découpage aérien européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edmond Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 38 (9-10), pp 1141-1173. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.38.1141-1173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes génétiques appliqués à la gestion du trafic aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2 (Hors-Série 1), pp xxxx. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bib-j3ea:2003506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Nets trained by genetic algorithms for collision avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Medioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 13 (3), pp 205-213. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1026507809196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on supprimer le contrôle au sol ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 319, pp 57-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles techniques pour le contrôle aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 535, pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de conflits aériens par algorithmes génétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Association Aéronautique et Astronautique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimizing conflict solver for ATC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chansou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air traffic control quarterly : an international journal of engineering and operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (96)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Interoperability of Deconfliction Algorithms in UAS Traffic Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Bilgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Verdoucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Fremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DASC, Sep 2025, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-homotopic alternative short paths in the plane with polygonal obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory Based Evolutionary Algorithm for Dynamic Aircraft Conflict Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Degaugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on the Applications of Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Aberysthwyth, Wales, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Lateral Deconfliction Actions from Historical ADS-B data with Median Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Olive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCA-A* : A Hybrid Reciprocal Collision Avoidance and Route Planning Algorithm for UAS in Dense Urban Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesar innovation days 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage d'un modèle d'incertitude de prévision de trajectoire à partir de données aéronautiques réelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Degaugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Curse of Time Horizon in Detect &amp; Avoid Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifteenth USA/Europe Air Traffic Management Research and Development Seminar (ATM2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Savannah, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Uncertainty Parameters for Assistance in Conflict Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Degaugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yash Guleria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USA-Europe ATM Research and Development Seminar 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAA-Eurocontrol, Jun 2023, SAVANNAH, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme évolutionnaire pour la résolution, en continu, de conflits aériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Degaugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Explicit Memory on Dynamic Conflict Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Degaugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Research in Air Transportation (ICRAT 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tampa, United States. paper 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Machine Learning Framework for Predicting ATC Conflict Resolution Strategies for Conformal Automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yash Guleria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu N Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Thinh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forteenth USA/Europe Air Traffic Management Research and Development Seminar (ATM2021) Learning Uncertainty Parameters for Tactical Conflict Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Degaugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th USA-Europe Air Traffic Management Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ant Colony Systems for Optimizing Sequences of Airspace Partitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDA-AT 2020, 1st conference on Artificial Intelligence and Data Analytics in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Singapour, Singapore. pp.ISBN: 978-1-7281-5381-0, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIDA-AT48540.2020.9049206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ATCO training and expertise on dynamic spatial abilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Matton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Symposium on Aviation Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP : European Association for Aviation psychology, May 2019, Dayton, Oiho, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02078543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Conflict Detection for Conflict Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Alligier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2018, 8th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Castelldefels, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Robustness of a UAS Detect & Avoid Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Scale 3D En-Route Conflict Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM Seminar, 12th USA/Europe Air Traffic Management R&amp;D Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de Conflits Aériens par Méthodes Exactes et Approchées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2017, 18ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detect and Avoid Algorithm for UAS with 3D-Maneuvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2018, 8th International Conference on Research in Air Transportation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Castelldefels, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detect & Avoid, UAV Integration in the Lower Airspace Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2016, 7th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Aircraft Descent Length with Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2016, 7th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAA, Jun 2016, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of UAS in Terminal Control Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2016 IEEE/AIAA 35th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Sacramento, United States. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2016.7778052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detect and Avoid, UAV Integration in the Lower Airspace Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Research in Air Transportation (ICRAT 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Philadelphia, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization of evolutionary algorithms and interval-based methods for optimizing difficult problems (BFG 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th British-French-German Conference on Optimization (BFG 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Computing, Imperial College London; Centre for Process Systems Engineering, Imperial College London; Imperial College Business School, Jun 2015, Londres, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première preuve d'optimalité pour le cluster de Lennard-Jones à cinq atomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onzièmes Journées Francophones de Programmation par Contraintes (JFPC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation d'algorithmes évolutionnaires et de méthodes d'intervalles pour l'optimisation de problèmes difficiles (SMAI 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Biennale Française des Mathématiques Appliquées et Industrielles (SMAI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Mathématiques Appliquées et Industrielles (SMAI); Institut Camille Jordan (ICJ), UMR CNRS 5208, Université Lyon 1; Université Jean Monnet, Saint Etienne, Jun 2015, Les Karellis, Savoie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization of Interval CP and Evolutionary Algorithms for Optimizing Difficult Problems (CP 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Principles and Practice of Constraint Programming (CP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cork, Ireland. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23219-5_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une preuve numérique d'optimalité pour le cluster de Lennard-Jones à cinq atomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e congrès annuel de la Société française de Recherche Opérationnelle et d Aide à la Décision (ROADEF 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de Recherche Opérationnelle et d Aide à la Décision, Feb 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Applied to Airspeed Prediction During Climb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM seminar 2015, 11th USA/EUROPE Air Traffic Management R&amp;D Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAA &amp; Eurocontrol, Jun 2015, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does ATM Need Centralized Coordination? Autonomous Conflict Resolution Analysis in a Constrained Speed Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM seminar 2015, 11th USA/EUROPE Air Traffic Management R&amp;D Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAA &amp; Eurocontrol, Jun 2015, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Two Ground-based Mass Estimation Methods on Real Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghasemi Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2014, 6th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Istanbul, Turkey. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle formulation pour la résolution de conflits aériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2014, 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reliable hybrid solver for nonconvex optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Metaheuristics and Nature Inspired Computing (META 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Interval Methods with Evolutionary Algorithms for Global Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN 2014, 16th GAMM-IMACS International Symposium on Scientific Computing, Computer Arithmetic and Validated Numerics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Würzburg, Germany. pp 162-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windmill Farm Pattern Optimization using Evolutionary Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2014, Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vancouver, Canada. pp 181-182, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2598394.2598506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground-based estimation of the aircraft mass, adaptive vs. least squares method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2013, 10th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Chicago, United States. pp 1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing premature convergence and proving the optimality in evolutionary algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EA 2013, 11th International Conference on Artificial Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bordeaux, France. pp 84-94 ; ISBN : 9782953926736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for the aircraft conflict resolution problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPDE 2013, 4e conférence " des Outils Pour Décider Ensemble "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation de programmation par contraintes sur intervalles et d'algorithmes évolutionnaires pour l'optimisation globale - Cooperation of evolutionary algorithms and interval constraint programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2013, 14ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical prediction of aircraft trajectory : regression methods vs point-mass model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghasemi Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Serrurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2013, 10th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Chicago, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new framework for solving en-routes conflicts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2013, 10th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Chicago, United States. pp 1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous interval regression for K-nearest neighbor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghasemi Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Serrurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI 2012, 25th Australasian Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Sydney, Australia. pp 602-613, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35101-3_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de conflits aériens par un algorithme à évolution différentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012, 13ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France. pp 550-553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing uncertainty by possibility distributions encoding confidence bands, tolerance and prediction intervals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghasemi Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Serrurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUM 2012, 6th International Conference on Scalable Uncertainty Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Marburg, Germany. pp 233-246, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33362-0_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing an interval computation library for OCaml on x86/amd64 architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OUD 2012, OCaml Users and Developers workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic KNN regression using tolerance intervals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghasemi Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Serrurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU 2012, 14th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Catania, Italy. pp 410-419, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31718-7_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy rate prediction using an equivalent thrust setting profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2012, 5th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berkeley, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding and proving the optimum : cooperative stochastic and deterministic search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI 2012, 20th European Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montpellier, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking conflict resolution algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2012, 5th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building possibility distribution based on confidence intervals of parameters of Gaussian mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghasemi Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Serrurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUM 2011, 5th International Conference on Scalable Uncertainty Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Dayton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de Branch and Bound par Intervalles appliquée à la résolution en vitesse de conflits aériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2011, 12ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, St-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de créneaux de décollage sans conflit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2011, 12ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, St-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the Value of Information for Minimizing Controller Taskload: A Graph-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adan Vela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Paul Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Singhose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM Seminar 2011, 9th USA/Europe Seminar on ATM R&amp;D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Uncertainties on Traffic Control using Speed Adjustments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM Seminar 2011, 9th USA/Europe Air Traffic Management Research and Development Seminar </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurocontrol, Jun 2011, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Controller's Conflict Detection Task Using Fast Time Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2011, 30th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/AIAA Oct 2011, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed-integer optimization model for Air Traffic Deconfliction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Cafieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOGO 2010, TOulouse Global Optimization workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Toulouse, France. pp 27-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme de colonie de fourmis pour résoudre des conflits aériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2010, 11ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ground holding model for aircraft deconfliction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2010, 29th IEEE/AIAA Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Salt Lake City, United States. pp 2.D.3-1 - 2.D.3-10, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2010.5655481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airport surface management and runways scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Deau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2009, 8th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Napa, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ant Colony Optimization for Air Traffic Conflict Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM Seminar 2009, 8th USA/Europe Air Traffic Management Research and Developpment Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Napa, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runways sequences and ground traffic optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Deau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2008, 3rd International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Fairfax, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des algorithmes génétiques pour le recalage de modèles thermiques spatiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Etchells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFT 2008, Thermique Aéronautique et Spatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool to design Functional Airspace Blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edmond Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2007, 7th USA/ Europe Air Traffic Management Research and Developpment Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Barcelona, Spain. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airspace block organization with metaheurisitics and partitioning packages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edmond Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2006, 2nd International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Belgrade, Serbia. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failures in the automation of air traffic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Garot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'AAA 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the 3D-separation of Air Traffic Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2005, 6th USA/ Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Baltimore, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed conflict model for Air Traffic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Feydy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IntCP 2005, Interval analysis, constraint propagation, applications Workshop / 11th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Barcelona, Spain. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocating 3D-trajectories to air traffic flows using A* and genetic algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMCA 2004, international conference on Computational Intelligence for Modelling, Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Gold Coast, Australia. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristiques d'ordonnancement pour une résolution embarquée de conflits aériens par une méthode séquentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIVF 2004, 2ème Conference Internationale Associant Chercheurs Vietnamiens et Francophones en Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Hanoï, Vietnam. pp 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling heuristics for on board sequential air conflict solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2004, 23rd Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Salt Lake City, United States. pp xxxx, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2004.1391285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separating air traffic flows by allocating 3D-trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2004, 23rd Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Salt Lake City, United States. pp 2.D.4 - 21-13, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2004.1391275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A traffic complexity approach through cluster analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2003, 5th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Budapest, Hungary. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling CFMU slots in busy airports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2003, 5th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Budapest, Hungary. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithms applied to airport ground traffic optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEC 2003, International Conference on Electronic Commerce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Newport Beach, United States. pp 544-551, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEC.2003.1299623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft ground traffic optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2001, 4th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Santa Fe, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Token allocation strategy for free-flight conflict solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAAI 2001, 13th Conference on Innovative Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Seattle, United States. pp 59-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical analysis of the influence of vertical and ground speed errors on conflict probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2001, 4th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Santa Fe, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft ground traffic optimisation using a genetic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brankica Pesic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2001, Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, San Francisco, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal resolution of en route conflicts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2001, 4th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Santa Fé, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FACES : a Free flight Autonomous and Coordinated Embarked Solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 1998, 2nd USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Orlando, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined nelder-mead simplex and genetic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 1999, Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Orlando, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbo codes optimization using genetic algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bartolome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEC 99, Congress on Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Washington, United States. pp xxxx, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEC.1999.782506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic crossover operator for partially separable functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GP 1998, 3rd annual conference on Genetic Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Madison, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATS: A complete Air Traffic Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maugis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 1997, 16th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Irvine, CA, United States. pp.8.2-30 - 8.2-37, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.1997.637271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal resolution of en route conflicts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGARD MSP 1997, Workshop on Air traffic management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Budapest, Hungary. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATS : a complete air traffic simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maugis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 1997, 16th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Irvine, United States. pp 8.2 - 30-8.2-37 vol.2, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.1997.637271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study of ATM capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maugis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 1997, 1st USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Saclay, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithms for Air Traffic Control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFORS 1996, 14th Triennal Conference of the International Federation of Operational Research Sociaties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air traffic conflict resolution by genetic algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Medioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AE 1995, Artificial Evolution : European Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Brest, France. pp 370-383, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-61108-8_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Algorithms for Air Traffic Control System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 1996 INFOTAUM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, 1996, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision avoidance using neural networks learned by genetic algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Noailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA-AEI 1996, 9th International Conference on Industrial and Engineering Applications of Artificial Intelligence and Expert systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Nagoya, Japan. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic aircraft conflict resolution using Genetic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Noailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 1996, 11th Annual ACM Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Philadelphia, United States. pp 289-298, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/331119.331195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genetic algorithm to improve an Othello program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EA 1995, Evolution Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Brest, France. pp 307-319, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-61108-8_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes génétiques : un croisement adapté aux fonctions partiellement séparables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Noailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AE 94, European Conference on Artificial Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Toulouse, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithms for optimal plane conflict resolution in air traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Alech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPICIS 1994, 2nd Singapore International Conference on Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Singapour, Singapore. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes génétiques et programmation linéaire appliqués à la résolution de conflits ATC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Medioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AE 94, European Conference on Artificial Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Toulouse, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaheuristics for Air Traffic Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE/Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9781848218109. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119261513.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications to Air Traffic Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Siarry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metaheuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 439-484, 2016, ISBN: 978-3-319-45401-6 (Print) 978-3-319-45403-0 (Online). </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45403-0_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications en gestion du trafic aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alliot Jean-Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gotteland Jean-Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaret Charlie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Siarry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métaheuristiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 413-460, 2014, 978-2-212-13929-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air traffic control graph partitioning application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edmond Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graph Partitioning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Wiley, pp.225-248, 2011, 978-1-84821-233-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 10 : Application du partitionnement au découpage de l'espace aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edmond Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BICHOT Charles-Edmond, SIARRY Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partitionnement de graphe : Optimisation et applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.293-310, 2010, Traité IC2 Série Informatique et systèmes d'information 2746230054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Algorithms Applied to Air Traffic Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metaheuristics for Hard Optimization Methods and Case Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 9, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 277-306, 2006, 978-3-540-23022-9. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-30966-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes génétiques appliqués à la gestion du trafic aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Siarry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métaheuristiques pour l'optimisation difficile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 267-294, 2003, 978-2-212-11368-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certified Global Minima for a Benchmark of Difficult Optimization Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast and reliable hybrid algorithm for numerical nonlinear global optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2013, 27th AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic operators adapted to partially separable functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe and wind-aware synchronous path planning for a fleet of fixed-wing constant speed aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Feurgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299362v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind Mill Pattern Optimization using Evolutionary Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de trajectoires pour la résolution de conflits aériens en route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optimisation et contrôle [math.OC]. INPT, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1996INPT033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01293710v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes Génétiques et autres méthodes d'optimisation appliqués à la gestion de trafic aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optimisation et contrôle [math.OC]. INPT, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01293722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sr Isotopic tracing and U-series dating of calcrete on Precambrian basement rocks: implications for climate change in semi-arid peninsular India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Gunnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Masood Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Late Quaternary Environment Change: Emerging Issues. Proceedings of the International PAGES Workshop and Training Programme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Pondicherry, India. Institut Français de Pondichéry, pp.111-118, 2003, Collection Ecologie; no. 42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId262"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DC4E8F5A"/>
+    <w:nsid w:val="62764028"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolasdurand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0417-9231" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078668395" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197861401" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05364285v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gaume" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Olive" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gianazza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Alligier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trip.2025.101669" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04930691v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59490/joas.2023.7222" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04454646v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yash Guleria" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Thinh Pham" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameer Alam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Tran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2023.102273" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214520v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Danguy Des Deserts" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Goudemand-Dugu&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alliot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkad195" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04008704v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Degas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guibert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferreira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2022.12.027" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03948501v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-022-01782-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02643660v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gotteland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Matton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bortolotti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Sandt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-020-00634-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02733455v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixin Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Allignol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2020.01.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01707751v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-018-0468-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01903018v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2018.10.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01859930v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/atcq.23.4.325" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01181173v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2015.2437452" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00935215v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cafieri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-013-0070-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01517006v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/atcq.21.3.233" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00907651v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2013.08.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934545v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edmond Bichot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brisset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.38.1141-1173" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00991623v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bib-j3ea:2003506" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934535v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Medioni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026507809196" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8171609C708A586067EA3412397022B79170078A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934038v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934032v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00935204v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00935203v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chansou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05525354v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Bilgin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Verdoucq" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Fremond" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Chauvin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05369446v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716416v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Degaugue" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716997v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717046v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05074617v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05074724v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357427v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357477v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878000v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484034v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu N Tran" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484004v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02547511v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIDA-AT48540.2020.9049206" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078543v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Granger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01859904v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Alligier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01519659v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Manfredi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Blond" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01592235v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gondran" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01712866v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01822712v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01351007v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01353960v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01418171v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2016.7778052" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165027v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blond" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01168655v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01168664v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168111v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Vanaret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193120v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193121v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168096v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23219-5_32" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01293544v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01002401v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghasemi Hamed" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946565v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01066902v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01293547v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00996716v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2598394.2598506" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00828736v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00911686v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880716v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00911729v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863080v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00911709v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Serrurier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863090v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938712v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938734v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938894v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35101-3_51" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938794v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33362-0_18" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864898v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934812v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938763v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31718-7_43" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934773v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940896v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934796v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01293609v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adan Vela" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Paul Clarke" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric F&#233;ron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Singhose" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01293549v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01294727v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938717v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01086847v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938499v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2010.5655481" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940951v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Deau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01293554v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940950v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01294628v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouffroy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Etchells" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938156v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938104v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01291420v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Garot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938079v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00941974v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Feydy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938063v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2004.1391275" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01020102v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Archambault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938234v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938062v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2004.1391285" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938059v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2003.1299623" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938043v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938044v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938003v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brankica Pesic" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01291410v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938013v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Page" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938016v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938005v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937980v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937737v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bartolome" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.1999.782506" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937736v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937718v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01291406v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bosc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maugis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.1997.637271" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938232v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937713v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937705v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937688v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Noailles" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937685v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/331119.331195" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01205262v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938864v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01004091v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-61108-8_51" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937682v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-61108-8_46" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937678v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937680v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940945v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alech" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01278359v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119261513.ch1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119261513.ch1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01424992v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-45403-0_16" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45403-0_16" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05296792v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alliot Jean-Marc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gotteland Jean-Baptiste" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanaret Charlie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/Informatique/Livre/metaheuristiques-9782212139297/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01140563v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01294719v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01291429v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/3-540-30966-7_10" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-30966-7" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00991655v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eyrolles.com/Informatique/Livre/metaheuristiques-pour-l-optimisation-difficile-9782212113686#extraits_pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00996713v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938911v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940847v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299362v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Feurgard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hattenberger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02917483v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01293710v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996INPT033" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01293722v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213949v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hamelin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Masood Ahmad" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolasdurand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0417-9231" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078668395" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197861401" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05364285v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gaume" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Olive" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gianazza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Alligier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trip.2025.101669" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04454646v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yash Guleria" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Thinh Pham" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameer Alam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Tran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2023.102273" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04930691v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59490/joas.2023.7222" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214520v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Danguy Des Deserts" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Goudemand-Dugu&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alliot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkad195" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04008704v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Degas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guibert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferreira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2022.12.027" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03948501v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-022-01782-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02643660v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gotteland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Matton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bortolotti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Sandt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-020-00634-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02733455v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixin Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Allignol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2020.01.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01707751v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-018-0468-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01903018v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2018.10.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01181173v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2015.2437452" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01859930v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/atcq.23.4.325" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00935215v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cafieri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-013-0070-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01517006v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/atcq.21.3.233" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00907651v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2013.08.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934545v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edmond Bichot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brisset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.38.1141-1173" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00991623v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bib-j3ea:2003506" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934535v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Medioni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026507809196" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8171609C708A586067EA3412397022B79170078A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934038v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934032v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00935204v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00935203v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chansou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05525354v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Bilgin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Verdoucq" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Fremond" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Chauvin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05369446v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716997v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Degaugue" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717046v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05074617v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716416v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05074724v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357427v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357477v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878000v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484034v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu N Tran" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484004v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02547511v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIDA-AT48540.2020.9049206" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078543v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Granger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01859904v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Alligier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01519659v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Manfredi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Blond" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01592235v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gondran" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01712866v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01822712v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01351007v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01353960v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01418171v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2016.7778052" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165027v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blond" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193120v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Vanaret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168111v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193121v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168096v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23219-5_32" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01293544v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01168664v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01168655v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01002401v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghasemi Hamed" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946565v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01293547v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01066902v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00996716v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2598394.2598506" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00911686v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880716v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00911729v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863080v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00911709v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Serrurier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00828736v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938894v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35101-3_51" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864898v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938794v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33362-0_18" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934812v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938763v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31718-7_43" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938734v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938712v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863090v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934773v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940896v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934796v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01293609v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adan Vela" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Paul Clarke" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric F&#233;ron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Singhose" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01293549v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01294727v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938717v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01086847v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938499v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2010.5655481" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940951v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Deau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01293554v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940950v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01294628v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouffroy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Etchells" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938156v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938104v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01291420v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Garot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938079v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00941974v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Feydy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01020102v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Archambault" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938234v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938062v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2004.1391285" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938063v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2004.1391275" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938044v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938043v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938059v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2003.1299623" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938013v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Page" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938016v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938005v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938003v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brankica Pesic" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01291410v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937980v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937736v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937737v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bartolome" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.1999.782506" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937718v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01291406v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bosc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maugis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.1997.637271" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938232v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937713v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937705v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938864v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01004091v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-61108-8_51" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01205262v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937688v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Noailles" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937685v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/331119.331195" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937682v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-61108-8_46" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937680v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940945v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alech" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937678v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01278359v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119261513.ch1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119261513.ch1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01424992v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-45403-0_16" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45403-0_16" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05296792v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alliot Jean-Marc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gotteland Jean-Baptiste" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanaret Charlie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/Informatique/Livre/metaheuristiques-9782212139297/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01140563v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01294719v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01291429v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/3-540-30966-7_10" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-30966-7" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00991655v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eyrolles.com/Informatique/Livre/metaheuristiques-pour-l-optimisation-difficile-9782212113686#extraits_pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00996713v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938911v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940847v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299362v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Feurgard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hattenberger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02917483v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01293710v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996INPT033" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01293722v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213949v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hamelin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Masood Ahmad" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>