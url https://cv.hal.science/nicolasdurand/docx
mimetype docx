--- v2 (2026-05-04)
+++ v3 (2026-05-28)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Durand </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor at ENAC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolasdurand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0417-9231</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">078668395</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">197861401</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professor at ENAC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting aircraft conflict-resolution situations from historical ADS-B data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Interdisciplinary Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34, pp.101669. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trip.2025.101669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards conformal automation in air traffic control: Learning conflict resolution strategies through behavior cloning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yash Guleria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Thinh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59, pp.102273. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2023.102273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Catalogue of Deconfliction Actions Extracted from Historical ADS-B Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> TU Delft OPEN Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (2), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59490/joas.2023.7222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of genomic-enabled cross selection criteria for the improvement of inbred line breeding populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Danguy Des Deserts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Goudemand-Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (11), 15 p. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/g3journal/jkad195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage of more transparent and explainable conflict resolution algorithm: air traffic controller feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hurter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Degas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 66 : 34th Conference of the European Association for Aviation Psychology, pp.270-278. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2022.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Horizon Reciprocal Collision Avoidance for Aircraft and Unmanned Aerial Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Olive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 107 (1), 30 p. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-022-01782-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and overcoming horizontal separation complexity in air traffic control: an expert/novice comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Matton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bortolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sandt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.481-496. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-020-00634-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation of combinatorial solvers for en-route conflict resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.36-58. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2020.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing complexities: the human limits of air traffic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Matton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-018-0468-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant speed optimal reciprocal collision avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.Pages 366-379. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2018.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning and Mass Estimation Methods for Ground-Based Aircraft Climb Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2015.2437452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does ATM Need Centralized Coordination? Autonomous Conflict Resolution Analysis in a Constrained Speed Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air traffic control quarterly : an international journal of engineering and operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (4), pp.325 - 346. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/atcq.23.4.325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft deconfliction with speed regulation : new models from mixed-integer optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Cafieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 58 (4), pp 613-629. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10898-013-0070-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Framework for Solving En Route Conflicts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air traffic control quarterly : an international journal of engineering and operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (3), pp.233-253. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/atcq.21.3.233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning the aircraft mass and thrust to improve the ground-based trajectory prediction of climbing flights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36, pp 45-60. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2013.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation par fusion et fission, application au problème du découpage aérien européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edmond Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 38 (9-10), pp 1141-1173. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.38.1141-1173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes génétiques appliqués à la gestion du trafic aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2 (Hors-Série 1), pp xxxx. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bib-j3ea:2003506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Nets trained by genetic algorithms for collision avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Medioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 13 (3), pp 205-213. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1026507809196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on supprimer le contrôle au sol ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 319, pp 57-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles techniques pour le contrôle aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 535, pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de conflits aériens par algorithmes génétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Association Aéronautique et Astronautique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimizing conflict solver for ATC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chansou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air traffic control quarterly : an international journal of engineering and operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (96)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Interoperability of Deconfliction Algorithms in UAS Traffic Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Bilgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Verdoucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Fremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DASC, Sep 2025, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-homotopic alternative short paths in the plane with polygonal obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory Based Evolutionary Algorithm for Dynamic Aircraft Conflict Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Degaugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on the Applications of Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Aberysthwyth, Wales, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Lateral Deconfliction Actions from Historical ADS-B data with Median Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Olive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCA-A* : A Hybrid Reciprocal Collision Avoidance and Route Planning Algorithm for UAS in Dense Urban Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesar innovation days 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage d'un modèle d'incertitude de prévision de trajectoire à partir de données aéronautiques réelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Degaugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Curse of Time Horizon in Detect &amp; Avoid Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifteenth USA/Europe Air Traffic Management Research and Development Seminar (ATM2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Savannah, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Uncertainty Parameters for Assistance in Conflict Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Degaugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yash Guleria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USA-Europe ATM Research and Development Seminar 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAA-Eurocontrol, Jun 2023, SAVANNAH, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme évolutionnaire pour la résolution, en continu, de conflits aériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Degaugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Explicit Memory on Dynamic Conflict Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Degaugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Research in Air Transportation (ICRAT 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tampa, United States. paper 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Machine Learning Framework for Predicting ATC Conflict Resolution Strategies for Conformal Automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yash Guleria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu N Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Thinh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forteenth USA/Europe Air Traffic Management Research and Development Seminar (ATM2021) Learning Uncertainty Parameters for Tactical Conflict Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Degaugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th USA-Europe Air Traffic Management Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ant Colony Systems for Optimizing Sequences of Airspace Partitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDA-AT 2020, 1st conference on Artificial Intelligence and Data Analytics in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Singapour, Singapore. pp.ISBN: 978-1-7281-5381-0, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIDA-AT48540.2020.9049206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ATCO training and expertise on dynamic spatial abilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Matton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Symposium on Aviation Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP : European Association for Aviation psychology, May 2019, Dayton, Oiho, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02078543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Conflict Detection for Conflict Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Alligier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2018, 8th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Castelldefels, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Robustness of a UAS Detect & Avoid Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Scale 3D En-Route Conflict Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM Seminar, 12th USA/Europe Air Traffic Management R&amp;D Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de Conflits Aériens par Méthodes Exactes et Approchées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2017, 18ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detect and Avoid Algorithm for UAS with 3D-Maneuvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2018, 8th International Conference on Research in Air Transportation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Castelldefels, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detect & Avoid, UAV Integration in the Lower Airspace Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2016, 7th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Aircraft Descent Length with Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2016, 7th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAA, Jun 2016, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of UAS in Terminal Control Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2016 IEEE/AIAA 35th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Sacramento, United States. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2016.7778052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detect and Avoid, UAV Integration in the Lower Airspace Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Research in Air Transportation (ICRAT 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Philadelphia, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization of evolutionary algorithms and interval-based methods for optimizing difficult problems (BFG 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th British-French-German Conference on Optimization (BFG 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Computing, Imperial College London; Centre for Process Systems Engineering, Imperial College London; Imperial College Business School, Jun 2015, Londres, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première preuve d'optimalité pour le cluster de Lennard-Jones à cinq atomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onzièmes Journées Francophones de Programmation par Contraintes (JFPC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation d'algorithmes évolutionnaires et de méthodes d'intervalles pour l'optimisation de problèmes difficiles (SMAI 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Biennale Française des Mathématiques Appliquées et Industrielles (SMAI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Mathématiques Appliquées et Industrielles (SMAI); Institut Camille Jordan (ICJ), UMR CNRS 5208, Université Lyon 1; Université Jean Monnet, Saint Etienne, Jun 2015, Les Karellis, Savoie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization of Interval CP and Evolutionary Algorithms for Optimizing Difficult Problems (CP 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Principles and Practice of Constraint Programming (CP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cork, Ireland. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23219-5_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une preuve numérique d'optimalité pour le cluster de Lennard-Jones à cinq atomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e congrès annuel de la Société française de Recherche Opérationnelle et d Aide à la Décision (ROADEF 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de Recherche Opérationnelle et d Aide à la Décision, Feb 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Applied to Airspeed Prediction During Climb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM seminar 2015, 11th USA/EUROPE Air Traffic Management R&amp;D Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAA &amp; Eurocontrol, Jun 2015, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does ATM Need Centralized Coordination? Autonomous Conflict Resolution Analysis in a Constrained Speed Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM seminar 2015, 11th USA/EUROPE Air Traffic Management R&amp;D Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAA &amp; Eurocontrol, Jun 2015, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Two Ground-based Mass Estimation Methods on Real Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghasemi Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2014, 6th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Istanbul, Turkey. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle formulation pour la résolution de conflits aériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2014, 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reliable hybrid solver for nonconvex optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Metaheuristics and Nature Inspired Computing (META 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Interval Methods with Evolutionary Algorithms for Global Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN 2014, 16th GAMM-IMACS International Symposium on Scientific Computing, Computer Arithmetic and Validated Numerics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Würzburg, Germany. pp 162-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windmill Farm Pattern Optimization using Evolutionary Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2014, Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vancouver, Canada. pp 181-182, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2598394.2598506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground-based estimation of the aircraft mass, adaptive vs. least squares method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2013, 10th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Chicago, United States. pp 1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing premature convergence and proving the optimality in evolutionary algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EA 2013, 11th International Conference on Artificial Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bordeaux, France. pp 84-94 ; ISBN : 9782953926736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for the aircraft conflict resolution problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPDE 2013, 4e conférence " des Outils Pour Décider Ensemble "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation de programmation par contraintes sur intervalles et d'algorithmes évolutionnaires pour l'optimisation globale - Cooperation of evolutionary algorithms and interval constraint programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2013, 14ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical prediction of aircraft trajectory : regression methods vs point-mass model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghasemi Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Serrurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2013, 10th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Chicago, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new framework for solving en-routes conflicts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2013, 10th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Chicago, United States. pp 1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous interval regression for K-nearest neighbor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghasemi Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Serrurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI 2012, 25th Australasian Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Sydney, Australia. pp 602-613, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35101-3_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de conflits aériens par un algorithme à évolution différentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012, 13ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France. pp 550-553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing uncertainty by possibility distributions encoding confidence bands, tolerance and prediction intervals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghasemi Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Serrurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUM 2012, 6th International Conference on Scalable Uncertainty Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Marburg, Germany. pp 233-246, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33362-0_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing an interval computation library for OCaml on x86/amd64 architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OUD 2012, OCaml Users and Developers workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic KNN regression using tolerance intervals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghasemi Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Serrurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU 2012, 14th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Catania, Italy. pp 410-419, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31718-7_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy rate prediction using an equivalent thrust setting profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2012, 5th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berkeley, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding and proving the optimum : cooperative stochastic and deterministic search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI 2012, 20th European Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montpellier, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking conflict resolution algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2012, 5th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building possibility distribution based on confidence intervals of parameters of Gaussian mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghasemi Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Serrurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUM 2011, 5th International Conference on Scalable Uncertainty Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Dayton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de Branch and Bound par Intervalles appliquée à la résolution en vitesse de conflits aériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2011, 12ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, St-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de créneaux de décollage sans conflit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2011, 12ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, St-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the Value of Information for Minimizing Controller Taskload: A Graph-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adan Vela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Paul Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Singhose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM Seminar 2011, 9th USA/Europe Seminar on ATM R&amp;D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Uncertainties on Traffic Control using Speed Adjustments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM Seminar 2011, 9th USA/Europe Air Traffic Management Research and Development Seminar </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurocontrol, Jun 2011, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Controller's Conflict Detection Task Using Fast Time Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2011, 30th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/AIAA Oct 2011, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed-integer optimization model for Air Traffic Deconfliction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Cafieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOGO 2010, TOulouse Global Optimization workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Toulouse, France. pp 27-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme de colonie de fourmis pour résoudre des conflits aériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2010, 11ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ground holding model for aircraft deconfliction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2010, 29th IEEE/AIAA Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Salt Lake City, United States. pp 2.D.3-1 - 2.D.3-10, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2010.5655481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airport surface management and runways scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Deau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2009, 8th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Napa, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ant Colony Optimization for Air Traffic Conflict Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM Seminar 2009, 8th USA/Europe Air Traffic Management Research and Developpment Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Napa, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runways sequences and ground traffic optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Deau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2008, 3rd International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Fairfax, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des algorithmes génétiques pour le recalage de modèles thermiques spatiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Etchells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFT 2008, Thermique Aéronautique et Spatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool to design Functional Airspace Blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edmond Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2007, 7th USA/ Europe Air Traffic Management Research and Developpment Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Barcelona, Spain. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airspace block organization with metaheurisitics and partitioning packages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edmond Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2006, 2nd International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Belgrade, Serbia. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failures in the automation of air traffic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Garot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'AAA 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the 3D-separation of Air Traffic Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2005, 6th USA/ Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Baltimore, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed conflict model for Air Traffic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Feydy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IntCP 2005, Interval analysis, constraint propagation, applications Workshop / 11th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Barcelona, Spain. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocating 3D-trajectories to air traffic flows using A* and genetic algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMCA 2004, international conference on Computational Intelligence for Modelling, Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Gold Coast, Australia. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristiques d'ordonnancement pour une résolution embarquée de conflits aériens par une méthode séquentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIVF 2004, 2ème Conference Internationale Associant Chercheurs Vietnamiens et Francophones en Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Hanoï, Vietnam. pp 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling heuristics for on board sequential air conflict solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2004, 23rd Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Salt Lake City, United States. pp xxxx, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2004.1391285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separating air traffic flows by allocating 3D-trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2004, 23rd Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Salt Lake City, United States. pp 2.D.4 - 21-13, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2004.1391275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A traffic complexity approach through cluster analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2003, 5th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Budapest, Hungary. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling CFMU slots in busy airports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2003, 5th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Budapest, Hungary. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithms applied to airport ground traffic optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEC 2003, International Conference on Electronic Commerce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Newport Beach, United States. pp 544-551, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEC.2003.1299623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft ground traffic optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2001, 4th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Santa Fe, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Token allocation strategy for free-flight conflict solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAAI 2001, 13th Conference on Innovative Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Seattle, United States. pp 59-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical analysis of the influence of vertical and ground speed errors on conflict probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2001, 4th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Santa Fe, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft ground traffic optimisation using a genetic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brankica Pesic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2001, Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, San Francisco, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal resolution of en route conflicts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2001, 4th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Santa Fé, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FACES : a Free flight Autonomous and Coordinated Embarked Solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 1998, 2nd USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Orlando, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined nelder-mead simplex and genetic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 1999, Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Orlando, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbo codes optimization using genetic algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bartolome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEC 99, Congress on Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Washington, United States. pp xxxx, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEC.1999.782506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic crossover operator for partially separable functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GP 1998, 3rd annual conference on Genetic Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Madison, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATS: A complete Air Traffic Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maugis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 1997, 16th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Irvine, CA, United States. pp.8.2-30 - 8.2-37, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.1997.637271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal resolution of en route conflicts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGARD MSP 1997, Workshop on Air traffic management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Budapest, Hungary. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATS : a complete air traffic simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maugis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 1997, 16th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Irvine, United States. pp 8.2 - 30-8.2-37 vol.2, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.1997.637271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study of ATM capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maugis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 1997, 1st USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Saclay, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithms for Air Traffic Control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFORS 1996, 14th Triennal Conference of the International Federation of Operational Research Sociaties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air traffic conflict resolution by genetic algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Medioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AE 1995, Artificial Evolution : European Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Brest, France. pp 370-383, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-61108-8_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Algorithms for Air Traffic Control System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 1996 INFOTAUM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, 1996, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision avoidance using neural networks learned by genetic algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Noailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA-AEI 1996, 9th International Conference on Industrial and Engineering Applications of Artificial Intelligence and Expert systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Nagoya, Japan. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic aircraft conflict resolution using Genetic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Noailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 1996, 11th Annual ACM Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Philadelphia, United States. pp 289-298, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/331119.331195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genetic algorithm to improve an Othello program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EA 1995, Evolution Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Brest, France. pp 307-319, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-61108-8_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes génétiques : un croisement adapté aux fonctions partiellement séparables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Noailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AE 94, European Conference on Artificial Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Toulouse, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithms for optimal plane conflict resolution in air traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Alech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPICIS 1994, 2nd Singapore International Conference on Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Singapour, Singapore. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes génétiques et programmation linéaire appliqués à la résolution de conflits ATC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Medioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AE 94, European Conference on Artificial Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Toulouse, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaheuristics for Air Traffic Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE/Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9781848218109. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119261513.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications to Air Traffic Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Siarry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metaheuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 439-484, 2016, ISBN: 978-3-319-45401-6 (Print) 978-3-319-45403-0 (Online). </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45403-0_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications en gestion du trafic aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alliot Jean-Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gotteland Jean-Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaret Charlie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Siarry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métaheuristiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 413-460, 2014, 978-2-212-13929-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air traffic control graph partitioning application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edmond Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graph Partitioning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Wiley, pp.225-248, 2011, 978-1-84821-233-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 10 : Application du partitionnement au découpage de l'espace aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edmond Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BICHOT Charles-Edmond, SIARRY Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partitionnement de graphe : Optimisation et applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.293-310, 2010, Traité IC2 Série Informatique et systèmes d'information 2746230054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Algorithms Applied to Air Traffic Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metaheuristics for Hard Optimization Methods and Case Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 9, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 277-306, 2006, 978-3-540-23022-9. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-30966-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes génétiques appliqués à la gestion du trafic aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Siarry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métaheuristiques pour l'optimisation difficile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 267-294, 2003, 978-2-212-11368-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certified Global Minima for a Benchmark of Difficult Optimization Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast and reliable hybrid algorithm for numerical nonlinear global optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2013, 27th AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic operators adapted to partially separable functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe and wind-aware synchronous path planning for a fleet of fixed-wing constant speed aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Feurgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299362v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind Mill Pattern Optimization using Evolutionary Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de trajectoires pour la résolution de conflits aériens en route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optimisation et contrôle [math.OC]. INPT, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1996INPT033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01293710v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes Génétiques et autres méthodes d'optimisation appliqués à la gestion de trafic aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optimisation et contrôle [math.OC]. INPT, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01293722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sr Isotopic tracing and U-series dating of calcrete on Precambrian basement rocks: implications for climate change in semi-arid peninsular India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Gunnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Masood Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Late Quaternary Environment Change: Emerging Issues. Proceedings of the International PAGES Workshop and Training Programme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Pondicherry, India. Institut Français de Pondichéry, pp.111-118, 2003, Collection Ecologie; no. 42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId262"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Durand </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor at ENAC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolasdurand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0417-9231</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">078668395</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">197861401</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professor at ENAC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting aircraft conflict-resolution situations from historical ADS-B data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Interdisciplinary Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34, pp.101669. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trip.2025.101669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Catalogue of Deconfliction Actions Extracted from Historical ADS-B Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> TU Delft OPEN Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (2), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59490/joas.2023.7222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards conformal automation in air traffic control: Learning conflict resolution strategies through behavior cloning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yash Guleria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Thinh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59, pp.102273. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2023.102273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of genomic-enabled cross selection criteria for the improvement of inbred line breeding populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Danguy Des Deserts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Goudemand-Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (11), 15 p. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/g3journal/jkad195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage of more transparent and explainable conflict resolution algorithm: air traffic controller feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hurter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Degas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 66 : 34th Conference of the European Association for Aviation Psychology, pp.270-278. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2022.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Horizon Reciprocal Collision Avoidance for Aircraft and Unmanned Aerial Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Olive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 107 (1), 30 p. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-022-01782-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and overcoming horizontal separation complexity in air traffic control: an expert/novice comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Matton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bortolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sandt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.481-496. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-020-00634-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation of combinatorial solvers for en-route conflict resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.36-58. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2020.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing complexities: the human limits of air traffic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Matton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-018-0468-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant speed optimal reciprocal collision avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.Pages 366-379. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2018.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does ATM Need Centralized Coordination? Autonomous Conflict Resolution Analysis in a Constrained Speed Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air traffic control quarterly : an international journal of engineering and operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (4), pp.325 - 346. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/atcq.23.4.325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning and Mass Estimation Methods for Ground-Based Aircraft Climb Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2015.2437452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft deconfliction with speed regulation : new models from mixed-integer optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Cafieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 58 (4), pp 613-629. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10898-013-0070-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Framework for Solving En Route Conflicts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air traffic control quarterly : an international journal of engineering and operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (3), pp.233-253. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/atcq.21.3.233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning the aircraft mass and thrust to improve the ground-based trajectory prediction of climbing flights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36, pp 45-60. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2013.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation par fusion et fission, application au problème du découpage aérien européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edmond Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 38 (9-10), pp 1141-1173. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.38.1141-1173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes génétiques appliqués à la gestion du trafic aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2 (Hors-Série 1), pp xxxx. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bib-j3ea:2003506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Nets trained by genetic algorithms for collision avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Medioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 13 (3), pp 205-213. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1026507809196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on supprimer le contrôle au sol ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 319, pp 57-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles techniques pour le contrôle aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 535, pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de conflits aériens par algorithmes génétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Association Aéronautique et Astronautique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimizing conflict solver for ATC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chansou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air traffic control quarterly : an international journal of engineering and operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (96)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Interoperability of Deconfliction Algorithms in UAS Traffic Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Bilgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Verdoucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Fremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DASC, Sep 2025, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-homotopic alternative short paths in the plane with polygonal obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage d'un modèle d'incertitude de prévision de trajectoire à partir de données aéronautiques réelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Degaugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory Based Evolutionary Algorithm for Dynamic Aircraft Conflict Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Degaugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on the Applications of Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Aberysthwyth, Wales, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Lateral Deconfliction Actions from Historical ADS-B data with Median Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Olive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCA-A* : A Hybrid Reciprocal Collision Avoidance and Route Planning Algorithm for UAS in Dense Urban Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesar innovation days 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Curse of Time Horizon in Detect &amp; Avoid Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifteenth USA/Europe Air Traffic Management Research and Development Seminar (ATM2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Savannah, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Uncertainty Parameters for Assistance in Conflict Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Degaugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yash Guleria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USA-Europe ATM Research and Development Seminar 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAA-Eurocontrol, Jun 2023, SAVANNAH, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme évolutionnaire pour la résolution, en continu, de conflits aériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Degaugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Explicit Memory on Dynamic Conflict Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Degaugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Research in Air Transportation (ICRAT 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tampa, United States. paper 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Machine Learning Framework for Predicting ATC Conflict Resolution Strategies for Conformal Automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yash Guleria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu N Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Thinh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Alam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forteenth USA/Europe Air Traffic Management Research and Development Seminar (ATM2021) Learning Uncertainty Parameters for Tactical Conflict Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Degaugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th USA-Europe Air Traffic Management Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ant Colony Systems for Optimizing Sequences of Airspace Partitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDA-AT 2020, 1st conference on Artificial Intelligence and Data Analytics in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Singapour, Singapore. pp.ISBN: 978-1-7281-5381-0, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIDA-AT48540.2020.9049206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ATCO training and expertise on dynamic spatial abilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Matton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Symposium on Aviation Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP : European Association for Aviation psychology, May 2019, Dayton, Oiho, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02078543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Conflict Detection for Conflict Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Alligier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2018, 8th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Castelldefels, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Robustness of a UAS Detect & Avoid Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Scale 3D En-Route Conflict Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM Seminar, 12th USA/Europe Air Traffic Management R&amp;D Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de Conflits Aériens par Méthodes Exactes et Approchées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2017, 18ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detect and Avoid Algorithm for UAS with 3D-Maneuvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2018, 8th International Conference on Research in Air Transportation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Castelldefels, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detect & Avoid, UAV Integration in the Lower Airspace Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2016, 7th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Aircraft Descent Length with Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2016, 7th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAA, Jun 2016, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of UAS in Terminal Control Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2016 IEEE/AIAA 35th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Sacramento, United States. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2016.7778052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detect and Avoid, UAV Integration in the Lower Airspace Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Research in Air Transportation (ICRAT 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Philadelphia, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Applied to Airspeed Prediction During Climb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM seminar 2015, 11th USA/EUROPE Air Traffic Management R&amp;D Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAA &amp; Eurocontrol, Jun 2015, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does ATM Need Centralized Coordination? Autonomous Conflict Resolution Analysis in a Constrained Speed Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM seminar 2015, 11th USA/EUROPE Air Traffic Management R&amp;D Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAA &amp; Eurocontrol, Jun 2015, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première preuve d'optimalité pour le cluster de Lennard-Jones à cinq atomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onzièmes Journées Francophones de Programmation par Contraintes (JFPC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization of evolutionary algorithms and interval-based methods for optimizing difficult problems (BFG 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th British-French-German Conference on Optimization (BFG 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Computing, Imperial College London; Centre for Process Systems Engineering, Imperial College London; Imperial College Business School, Jun 2015, Londres, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation d'algorithmes évolutionnaires et de méthodes d'intervalles pour l'optimisation de problèmes difficiles (SMAI 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Biennale Française des Mathématiques Appliquées et Industrielles (SMAI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Mathématiques Appliquées et Industrielles (SMAI); Institut Camille Jordan (ICJ), UMR CNRS 5208, Université Lyon 1; Université Jean Monnet, Saint Etienne, Jun 2015, Les Karellis, Savoie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization of Interval CP and Evolutionary Algorithms for Optimizing Difficult Problems (CP 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Principles and Practice of Constraint Programming (CP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cork, Ireland. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23219-5_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une preuve numérique d'optimalité pour le cluster de Lennard-Jones à cinq atomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e congrès annuel de la Société française de Recherche Opérationnelle et d Aide à la Décision (ROADEF 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de Recherche Opérationnelle et d Aide à la Décision, Feb 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Two Ground-based Mass Estimation Methods on Real Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghasemi Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2014, 6th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Istanbul, Turkey. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle formulation pour la résolution de conflits aériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2014, 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Interval Methods with Evolutionary Algorithms for Global Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN 2014, 16th GAMM-IMACS International Symposium on Scientific Computing, Computer Arithmetic and Validated Numerics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Würzburg, Germany. pp 162-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reliable hybrid solver for nonconvex optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Metaheuristics and Nature Inspired Computing (META 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windmill Farm Pattern Optimization using Evolutionary Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2014, Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vancouver, Canada. pp 181-182, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2598394.2598506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new framework for solving en-routes conflicts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2013, 10th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Chicago, United States. pp 1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground-based estimation of the aircraft mass, adaptive vs. least squares method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2013, 10th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Chicago, United States. pp 1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing premature convergence and proving the optimality in evolutionary algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EA 2013, 11th International Conference on Artificial Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bordeaux, France. pp 84-94 ; ISBN : 9782953926736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation de programmation par contraintes sur intervalles et d'algorithmes évolutionnaires pour l'optimisation globale - Cooperation of evolutionary algorithms and interval constraint programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2013, 14ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for the aircraft conflict resolution problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPDE 2013, 4e conférence " des Outils Pour Décider Ensemble "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical prediction of aircraft trajectory : regression methods vs point-mass model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghasemi Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Serrurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2013, 10th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Chicago, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy rate prediction using an equivalent thrust setting profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2012, 5th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berkeley, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding and proving the optimum : cooperative stochastic and deterministic search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI 2012, 20th European Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montpellier, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking conflict resolution algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2012, 5th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous interval regression for K-nearest neighbor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghasemi Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Serrurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI 2012, 25th Australasian Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Sydney, Australia. pp 602-613, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35101-3_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing uncertainty by possibility distributions encoding confidence bands, tolerance and prediction intervals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghasemi Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Serrurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUM 2012, 6th International Conference on Scalable Uncertainty Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Marburg, Germany. pp 233-246, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33362-0_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de conflits aériens par un algorithme à évolution différentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012, 13ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France. pp 550-553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing an interval computation library for OCaml on x86/amd64 architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OUD 2012, OCaml Users and Developers workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic KNN regression using tolerance intervals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghasemi Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Serrurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU 2012, 14th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Catania, Italy. pp 410-419, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31718-7_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building possibility distribution based on confidence intervals of parameters of Gaussian mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghasemi Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Serrurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUM 2011, 5th International Conference on Scalable Uncertainty Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Dayton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de Branch and Bound par Intervalles appliquée à la résolution en vitesse de conflits aériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2011, 12ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, St-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de créneaux de décollage sans conflit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2011, 12ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, St-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the Value of Information for Minimizing Controller Taskload: A Graph-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adan Vela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Paul Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Singhose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM Seminar 2011, 9th USA/Europe Seminar on ATM R&amp;D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Uncertainties on Traffic Control using Speed Adjustments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM Seminar 2011, 9th USA/Europe Air Traffic Management Research and Development Seminar </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurocontrol, Jun 2011, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Controller's Conflict Detection Task Using Fast Time Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2011, 30th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/AIAA Oct 2011, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed-integer optimization model for Air Traffic Deconfliction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Cafieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOGO 2010, TOulouse Global Optimization workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Toulouse, France. pp 27-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme de colonie de fourmis pour résoudre des conflits aériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2010, 11ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ground holding model for aircraft deconfliction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2010, 29th IEEE/AIAA Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Salt Lake City, United States. pp 2.D.3-1 - 2.D.3-10, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2010.5655481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airport surface management and runways scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Deau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2009, 8th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Napa, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ant Colony Optimization for Air Traffic Conflict Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM Seminar 2009, 8th USA/Europe Air Traffic Management Research and Developpment Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Napa, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runways sequences and ground traffic optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Deau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2008, 3rd International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Fairfax, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des algorithmes génétiques pour le recalage de modèles thermiques spatiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Etchells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFT 2008, Thermique Aéronautique et Spatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool to design Functional Airspace Blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edmond Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2007, 7th USA/ Europe Air Traffic Management Research and Developpment Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Barcelona, Spain. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airspace block organization with metaheurisitics and partitioning packages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edmond Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2006, 2nd International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Belgrade, Serbia. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failures in the automation of air traffic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Garot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'AAA 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the 3D-separation of Air Traffic Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2005, 6th USA/ Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Baltimore, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed conflict model for Air Traffic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Feydy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IntCP 2005, Interval analysis, constraint propagation, applications Workshop / 11th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Barcelona, Spain. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separating air traffic flows by allocating 3D-trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2004, 23rd Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Salt Lake City, United States. pp 2.D.4 - 21-13, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2004.1391275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocating 3D-trajectories to air traffic flows using A* and genetic algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMCA 2004, international conference on Computational Intelligence for Modelling, Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Gold Coast, Australia. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristiques d'ordonnancement pour une résolution embarquée de conflits aériens par une méthode séquentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIVF 2004, 2ème Conference Internationale Associant Chercheurs Vietnamiens et Francophones en Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Hanoï, Vietnam. pp 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling heuristics for on board sequential air conflict solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2004, 23rd Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Salt Lake City, United States. pp xxxx, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2004.1391285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithms applied to airport ground traffic optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEC 2003, International Conference on Electronic Commerce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Newport Beach, United States. pp 544-551, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEC.2003.1299623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling CFMU slots in busy airports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2003, 5th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Budapest, Hungary. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A traffic complexity approach through cluster analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2003, 5th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Budapest, Hungary. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft ground traffic optimisation using a genetic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brankica Pesic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2001, Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, San Francisco, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal resolution of en route conflicts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2001, 4th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Santa Fé, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft ground traffic optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2001, 4th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Santa Fe, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Token allocation strategy for free-flight conflict solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAAI 2001, 13th Conference on Innovative Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Seattle, United States. pp 59-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical analysis of the influence of vertical and ground speed errors on conflict probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 2001, 4th USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Santa Fe, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FACES : a Free flight Autonomous and Coordinated Embarked Solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 1998, 2nd USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Orlando, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbo codes optimization using genetic algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bartolome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEC 99, Congress on Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Washington, United States. pp xxxx, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEC.1999.782506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined nelder-mead simplex and genetic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 1999, Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Orlando, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic crossover operator for partially separable functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GP 1998, 3rd annual conference on Genetic Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Madison, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATS: A complete Air Traffic Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maugis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 1997, 16th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Irvine, CA, United States. pp.8.2-30 - 8.2-37, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.1997.637271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal resolution of en route conflicts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGARD MSP 1997, Workshop on Air traffic management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Budapest, Hungary. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATS : a complete air traffic simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maugis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 1997, 16th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Irvine, United States. pp 8.2 - 30-8.2-37 vol.2, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.1997.637271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study of ATM capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maugis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 1997, 1st USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Saclay, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Algorithms for Air Traffic Control System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 1996 INFOTAUM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, 1996, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision avoidance using neural networks learned by genetic algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Noailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA-AEI 1996, 9th International Conference on Industrial and Engineering Applications of Artificial Intelligence and Expert systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Nagoya, Japan. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic aircraft conflict resolution using Genetic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Noailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 1996, 11th Annual ACM Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Philadelphia, United States. pp 289-298, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/331119.331195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithms for Air Traffic Control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFORS 1996, 14th Triennal Conference of the International Federation of Operational Research Sociaties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air traffic conflict resolution by genetic algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Medioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AE 1995, Artificial Evolution : European Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Brest, France. pp 370-383, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-61108-8_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genetic algorithm to improve an Othello program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EA 1995, Evolution Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Brest, France. pp 307-319, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-61108-8_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes génétiques et programmation linéaire appliqués à la résolution de conflits ATC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Medioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AE 94, European Conference on Artificial Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Toulouse, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes génétiques : un croisement adapté aux fonctions partiellement séparables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Noailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AE 94, European Conference on Artificial Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Toulouse, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithms for optimal plane conflict resolution in air traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Alech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPICIS 1994, 2nd Singapore International Conference on Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Singapour, Singapore. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaheuristics for Air Traffic Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE/Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9781848218109. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119261513.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications to Air Traffic Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Siarry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metaheuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 439-484, 2016, ISBN: 978-3-319-45401-6 (Print) 978-3-319-45403-0 (Online). </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45403-0_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications en gestion du trafic aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alliot Jean-Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gotteland Jean-Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaret Charlie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Siarry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métaheuristiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 413-460, 2014, 978-2-212-13929-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air traffic control graph partitioning application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edmond Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graph Partitioning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Wiley, pp.225-248, 2011, 978-1-84821-233-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 10 : Application du partitionnement au découpage de l'espace aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edmond Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BICHOT Charles-Edmond, SIARRY Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partitionnement de graphe : Optimisation et applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.293-310, 2010, Traité IC2 Série Informatique et systèmes d'information 2746230054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Algorithms Applied to Air Traffic Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metaheuristics for Hard Optimization Methods and Case Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 9, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 277-306, 2006, 978-3-540-23022-9. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-30966-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes génétiques appliqués à la gestion du trafic aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Siarry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métaheuristiques pour l'optimisation difficile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 267-294, 2003, 978-2-212-11368-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certified Global Minima for a Benchmark of Difficult Optimization Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast and reliable hybrid algorithm for numerical nonlinear global optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2013, 27th AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic operators adapted to partially separable functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe and wind-aware synchronous path planning for a fleet of fixed-wing constant speed aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Feurgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299362v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind Mill Pattern Optimization using Evolutionary Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de trajectoires pour la résolution de conflits aériens en route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optimisation et contrôle [math.OC]. INPT, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1996INPT033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01293710v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes Génétiques et autres méthodes d'optimisation appliqués à la gestion de trafic aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optimisation et contrôle [math.OC]. INPT, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01293722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sr Isotopic tracing and U-series dating of calcrete on Precambrian basement rocks: implications for climate change in semi-arid peninsular India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Gunnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Masood Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Late Quaternary Environment Change: Emerging Issues. Proceedings of the International PAGES Workshop and Training Programme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Pondicherry, India. Institut Français de Pondichéry, pp.111-118, 2003, Collection Ecologie; no. 42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId262"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62764028"/>
+    <w:nsid w:val="9FC23117"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolasdurand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0417-9231" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078668395" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197861401" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05364285v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gaume" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Olive" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gianazza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Alligier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trip.2025.101669" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04454646v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yash Guleria" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Thinh Pham" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameer Alam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Tran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2023.102273" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04930691v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59490/joas.2023.7222" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214520v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Danguy Des Deserts" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Goudemand-Dugu&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alliot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkad195" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04008704v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Degas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guibert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferreira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2022.12.027" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03948501v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-022-01782-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02643660v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gotteland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Matton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bortolotti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Sandt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-020-00634-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02733455v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixin Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Allignol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2020.01.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01707751v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-018-0468-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01903018v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2018.10.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01181173v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2015.2437452" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01859930v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/atcq.23.4.325" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00935215v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cafieri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-013-0070-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01517006v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/atcq.21.3.233" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00907651v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2013.08.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934545v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edmond Bichot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brisset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.38.1141-1173" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00991623v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bib-j3ea:2003506" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934535v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Medioni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026507809196" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8171609C708A586067EA3412397022B79170078A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934038v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934032v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00935204v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00935203v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chansou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05525354v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Bilgin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Verdoucq" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Fremond" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Chauvin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05369446v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716997v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Degaugue" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717046v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05074617v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716416v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05074724v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357427v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357477v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878000v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484034v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu N Tran" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484004v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02547511v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIDA-AT48540.2020.9049206" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078543v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Granger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01859904v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Alligier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01519659v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Manfredi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Blond" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01592235v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gondran" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01712866v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01822712v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01351007v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01353960v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01418171v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2016.7778052" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165027v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blond" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193120v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Vanaret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168111v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193121v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168096v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23219-5_32" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01293544v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01168664v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01168655v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01002401v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghasemi Hamed" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946565v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01293547v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01066902v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00996716v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2598394.2598506" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00911686v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880716v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00911729v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863080v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00911709v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Serrurier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00828736v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938894v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35101-3_51" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864898v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938794v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33362-0_18" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934812v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938763v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31718-7_43" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938734v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938712v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863090v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934773v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940896v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934796v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01293609v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adan Vela" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Paul Clarke" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric F&#233;ron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Singhose" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01293549v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01294727v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938717v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01086847v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938499v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2010.5655481" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940951v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Deau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01293554v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940950v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01294628v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouffroy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Etchells" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938156v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938104v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01291420v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Garot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938079v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00941974v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Feydy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01020102v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Archambault" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938234v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938062v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2004.1391285" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938063v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2004.1391275" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938044v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938043v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938059v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2003.1299623" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938013v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Page" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938016v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938005v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938003v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brankica Pesic" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01291410v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937980v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937736v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937737v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bartolome" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.1999.782506" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937718v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01291406v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bosc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maugis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.1997.637271" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938232v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937713v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937705v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938864v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01004091v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-61108-8_51" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01205262v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937688v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Noailles" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937685v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/331119.331195" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937682v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-61108-8_46" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937680v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940945v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alech" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937678v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01278359v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119261513.ch1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119261513.ch1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01424992v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-45403-0_16" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45403-0_16" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05296792v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alliot Jean-Marc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gotteland Jean-Baptiste" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanaret Charlie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/Informatique/Livre/metaheuristiques-9782212139297/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01140563v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01294719v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01291429v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/3-540-30966-7_10" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-30966-7" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00991655v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eyrolles.com/Informatique/Livre/metaheuristiques-pour-l-optimisation-difficile-9782212113686#extraits_pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00996713v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938911v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940847v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299362v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Feurgard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hattenberger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02917483v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01293710v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996INPT033" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01293722v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213949v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hamelin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Masood Ahmad" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolasdurand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0417-9231" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078668395" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197861401" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05364285v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gaume" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Olive" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gianazza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Alligier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trip.2025.101669" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04930691v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59490/joas.2023.7222" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04454646v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yash Guleria" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Thinh Pham" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameer Alam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Tran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2023.102273" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214520v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Danguy Des Deserts" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Goudemand-Dugu&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alliot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkad195" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04008704v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Degas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guibert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferreira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2022.12.027" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03948501v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-022-01782-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02643660v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gotteland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Matton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bortolotti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Sandt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-020-00634-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02733455v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixin Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Allignol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2020.01.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01707751v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-018-0468-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01903018v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2018.10.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01859930v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/atcq.23.4.325" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01181173v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2015.2437452" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00935215v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cafieri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-013-0070-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01517006v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/atcq.21.3.233" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00907651v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2013.08.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934545v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edmond Bichot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brisset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.38.1141-1173" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00991623v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bib-j3ea:2003506" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934535v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Medioni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026507809196" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8171609C708A586067EA3412397022B79170078A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934038v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934032v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00935204v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00935203v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chansou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05525354v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Bilgin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Verdoucq" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Fremond" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Chauvin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05369446v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716416v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Degaugue" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716997v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717046v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05074617v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05074724v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357427v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357477v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878000v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484034v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu N Tran" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484004v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02547511v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIDA-AT48540.2020.9049206" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078543v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Granger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01859904v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Alligier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01519659v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Manfredi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Blond" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01592235v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gondran" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01712866v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01822712v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01351007v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01353960v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01418171v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2016.7778052" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165027v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blond" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01168664v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01168655v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168111v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Vanaret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193120v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193121v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168096v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23219-5_32" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01293544v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01002401v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghasemi Hamed" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946565v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01066902v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01293547v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00996716v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2598394.2598506" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00828736v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00911686v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880716v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863080v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00911729v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00911709v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Serrurier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938734v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938712v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863090v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938894v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35101-3_51" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938794v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33362-0_18" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864898v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934812v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938763v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31718-7_43" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934773v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940896v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934796v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01293609v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adan Vela" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Paul Clarke" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric F&#233;ron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Singhose" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01293549v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01294727v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938717v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01086847v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938499v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2010.5655481" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940951v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Deau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01293554v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940950v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01294628v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouffroy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Etchells" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938156v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938104v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01291420v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Garot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938079v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00941974v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Feydy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938063v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2004.1391275" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01020102v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Archambault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938234v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938062v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2004.1391285" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938059v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2003.1299623" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938043v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938044v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938003v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brankica Pesic" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01291410v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938013v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Page" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938016v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938005v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937980v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937737v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bartolome" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.1999.782506" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937736v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937718v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01291406v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bosc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maugis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.1997.637271" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938232v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937713v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937705v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01205262v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937688v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Noailles" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937685v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/331119.331195" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938864v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01004091v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-61108-8_51" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937682v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-61108-8_46" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937678v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937680v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940945v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alech" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01278359v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119261513.ch1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119261513.ch1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01424992v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-45403-0_16" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45403-0_16" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05296792v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alliot Jean-Marc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gotteland Jean-Baptiste" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanaret Charlie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/Informatique/Livre/metaheuristiques-9782212139297/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01140563v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01294719v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01291429v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/3-540-30966-7_10" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-30966-7" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00991655v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eyrolles.com/Informatique/Livre/metaheuristiques-pour-l-optimisation-difficile-9782212113686#extraits_pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00996713v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938911v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940847v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299362v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Feurgard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hattenberger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02917483v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01293710v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996INPT033" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01293722v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213949v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hamelin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Masood Ahmad" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>